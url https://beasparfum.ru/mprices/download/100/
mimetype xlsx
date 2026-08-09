--- v0 (2026-06-21)
+++ v1 (2026-08-09)
@@ -14,161 +14,155 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://beasparfum.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-21 10:35:05</t>
+    <t>Актуальность прайса на: 2026-08-09 22:26:10</t>
   </si>
   <si>
     <t>O.TWO.O</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Рекомендуемая Цена (руб.)</t>
   </si>
   <si>
     <t>Оптовая цена (руб.)</t>
   </si>
   <si>
     <t>HC017-01</t>
   </si>
   <si>
     <t>HC017-01 Матовая вельветовая помада для губ Haute Long Wear 4 g HC017-01</t>
   </si>
   <si>
     <t>FC005</t>
   </si>
   <si>
     <t>O.TWO.O FC005 Салфетки для снятия макияжа 50шт</t>
   </si>
   <si>
+    <t>PF01-F01</t>
+  </si>
+  <si>
+    <t>O.TWO.O PF01-F01 Парфюм Wonderland Garden Parfum Tuberose 50 ml F01</t>
+  </si>
+  <si>
     <t>PF01-F02</t>
   </si>
   <si>
     <t>O.TWO.O PF01-F02 Парфюм Wonderland Garden Parfum Wild Rose 50 ml F02</t>
   </si>
   <si>
-    <t>PF01-F01</t>
-[...4 lines deleted...]
-  <si>
     <t>PF01-F03</t>
   </si>
   <si>
     <t>O.TWO.O PF01-F03 Парфюм Wonderland Garden Parfum Libre Blossom 50 ml F03</t>
   </si>
   <si>
     <t>PF01-F04</t>
   </si>
   <si>
     <t>O.TWO.O PF01-F04 Парфюм Wonderland Garden Parfum Bloom Secrets 50 ml F04</t>
   </si>
   <si>
     <t>PF02-S02</t>
   </si>
   <si>
     <t>O.TWO.O PF02-S02 Парфюм Memory Collection Parfum Head Over Heels 50 ml S02</t>
   </si>
   <si>
     <t>PF02-S03</t>
   </si>
   <si>
     <t>O.TWO.O PF02-S03 Парфюм Memory Collection Parfum I am me 50 ml S03</t>
   </si>
   <si>
     <t>PF02-S04</t>
   </si>
   <si>
     <t>O.TWO.O PF02-S04 Парфюм Memory Collection Parfum Infatuation 50 ml S04</t>
   </si>
   <si>
     <t>PF02-S01</t>
   </si>
   <si>
     <t>PF02-S01 O.TWO.O Парфюм Memory Collection Parfum Sweet Dreams 50 ml S01</t>
   </si>
   <si>
-    <t>PS01-F01 O.TWO.O Компактный парфюм Wonderland Garden Parfum Tuberose 1.5 ml PS01-F01</t>
-[...1 lines deleted...]
-  <si>
     <t>PS01-F02 O.TWO.O Компактный парфюм Wonderland Garden Parfum Wild Rose 1,5 ml PS01-F02</t>
   </si>
   <si>
     <t>PS01-F03 O.TWO.O Компактный парфюм Wonderland Garden Parfum Libre Blossom 1,5 ml PS01-F03</t>
   </si>
   <si>
     <t>PS01-F04 O.TWO.O Компактный парфюм Wonderland Garden Parfum Bloom Secrets 1.5 ml PS01-F04</t>
   </si>
   <si>
     <t>PS02-S01 O.TWO.O Компактный парфюм Memory Collection Parfum Sweet Dreams 1,5 ml PS02-S01</t>
   </si>
   <si>
     <t>PS02-S02 O.TWO.O Компактный парфюм Memory Collection Parfum Head Over Heels 1.5 ml PS02-S02</t>
-  </si>
-[...1 lines deleted...]
-    <t>PS02-S03 O.TWO.O Компактный парфюм Memory Collection Parfum Am me 1,5 ml PS02-S03</t>
   </si>
   <si>
     <t>PS02-S04 O.TWO.O Компактный парфюм Memory Collection Parfum Infatuation 1.5 ml PS02-S04</t>
   </si>
   <si>
     <t>SC076</t>
   </si>
   <si>
     <t>SC076 O.TWO.O Фиксирующий охлаждающий спрей для макияжа 80 ml</t>
   </si>
   <si>
     <t>SN022</t>
   </si>
   <si>
     <t>SN022 O.TWO.O Стеклянный стакан 500 ml</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
@@ -272,51 +266,51 @@
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="4" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc4d8abc02f9e175fec52a22ac9107.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d7efcf25982fbe605ed6d820a5ae5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b516645e3f898c1c6d607d66f1fce.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f3a876469683ee9dbc5df7ddd2d16.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a288fc6cb73dc81994c09bb99a316e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5d8a3653f9f7d7362ca47e7f6b5bf.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b2883580d187a8e99f39e29998e02.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efc267da483347536652f723ea1435.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1236fd52a05aac515d20694028c56.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59713c3a7484bfcf586e943e4649213c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979a515c909dc72ffe2f7604ad43545.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca0c35913b6f08745200b4bbd299dc.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8012f967f671db14aff850d54f529d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15172957138b07ef9a579ad2e48fd0bd.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e056105684f70ff98350a316d1ae1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0735fea128325889d08aaf2d15a37.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad672aa9f78c5ad23888874f0b8788.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9fcdcc4c47fe3fa08f8721443735e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568705105d3d01551cd35e9b816c01e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037af2e014be22f19feaf0e45d08593.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc4d8abc02f9e175fec52a22ac9107.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d7efcf25982fbe605ed6d820a5ae5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f3a876469683ee9dbc5df7ddd2d16.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b516645e3f898c1c6d607d66f1fce.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a288fc6cb73dc81994c09bb99a316e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5d8a3653f9f7d7362ca47e7f6b5bf.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b2883580d187a8e99f39e29998e02.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efc267da483347536652f723ea1435.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1236fd52a05aac515d20694028c56.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59713c3a7484bfcf586e943e4649213c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca0c35913b6f08745200b4bbd299dc.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8012f967f671db14aff850d54f529d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15172957138b07ef9a579ad2e48fd0bd.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e056105684f70ff98350a316d1ae1.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0735fea128325889d08aaf2d15a37.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9fcdcc4c47fe3fa08f8721443735e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568705105d3d01551cd35e9b816c01e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037af2e014be22f19feaf0e45d08593.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_2460" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -366,88 +360,88 @@
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="product_2478" descr=""/>
+        <xdr:cNvPr id="3" name="product_2477" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="product_2477" descr=""/>
+        <xdr:cNvPr id="4" name="product_2478" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
@@ -662,390 +656,316 @@
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="product_2474" descr=""/>
+        <xdr:cNvPr id="11" name="product_2473" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="product_2473" descr=""/>
+        <xdr:cNvPr id="12" name="product_2472" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="product_2472" descr=""/>
+        <xdr:cNvPr id="13" name="product_2475" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="product_2475" descr=""/>
+        <xdr:cNvPr id="14" name="product_2481" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="product_2481" descr=""/>
+        <xdr:cNvPr id="15" name="product_2482" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="product_2482" descr=""/>
+        <xdr:cNvPr id="16" name="product_2484" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="product_2483" descr=""/>
+        <xdr:cNvPr id="17" name="product_2657" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="product_2484" descr=""/>
+        <xdr:cNvPr id="18" name="product_2597" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
-        <a:stretch>
-[...72 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1314,51 +1234,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beasparfum.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F27"/>
+  <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
@@ -1656,111 +1576,79 @@
       </c>
       <c r="F22" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
       <c r="A23" s="13">
         <v>16</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="8" t="s">
         <v>35</v>
       </c>
       <c r="D23" s="6"/>
       <c r="E23" s="11">
         <v>70.0</v>
       </c>
       <c r="F23" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="24" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
       <c r="A24" s="13">
         <v>17</v>
       </c>
-      <c r="B24" s="7"/>
+      <c r="B24" s="7" t="s">
+        <v>36</v>
+      </c>
       <c r="C24" s="8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D24" s="6"/>
       <c r="E24" s="11">
-        <v>70.0</v>
+        <v>700.0</v>
       </c>
       <c r="F24" s="11">
-        <v>0.0</v>
+        <v>530.0</v>
       </c>
     </row>
     <row r="25" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
       <c r="A25" s="13">
         <v>18</v>
       </c>
-      <c r="B25" s="7"/>
+      <c r="B25" s="7" t="s">
+        <v>38</v>
+      </c>
       <c r="C25" s="8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D25" s="6"/>
       <c r="E25" s="11">
-        <v>70.0</v>
+        <v>199.0</v>
       </c>
       <c r="F25" s="11">
-        <v>0.0</v>
-[...34 lines deleted...]
-      <c r="F27" s="11">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A6:F6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>