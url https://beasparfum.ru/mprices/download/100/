--- v1 (2026-08-09)
+++ v2 (2026-11-06)
@@ -14,59 +14,59 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://beasparfum.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-09 22:26:10</t>
+    <t>Актуальность прайса на: 2026-11-06 06:59:12</t>
   </si>
   <si>
     <t>O.TWO.O</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Рекомендуемая Цена (руб.)</t>
   </si>
   <si>
     <t>Оптовая цена (руб.)</t>
   </si>
   <si>
     <t>HC017-01</t>
   </si>
@@ -110,56 +110,50 @@
     <t>O.TWO.O PF02-S02 Парфюм Memory Collection Parfum Head Over Heels 50 ml S02</t>
   </si>
   <si>
     <t>PF02-S03</t>
   </si>
   <si>
     <t>O.TWO.O PF02-S03 Парфюм Memory Collection Parfum I am me 50 ml S03</t>
   </si>
   <si>
     <t>PF02-S04</t>
   </si>
   <si>
     <t>O.TWO.O PF02-S04 Парфюм Memory Collection Parfum Infatuation 50 ml S04</t>
   </si>
   <si>
     <t>PF02-S01</t>
   </si>
   <si>
     <t>PF02-S01 O.TWO.O Парфюм Memory Collection Parfum Sweet Dreams 50 ml S01</t>
   </si>
   <si>
     <t>PS01-F02 O.TWO.O Компактный парфюм Wonderland Garden Parfum Wild Rose 1,5 ml PS01-F02</t>
   </si>
   <si>
     <t>PS01-F03 O.TWO.O Компактный парфюм Wonderland Garden Parfum Libre Blossom 1,5 ml PS01-F03</t>
-  </si>
-[...4 lines deleted...]
-    <t>PS02-S01 O.TWO.O Компактный парфюм Memory Collection Parfum Sweet Dreams 1,5 ml PS02-S01</t>
   </si>
   <si>
     <t>PS02-S02 O.TWO.O Компактный парфюм Memory Collection Parfum Head Over Heels 1.5 ml PS02-S02</t>
   </si>
   <si>
     <t>PS02-S04 O.TWO.O Компактный парфюм Memory Collection Parfum Infatuation 1.5 ml PS02-S04</t>
   </si>
   <si>
     <t>SC076</t>
   </si>
   <si>
     <t>SC076 O.TWO.O Фиксирующий охлаждающий спрей для макияжа 80 ml</t>
   </si>
   <si>
     <t>SN022</t>
   </si>
   <si>
     <t>SN022 O.TWO.O Стеклянный стакан 500 ml</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -266,51 +260,51 @@
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="4" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc4d8abc02f9e175fec52a22ac9107.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d7efcf25982fbe605ed6d820a5ae5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f3a876469683ee9dbc5df7ddd2d16.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b516645e3f898c1c6d607d66f1fce.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a288fc6cb73dc81994c09bb99a316e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5d8a3653f9f7d7362ca47e7f6b5bf.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b2883580d187a8e99f39e29998e02.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efc267da483347536652f723ea1435.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1236fd52a05aac515d20694028c56.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59713c3a7484bfcf586e943e4649213c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca0c35913b6f08745200b4bbd299dc.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8012f967f671db14aff850d54f529d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15172957138b07ef9a579ad2e48fd0bd.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e056105684f70ff98350a316d1ae1.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0735fea128325889d08aaf2d15a37.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9fcdcc4c47fe3fa08f8721443735e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568705105d3d01551cd35e9b816c01e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037af2e014be22f19feaf0e45d08593.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc4d8abc02f9e175fec52a22ac9107.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d7efcf25982fbe605ed6d820a5ae5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f3a876469683ee9dbc5df7ddd2d16.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b516645e3f898c1c6d607d66f1fce.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a288fc6cb73dc81994c09bb99a316e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5d8a3653f9f7d7362ca47e7f6b5bf.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b2883580d187a8e99f39e29998e02.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efc267da483347536652f723ea1435.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1236fd52a05aac515d20694028c56.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59713c3a7484bfcf586e943e4649213c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca0c35913b6f08745200b4bbd299dc.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8012f967f671db14aff850d54f529d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0735fea128325889d08aaf2d15a37.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9fcdcc4c47fe3fa08f8721443735e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568705105d3d01551cd35e9b816c01e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037af2e014be22f19feaf0e45d08593.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_2460" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -730,242 +724,168 @@
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="product_2475" descr=""/>
+        <xdr:cNvPr id="13" name="product_2482" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="product_2481" descr=""/>
+        <xdr:cNvPr id="14" name="product_2484" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="product_2482" descr=""/>
+        <xdr:cNvPr id="15" name="product_2657" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="product_2484" descr=""/>
+        <xdr:cNvPr id="16" name="product_2597" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
-        <a:stretch>
-[...72 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1234,51 +1154,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beasparfum.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F25"/>
+  <dimension ref="A1:F23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
@@ -1544,111 +1464,79 @@
       </c>
       <c r="F20" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
       <c r="A21" s="13">
         <v>14</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D21" s="6"/>
       <c r="E21" s="11">
         <v>70.0</v>
       </c>
       <c r="F21" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
       <c r="A22" s="13">
         <v>15</v>
       </c>
-      <c r="B22" s="7"/>
+      <c r="B22" s="7" t="s">
+        <v>34</v>
+      </c>
       <c r="C22" s="8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D22" s="6"/>
       <c r="E22" s="11">
-        <v>70.0</v>
+        <v>700.0</v>
       </c>
       <c r="F22" s="11">
-        <v>0.0</v>
+        <v>530.0</v>
       </c>
     </row>
     <row r="23" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
       <c r="A23" s="13">
         <v>16</v>
       </c>
-      <c r="B23" s="7"/>
+      <c r="B23" s="7" t="s">
+        <v>36</v>
+      </c>
       <c r="C23" s="8" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D23" s="6"/>
       <c r="E23" s="11">
-        <v>70.0</v>
+        <v>199.0</v>
       </c>
       <c r="F23" s="11">
-        <v>0.0</v>
-[...34 lines deleted...]
-      <c r="F25" s="11">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A6:F6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>