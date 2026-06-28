--- v0 (2026-06-13)
+++ v1 (2026-06-28)
@@ -22,51 +22,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://beasparfum.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-13 14:35:43</t>
+    <t>Актуальность прайса на: 2026-06-28 23:01:14</t>
   </si>
   <si>
     <t>Средства ухода</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Рекомендуемая Цена (руб.)</t>
   </si>
   <si>
     <t>Оптовая цена (руб.)</t>
   </si>
   <si>
     <t>R050</t>
   </si>