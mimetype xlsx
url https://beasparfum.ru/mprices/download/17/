--- v1 (2026-06-28)
+++ v2 (2026-09-23)
@@ -14,59 +14,59 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://beasparfum.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-28 23:01:14</t>
+    <t>Актуальность прайса на: 2026-09-23 06:36:59</t>
   </si>
   <si>
     <t>Средства ухода</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Рекомендуемая Цена (руб.)</t>
   </si>
   <si>
     <t>Оптовая цена (руб.)</t>
   </si>
   <si>
     <t>R050</t>
   </si>
@@ -113,59 +113,50 @@
     <t>D-0076</t>
   </si>
   <si>
     <t>Шампунь против выпадения волос Domelay 400 ml</t>
   </si>
   <si>
     <t>Крема</t>
   </si>
   <si>
     <t>R022</t>
   </si>
   <si>
     <t>Крем-воск от трещин для очень сухой кожи Rosel - 120 g</t>
   </si>
   <si>
     <t>R024</t>
   </si>
   <si>
     <t>Увлажняющий крем витамином Е и маслом авокадо Rosel 120 g</t>
   </si>
   <si>
     <t>R023</t>
   </si>
   <si>
     <t>Увлажняющий крем со змеиным жиром Rosel 120 g</t>
-  </si>
-[...7 lines deleted...]
-    <t>Lorilаc Маска для лица очищающая от черных точек и акне 30g + 60 стикеров F036f</t>
   </si>
   <si>
     <t>Салфетки</t>
   </si>
   <si>
     <t>SN026</t>
   </si>
   <si>
     <t>SN026 O.TWO.O Матирующие салфетки для лица 30шт</t>
   </si>
   <si>
     <t>A029</t>
   </si>
   <si>
     <t>Безворсовые твердые салфетки для маникюра Lorilac - 600 шт.</t>
   </si>
   <si>
     <t>Мист</t>
   </si>
   <si>
     <t>mist-bloombeam</t>
   </si>
   <si>
     <t>Мист для тела и волос BEA'S Bloom Beam 120 ml (VICTORIAS SECRET - VANILLA LACE TYPE)</t>
   </si>
@@ -368,51 +359,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c18f335f50985e5fb2785a88170e8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543fcb716e500e2f16e88640147dfa6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243dd10b32b71440ca4985460cd0493.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75f160e65a028e62a79751a329fbbb.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b8d9a17c9d4fa1f64c4c723fe4a9b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd5ad8c90f8bb07960d8df626bdd19.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec42d987ef96f0a8e2ad9de70fe24c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11807634608f312cc1d91bbc5cf358b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2a8be662db3ec93e017d12613eef6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf413c621afcd2d1a83e05320d97d2.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0987f1663392173258a6d5d13c3924.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef88ee7e609b1c8d6872f9dfa418dc.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab76d19994db46f35982e18f761fe67.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72389d73e9cdd559a2aafd863e017c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695905c5fea5089ce7fa3153005360eb.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d545521fbe8c1e12fc6e3fbea81c7b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac79cea80e3dc1d8ff2cfd46cb7b67.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbec5d9a49c10afa89f5df5af94e9d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a124725245f9d2605ece6d7fbe06e05.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150b14baa6498b29cdf2a5028ec6ba6.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f62c40a807dc33632bfef8620b5893.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed10005d2447a4c84a785848eca6ebc.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4129ef2f3582ec1e8f707fa0d912f1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d42ba10c230ffda1d89ab1bbf1246.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfe4e47feb92a33208a35b27076d69.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7d534b51d6b545e7a82012d6e8a81.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fd5ef2354fae1c69e03b961c29e22.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c18f335f50985e5fb2785a88170e8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543fcb716e500e2f16e88640147dfa6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243dd10b32b71440ca4985460cd0493.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75f160e65a028e62a79751a329fbbb.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b8d9a17c9d4fa1f64c4c723fe4a9b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd5ad8c90f8bb07960d8df626bdd19.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec42d987ef96f0a8e2ad9de70fe24c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11807634608f312cc1d91bbc5cf358b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2a8be662db3ec93e017d12613eef6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf413c621afcd2d1a83e05320d97d2.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef88ee7e609b1c8d6872f9dfa418dc.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab76d19994db46f35982e18f761fe67.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72389d73e9cdd559a2aafd863e017c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695905c5fea5089ce7fa3153005360eb.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d545521fbe8c1e12fc6e3fbea81c7b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac79cea80e3dc1d8ff2cfd46cb7b67.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbec5d9a49c10afa89f5df5af94e9d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a124725245f9d2605ece6d7fbe06e05.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150b14baa6498b29cdf2a5028ec6ba6.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f62c40a807dc33632bfef8620b5893.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed10005d2447a4c84a785848eca6ebc.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4129ef2f3582ec1e8f707fa0d912f1.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d42ba10c230ffda1d89ab1bbf1246.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfe4e47feb92a33208a35b27076d69.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7d534b51d6b545e7a82012d6e8a81.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fd5ef2354fae1c69e03b961c29e22.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_2342" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -758,649 +749,612 @@
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="product_1215" descr=""/>
+        <xdr:cNvPr id="11" name="product_2629" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...4 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="product_1108" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>29</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>29</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="product_1108" descr=""/>
+        <xdr:cNvPr id="13" name="product_2610" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="product_2607" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
       <xdr:row>32</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="product_1316" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="product_2610" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <xdr:cNvPr id="16" name="product_1314" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="product_2607" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <xdr:cNvPr id="17" name="product_1315" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="product_1316" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <xdr:cNvPr id="18" name="product_1047" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="product_1314" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <xdr:cNvPr id="19" name="product_1313" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="product_1315" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <xdr:cNvPr id="20" name="product_1048" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="product_1047" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <xdr:cNvPr id="21" name="product_2611" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="product_1313" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <xdr:cNvPr id="22" name="product_2605" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="product_1048" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <xdr:cNvPr id="23" name="product_2604" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="product_2611" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <xdr:cNvPr id="24" name="product_2608" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_2605" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <xdr:cNvPr id="25" name="product_2606" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_2604" descr=""/>
-[...73 lines deleted...]
-        <xdr:cNvPr id="26" name="product_2606" descr=""/>
+        <xdr:cNvPr id="26" name="product_2609" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
-        <a:stretch>
-[...35 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1669,51 +1623,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beasparfum.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F46"/>
+  <dimension ref="A1:F43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
@@ -2043,415 +1997,366 @@
       <c r="C25" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>8</v>
       </c>
       <c r="F25" s="10" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A26" s="13">
         <v>1</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>35</v>
       </c>
       <c r="D26" s="6"/>
       <c r="E26" s="11">
-        <v>298.0</v>
+        <v>30.0</v>
       </c>
       <c r="F26" s="11">
-        <v>149.0</v>
-[...3 lines deleted...]
-      <c r="A27" s="14" t="s">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A27" s="13">
+        <v>2</v>
+      </c>
+      <c r="B27" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="B27" s="2"/>
-[...6 lines deleted...]
-      <c r="A28" s="3" t="s">
+      <c r="C27" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27" s="6"/>
+      <c r="E27" s="11">
+        <v>270.0</v>
+      </c>
+      <c r="F27" s="11">
+        <v>135.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" outlineLevel="1">
+      <c r="A28" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="B28" s="2"/>
+      <c r="C28" s="2"/>
+      <c r="D28" s="2"/>
+      <c r="E28" s="9"/>
+      <c r="F28" s="9"/>
+    </row>
+    <row r="29" spans="1:6" outlineLevel="2">
+      <c r="A29" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B28" s="4" t="s">
+      <c r="B29" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C28" s="5" t="s">
+      <c r="C29" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D28" s="4" t="s">
+      <c r="D29" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="E28" s="10" t="s">
+      <c r="E29" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="F28" s="10" t="s">
+      <c r="F29" s="10" t="s">
         <v>9</v>
-      </c>
-[...16 lines deleted...]
-        <v>0.0</v>
       </c>
     </row>
     <row r="30" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A30" s="13">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>40</v>
       </c>
       <c r="D30" s="6"/>
       <c r="E30" s="11">
-        <v>270.0</v>
+        <v>498.0</v>
       </c>
       <c r="F30" s="11">
-        <v>135.0</v>
-[...3 lines deleted...]
-      <c r="A31" s="14" t="s">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A31" s="13">
+        <v>2</v>
+      </c>
+      <c r="B31" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="B31" s="2"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="C31" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="D31" s="6"/>
+      <c r="E31" s="11">
+        <v>498.0</v>
+      </c>
+      <c r="F31" s="11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A32" s="13">
+        <v>3</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C32" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="D32" s="6"/>
+      <c r="E32" s="11">
+        <v>829.0</v>
+      </c>
+      <c r="F32" s="11">
+        <v>414.5</v>
       </c>
     </row>
     <row r="33" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A33" s="13">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="C33" s="8" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D33" s="6"/>
       <c r="E33" s="11">
-        <v>498.0</v>
+        <v>829.0</v>
       </c>
       <c r="F33" s="11">
-        <v>0.0</v>
+        <v>414.5</v>
       </c>
     </row>
     <row r="34" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A34" s="13">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C34" s="8" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D34" s="6"/>
       <c r="E34" s="11">
-        <v>498.0</v>
+        <v>829.0</v>
       </c>
       <c r="F34" s="11">
-        <v>0.0</v>
+        <v>414.5</v>
       </c>
     </row>
     <row r="35" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A35" s="13">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="C35" s="8" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D35" s="6"/>
       <c r="E35" s="11">
         <v>829.0</v>
       </c>
       <c r="F35" s="11">
         <v>414.5</v>
       </c>
     </row>
     <row r="36" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A36" s="13">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C36" s="8" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="D36" s="6"/>
       <c r="E36" s="11">
         <v>829.0</v>
       </c>
       <c r="F36" s="11">
         <v>414.5</v>
       </c>
     </row>
     <row r="37" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A37" s="13">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C37" s="8" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="D37" s="6"/>
       <c r="E37" s="11">
         <v>829.0</v>
       </c>
       <c r="F37" s="11">
         <v>414.5</v>
       </c>
     </row>
     <row r="38" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A38" s="13">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C38" s="8" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D38" s="6"/>
       <c r="E38" s="11">
-        <v>829.0</v>
+        <v>498.0</v>
       </c>
       <c r="F38" s="11">
-        <v>414.5</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="39" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A39" s="13">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C39" s="8" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D39" s="6"/>
       <c r="E39" s="11">
-        <v>829.0</v>
+        <v>498.0</v>
       </c>
       <c r="F39" s="11">
-        <v>414.5</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="40" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A40" s="13">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B40" s="7" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C40" s="8" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D40" s="6"/>
       <c r="E40" s="11">
-        <v>829.0</v>
+        <v>498.0</v>
       </c>
       <c r="F40" s="11">
-        <v>414.5</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="41" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A41" s="13">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B41" s="7" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C41" s="8" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="D41" s="6"/>
       <c r="E41" s="11">
         <v>498.0</v>
       </c>
       <c r="F41" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="42" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A42" s="13">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B42" s="7" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="C42" s="8" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="D42" s="6"/>
       <c r="E42" s="11">
         <v>498.0</v>
       </c>
       <c r="F42" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="43" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A43" s="13">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B43" s="7" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C43" s="8" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D43" s="6"/>
       <c r="E43" s="11">
         <v>498.0</v>
       </c>
       <c r="F43" s="11">
-        <v>0.0</v>
-[...52 lines deleted...]
-      <c r="F46" s="11">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A24:F24"/>
-    <mergeCell ref="A27:F27"/>
-    <mergeCell ref="A31:F31"/>
+    <mergeCell ref="A28:F28"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>