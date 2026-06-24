--- v0 (2026-05-10)
+++ v1 (2026-06-24)
@@ -14,59 +14,59 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="287">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="317">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://beasparfum.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-10 18:39:44</t>
+    <t>Актуальность прайса на: 2026-06-24 22:16:30</t>
   </si>
   <si>
     <t>Lorilac</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Рекомендуемая Цена (руб.)</t>
   </si>
   <si>
     <t>Оптовая цена (руб.)</t>
   </si>
   <si>
     <t>brush-set12</t>
   </si>
@@ -133,672 +133,768 @@
   <si>
     <t>gel-camouflage-03</t>
   </si>
   <si>
     <t>Lorilac камуфлирующая база для гель-лака 10 ml #3</t>
   </si>
   <si>
     <t>gel-camouflage-04</t>
   </si>
   <si>
     <t>Lorilac камуфлирующая база для гель-лака 10 ml #4</t>
   </si>
   <si>
     <t>gel-camouflage-05</t>
   </si>
   <si>
     <t>Lorilac камуфлирующая база для гель-лака 10 ml #5</t>
   </si>
   <si>
     <t>gel-camouflage-06</t>
   </si>
   <si>
     <t>Lorilac камуфлирующая база для гель-лака 10 ml #6</t>
   </si>
   <si>
-    <t>A002</t>
-[...4 lines deleted...]
-  <si>
     <t>A038</t>
   </si>
   <si>
     <t>Lorilac каучуковая база для гель-лака 15 ml</t>
   </si>
   <si>
     <t>A009</t>
   </si>
   <si>
     <t>Lorilac каучуковая база для гель-лака 30 ml</t>
   </si>
   <si>
-    <t>A011</t>
-[...4 lines deleted...]
-  <si>
     <t>Масло для кутикулы</t>
   </si>
   <si>
-    <t>oil-aloe</t>
-[...4 lines deleted...]
-  <si>
     <t>oil-orange</t>
   </si>
   <si>
     <t>Масло для кутикулы в карандаше Lorilac 5 ml Апельсин</t>
   </si>
   <si>
     <t>oil-watermelon</t>
   </si>
   <si>
     <t>Масло для кутикулы в карандаше Lorilac 5 ml Арбуз</t>
   </si>
   <si>
     <t>oil-cherry</t>
   </si>
   <si>
     <t>Масло для кутикулы в карандаше Lorilac 5 ml Вишня</t>
   </si>
   <si>
-    <t>oil-jasmine</t>
-[...22 lines deleted...]
-  <si>
     <t>oil-apple</t>
   </si>
   <si>
     <t>Масло для кутикулы в карандаше Lorilac 5 ml Яблоко</t>
   </si>
   <si>
     <t>Патчи</t>
   </si>
   <si>
     <t>B020-1</t>
   </si>
   <si>
     <t>Lorilac Гидрогелевые патчи с бобами мунг 7,5 ml 2011</t>
   </si>
   <si>
     <t>B020-2</t>
   </si>
   <si>
     <t>Lorilac гидрогелевые патчи с экстрактом золотого Османтуса 7,5 ml 2028</t>
   </si>
   <si>
     <t>B020-3</t>
   </si>
   <si>
     <t>Lorilac гидрогелевые патчи с экстрактом морских водорослей 7,5 ml 2035</t>
   </si>
   <si>
     <t>B020-4</t>
   </si>
   <si>
     <t>Lorilac Коллагеновые увлажняющие патчи под глаза 7,5 ml 2042</t>
   </si>
   <si>
     <t>Сыворотки</t>
   </si>
   <si>
-    <t>D022</t>
-[...4 lines deleted...]
-  <si>
     <t>B018</t>
   </si>
   <si>
     <t>Lorilac Сыворотка для лица с экстрактом черники, 15 ml</t>
   </si>
   <si>
     <t>Гель лаки</t>
   </si>
   <si>
-    <t>gel-marshmallow-01</t>
-[...58 lines deleted...]
-  <si>
     <t>gel-marshmallow-11</t>
   </si>
   <si>
     <t>Гель лак Lorilac серия Marshmallow 10 ml №11</t>
   </si>
   <si>
-    <t>gel-marshmallow-12</t>
-[...428 lines deleted...]
-    <t>Гель-лак Lorilac -180 10 ml</t>
+    <t>gpl002</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -002 10 ml gpl002</t>
+  </si>
+  <si>
+    <t>gpl007</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -007 10 ml gpl007</t>
+  </si>
+  <si>
+    <t>gpl010</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -010 10 ml gpl010</t>
+  </si>
+  <si>
+    <t>gpl013</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -013 10 ml gpl013</t>
+  </si>
+  <si>
+    <t>gpl014</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -014 10 ml gpl014</t>
+  </si>
+  <si>
+    <t>gpl017</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -017 10 ml gpl017</t>
+  </si>
+  <si>
+    <t>gpl021</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -021 10 ml gpl021</t>
+  </si>
+  <si>
+    <t>gpl022</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -022 10 ml gpl022</t>
+  </si>
+  <si>
+    <t>gpl023</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -023 10 ml gpl023</t>
+  </si>
+  <si>
+    <t>gpl025</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -025 10 ml gpl025</t>
+  </si>
+  <si>
+    <t>gpl026</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -026 10 ml gpl026</t>
+  </si>
+  <si>
+    <t>gpl029</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -029 10 ml gpl029</t>
+  </si>
+  <si>
+    <t>gpl031</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -031 10 ml gpl031</t>
+  </si>
+  <si>
+    <t>gpl032</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -032 10 ml gpl032</t>
+  </si>
+  <si>
+    <t>gpl033</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -033 10 ml gpl033</t>
+  </si>
+  <si>
+    <t>gpl035</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -035 10 ml gpl035</t>
+  </si>
+  <si>
+    <t>gpl038</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -038 10 ml gpl038</t>
+  </si>
+  <si>
+    <t>gpl043</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -043 10 ml gpl043</t>
+  </si>
+  <si>
+    <t>gpl044</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -044 10 ml gpl044</t>
+  </si>
+  <si>
+    <t>gpl045</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -045 10 ml gpl045</t>
+  </si>
+  <si>
+    <t>gpl047</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -047 10 ml gpl047</t>
+  </si>
+  <si>
+    <t>gpl051</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -051 10 ml gpl051</t>
+  </si>
+  <si>
+    <t>gpl053</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -053 10 ml gpl053</t>
+  </si>
+  <si>
+    <t>gpl055</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -055 10 ml gpl055</t>
+  </si>
+  <si>
+    <t>gpl057</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -057 10 ml gpl057</t>
+  </si>
+  <si>
+    <t>gpl061</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -061 10 ml gpl061</t>
+  </si>
+  <si>
+    <t>gpl062</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -062 10 ml gpl062</t>
+  </si>
+  <si>
+    <t>gpl063</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -063 10 ml gpl063</t>
+  </si>
+  <si>
+    <t>gpl064</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -064 10 ml gpl064</t>
+  </si>
+  <si>
+    <t>gpl065</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -065 10 ml gpl065</t>
+  </si>
+  <si>
+    <t>gpl066</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -066 10 ml gpl066</t>
+  </si>
+  <si>
+    <t>gpl067</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -067 10 ml gpl067</t>
+  </si>
+  <si>
+    <t>gpl068</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -068 10 ml gpl068</t>
+  </si>
+  <si>
+    <t>gpl070</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -070 10 ml gpl070</t>
+  </si>
+  <si>
+    <t>gpl072</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -072 10 ml gpl072</t>
+  </si>
+  <si>
+    <t>gpl076</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -076 10 ml gpl076</t>
+  </si>
+  <si>
+    <t>gpl083</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -083 10 ml gpl083</t>
+  </si>
+  <si>
+    <t>gpl084</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -084 10 ml gpl084</t>
+  </si>
+  <si>
+    <t>gpl085</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -085 10 ml gpl085</t>
+  </si>
+  <si>
+    <t>gpl087</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -087 10 ml gpl087</t>
+  </si>
+  <si>
+    <t>gpl088</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -088 10 ml gpl088</t>
+  </si>
+  <si>
+    <t>gpl089</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -089 10 ml gpl089</t>
+  </si>
+  <si>
+    <t>gpl090</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -090 10 ml gpl090</t>
+  </si>
+  <si>
+    <t>gpl091</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -091 10 ml gpl091</t>
+  </si>
+  <si>
+    <t>gpl092</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -092 10 ml gpl092</t>
+  </si>
+  <si>
+    <t>gpl093</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -093 10 ml gpl093</t>
+  </si>
+  <si>
+    <t>gpl095</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -095 10 ml gpl095</t>
+  </si>
+  <si>
+    <t>gpl098</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -098 10 ml gpl098</t>
+  </si>
+  <si>
+    <t>gpl100</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -100 10 ml gpl100</t>
+  </si>
+  <si>
+    <t>gpl102</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -102 10 ml gpl102</t>
+  </si>
+  <si>
+    <t>gpl103</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -103 10 ml gpl103</t>
+  </si>
+  <si>
+    <t>gpl104</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -104 10 ml gpl104</t>
+  </si>
+  <si>
+    <t>gpl106</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -106 10 ml gpl106</t>
+  </si>
+  <si>
+    <t>gpl108</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -108 10 ml gpl108</t>
+  </si>
+  <si>
+    <t>gpl109</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -109 10 ml gpl109</t>
+  </si>
+  <si>
+    <t>gpl110</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -110 10 ml gpl110</t>
+  </si>
+  <si>
+    <t>gpl111</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -111 10 ml gpl111</t>
+  </si>
+  <si>
+    <t>gpl112</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -112 10 ml gpl112</t>
+  </si>
+  <si>
+    <t>gpl113</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -113 10 ml gpl113</t>
+  </si>
+  <si>
+    <t>gpl114</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -114 10 ml gpl114</t>
+  </si>
+  <si>
+    <t>gpl115</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -115 10 ml gpl115</t>
+  </si>
+  <si>
+    <t>gpl117</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -117 10 ml gpl117</t>
+  </si>
+  <si>
+    <t>gpl118</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -118 10 ml gpl118</t>
+  </si>
+  <si>
+    <t>gpl119</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -119 10 ml gpl119</t>
+  </si>
+  <si>
+    <t>gpl120</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -120 10 ml gpl120</t>
+  </si>
+  <si>
+    <t>gpl121</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -121 10 ml gpl121</t>
+  </si>
+  <si>
+    <t>gpl122</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -122 10 ml gpl122</t>
+  </si>
+  <si>
+    <t>gpl123</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -123 10 ml gpl123</t>
+  </si>
+  <si>
+    <t>gpl124</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -124 10 ml gpl124</t>
+  </si>
+  <si>
+    <t>gpl125</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -125 10 ml gpl125</t>
+  </si>
+  <si>
+    <t>gpl126</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -126 10 ml gpl126</t>
+  </si>
+  <si>
+    <t>gpl127</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -127 10 ml gpl127</t>
+  </si>
+  <si>
+    <t>gpl128</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -128 10 ml gpl128</t>
+  </si>
+  <si>
+    <t>gpl129</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -129 10 ml gpl129</t>
+  </si>
+  <si>
+    <t>gpl130</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -130 10 ml gpl130</t>
+  </si>
+  <si>
+    <t>gpl131</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -131 10 ml gpl131</t>
+  </si>
+  <si>
+    <t>gpl133</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -133 10 ml gpl133</t>
+  </si>
+  <si>
+    <t>gpl134</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -134 10 ml gpl134</t>
+  </si>
+  <si>
+    <t>gpl135</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -135 10 ml gpl135</t>
+  </si>
+  <si>
+    <t>gpl136</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -136 10 ml gpl136</t>
+  </si>
+  <si>
+    <t>gpl137</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -137 10 ml gpl137</t>
+  </si>
+  <si>
+    <t>gpl139</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -139 10 ml gpl139</t>
+  </si>
+  <si>
+    <t>gpl140</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -140 10 ml gpl140</t>
+  </si>
+  <si>
+    <t>gpl144</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -144 10 ml gpl144</t>
+  </si>
+  <si>
+    <t>gpl145</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -145 10 ml gpl145</t>
+  </si>
+  <si>
+    <t>gpl146</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -146 10 ml gpl146</t>
+  </si>
+  <si>
+    <t>gpl147</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -147 10 ml gpl147</t>
+  </si>
+  <si>
+    <t>gpl148</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -148 10 ml gpl148</t>
+  </si>
+  <si>
+    <t>gpl152</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -152 10 ml gpl152</t>
+  </si>
+  <si>
+    <t>gpl154</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -154 10 ml gpl154</t>
+  </si>
+  <si>
+    <t>gpl156</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -156 10 ml gpl156</t>
+  </si>
+  <si>
+    <t>gpl158</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -158 10 ml gpl158</t>
+  </si>
+  <si>
+    <t>gpl159</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -159 10 ml gpl159</t>
+  </si>
+  <si>
+    <t>gpl160</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -160 10 ml gpl160</t>
+  </si>
+  <si>
+    <t>gpl162</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -162 10 ml gpl162</t>
+  </si>
+  <si>
+    <t>gpl163</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -163 10 ml gpl163</t>
+  </si>
+  <si>
+    <t>gpl164</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -164 10 ml gpl164</t>
+  </si>
+  <si>
+    <t>gpl166</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -166 10 ml gpl166</t>
+  </si>
+  <si>
+    <t>gpl169</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -169 10 ml gpl169</t>
+  </si>
+  <si>
+    <t>gpl170</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -170 10 ml gpl170</t>
+  </si>
+  <si>
+    <t>gpl171</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -171 10 ml gpl171</t>
+  </si>
+  <si>
+    <t>gpl172</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -172 10 ml gpl172</t>
+  </si>
+  <si>
+    <t>gpl173</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -173 10 ml gpl173</t>
+  </si>
+  <si>
+    <t>gpl174</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -174 10 ml gpl174</t>
+  </si>
+  <si>
+    <t>gpl176</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -176 10 ml gpl176</t>
+  </si>
+  <si>
+    <t>gpl179</t>
+  </si>
+  <si>
+    <t>Гель-лак Lorilac -179 10 ml gpl179</t>
   </si>
   <si>
     <t>gel-disco-03</t>
   </si>
   <si>
     <t>Гель-лак Lorilac серия Disco 10 ml №03</t>
   </si>
   <si>
     <t>gel-disco-05</t>
   </si>
   <si>
     <t>Гель-лак Lorilac серия Disco 10 ml №05</t>
   </si>
   <si>
     <t>gel-disco-06</t>
   </si>
   <si>
     <t>Гель-лак Lorilac серия Disco 10 ml №06</t>
   </si>
   <si>
     <t>gel-disco-07</t>
   </si>
   <si>
     <t>Гель-лак Lorilac серия Disco 10 ml №07</t>
   </si>
@@ -812,56 +908,50 @@
     <t>gel-disco-09</t>
   </si>
   <si>
     <t>Гель-лак Lorilac серия Disco 10 ml №09</t>
   </si>
   <si>
     <t>gel-disco-10</t>
   </si>
   <si>
     <t>Гель-лак Lorilac серия Disco 10 ml №10</t>
   </si>
   <si>
     <t>gel-disco-11</t>
   </si>
   <si>
     <t>Гель-лак Lorilac серия Disco 10 ml №11</t>
   </si>
   <si>
     <t>gel-disco-12</t>
   </si>
   <si>
     <t>Гель-лак Lorilac серия Disco 10 ml №12</t>
   </si>
   <si>
     <t>Пилки</t>
-  </si>
-[...4 lines deleted...]
-    <t>Набор пилок для ногтей Lorilac 4шт</t>
   </si>
   <si>
     <t>file-lodka</t>
   </si>
   <si>
     <t>Пилка для ногтей Lorilac - 100/180 (лодочка)</t>
   </si>
   <si>
     <t>file-oval</t>
   </si>
   <si>
     <t>Пилка для ногтей Lorilac - 100/180 (овальная)</t>
   </si>
   <si>
     <t>file-romb</t>
   </si>
   <si>
     <t>Пилка для ногтей Lorilac - 180/240 ( Ромб)</t>
   </si>
   <si>
     <t>file-kaplya</t>
   </si>
   <si>
     <t>Пилка для ногтей Lorilac - 180/240 (капелька)</t>
   </si>
@@ -1019,51 +1109,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d357b650a3f77a903df08c4d8dc187.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcf37396ddbdfa5e43f4c6e35b8045.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7b6a73e82fb9e699466e73a34c783.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3463698473b2f1328fe17ce1f1d2d9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45471d99ebd4818927a061a87df5dc79.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7e9c25516a27c45bb90ea3a612211.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1c557c3a9e666a0b0c165146304e0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44a0ae958734f715c655b7c53fb1c0.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077aaa58fcf8beafebd266f656e3a28.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a30f37da385bc5f8b7949c1c14b36.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b6b2922fd95e0ee00180aef66f0fe.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7c92740d003fd3e0f11c1753cc2fd.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed146d6d744b19f394c6e336615e336.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fadf72954426c043cd98bced4a3dff.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74f7a791519e7e4631285095f5c7b1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19480b04aa009f61dd1bf294adf2d3.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4b9e448476c0a6b83ea05ffe9c5b5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28275912a9519b34094d7def173c1bda.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356699810814ffae9950af8e0f1f61ea.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be77faa5478582be172bc2a5422833.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549406bef248d3f58064f88ff3d3a83.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad8241d43147636a16004924cf54e8.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b5ffbc54a53bbe1fcd412eff3e1c4.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120f1245375fc52ee3b310991b1f164.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a6b883195a3770d525721651f46eb.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9bc6161e91c962e87a913af8d7ab7.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c9e11d6f744132232333f4010b0d8.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829ea1429e0f79e3ab4a752f8c6b2bc.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e83c12cf693cebbc3aaa1cb7c08c9e.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701f488303f5e0d781793ceb50d0394.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c900e0d9cbb4803f204f6086ea78b6.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e379f0aeef0dae7948a42d01e19dfd.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010dfc1589dc36bc04fb4fbdbc4b36f.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f923f5cba159ec8bd8083398be86a5.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8bda522a5e7b873b6e643ebf447e20.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e24f8e1d466ade4b9f8f8433d65951.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff012c37e89540ada6be14b0a5f0fb.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f850e3b2d5654acaefccfa03bbc612.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261c8550c18c17d81ab6e09a3586833.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd6a5398f85fdc1f28b277effeccc4.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c6cc99d2771b80c797d1b65706466.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac2ffc2f9bff13696191b335ab6595.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2979124ec2242af9184a0e53524468d.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744cf523c97fdc48ee5fa2a255c62a32.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846e385c1b40b1cc97b1640e0b5a3b3.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db607d65ec9f175694b4d77fed3838fa.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ccbdd3af817c0f1a0c780d0496063.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c1448fa953ae1d007a2df86a7a97b.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04ade656b2cc30a035f1dab1fdd321.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2df4f72f2705b93cd055537bfa061.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8d46dbd17f857d685053648779909.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835558c70d4986a17ddaa64ecda9c17d.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ceaeb065199be55b51c5d7893b196.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096dd895137c2106425fb4b61f3b7e3.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a45d53a6132a9ed42aeb18c13e5ba0.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245c2902d02e9de678860aa065580b3.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190cea4c2f2d90ca57d37117d21a28b.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109ab68436d5222c3bdf44ed4c8189b.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ed133121299a31cc92e227f74faab.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb066eb5bb4f73668bb915d5af9fac.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284cbb4f9afb5bd25b686eb1dfb25ed.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b58ca17e1d0c6737c4f6c68c9947c5.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66ccacf5589469a31434703ae18de2.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009895716bfc18c5c80d5adab168ed14.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7945683a80821f48bd78edbd2321f6.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88387f9e2f42f7fd7ef52821161b4b16.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed85c47fd1eb6d0f122d4283760e932.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1211ac6c41af8f74f30fdd588ebbb56.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf27e08df4299a3747f3ba53be8a197.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bc6e42fd1aab781e8c336863b4ad8.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba758d8cb18273ec542767e753dc3bfa.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20bf13baafc33c3fac535e0d23bf1c.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24051fcb5fb29da448fa8286a13acd3c.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da109baafcf57b6964b791018fb749bd.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443177ff89af140bd28e81d91bb9daf.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cc69e3e1ff411af3c6710960cb22e.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47096a24a11f3ade199f98ff0af5ab.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8a199c72edf19512d0c5f87ef66a8.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643881a73e0b33bc65398e78e60f5ab.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa609273254a7a2a7a0fe4e6e9ea45df.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4591874d20025d5dff344d493968312.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61b9ad4f0e1a452a6f948572ff8700.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65af39ab36ba32817650f8744b69d2.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d86f8fe8ceb0585275c75037da2efe.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68617cb5eafdcb87b9bb15ef294211.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6fd9b1a0305dd20ebe50d7ecb6729.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f5736d0038fd28886602a432c1080.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ac1959de682af6295f56a4d83de11.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e257514dc52b812dffc55d272f9aede.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd9ea61c2ce8fda513592d72197615.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827428cf604aaee4d47ff7c11435940e.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3929e6e4e3cb4bd02471f2b451c574d.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ffb100f2fb8adf001493b98444715.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb94b9930c9ef8f3ce79b94949fbc09.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36985368bc33db325d947e78fc5df8a6.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251b41ca92d369257399324f3164339.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae18fdf42ac17ab0c3382feb6e5ed86.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b489ffb6006cffa3134a1023d802996.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cd6bfd2e5efbd81490111cd4f1efd.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c060e2880e1df91e9a8f80271d0307f.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d2e0490350dbb4b8327d899a807fe.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ba97efef262682698e2047c622b33.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924e6570d3015cd943c6e6299c33159.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a9ee8a9f6b00837e7352939d39a4c.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ede512a3edad0e601b582ed562954.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa860f44286f6a05651a97a3f4e8ab36.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a575f694d8a2aa54181a19604286e.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247eeab8d483697ad504425f9bcf75e3.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5260892866fc9456c37c3593d6a178.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938f5232a06f4f3a4c94f696390789f.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39afaf32b5327a1d7ba9bef0ec1dbc3.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df503017a37f323635116f71051379de.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b1b502a9bcc305a7740ef19e0caec.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e373f01595b345c296942afd4a2cdd.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02ff5c57d6e1de4e3b69db3c30c4fd.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e653c2ce7172f2b250afa9545a35b.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76836f044f60facad537a33fa143d6.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f378ebb9e75f5fa7e205ac245c52da9.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c01324d92cd5d8f8b4ac39ed4b985.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08446a05de0cf2646d530768ed1f4e08.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fb38eecd0b7ea01a84f60b4cb39a8.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720837223a4b4be6b08ec653e9771922.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475e1934534bd07449e5d17fc76a842.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cca4017c2f25c3ea98fca496b5a8ae.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2b690fb571c3f2e56fae89c4378fc.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1772d8e290cb398fc8ef8332362581.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde52be81d923a9160a52ece58848389.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84247e580c5ac6cc7b87b76fa026b5cf.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a7d8ea3dd48849a0802b5434ad944.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c923e31ec9ad85b25685cad411059cd.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebfd5d46a8781367684ac3ce4f1124.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f7ffe53ddee95ad1730be49040a0b.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d08a85218634b89673cc8951bd935.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3445d39fe804ccbbd11de67758bb3e.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec37bfa9e1c42b3b3e9a219bf910ca.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404a3a51547e12967420ae9b233dff7.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4803a6574de3790c1e5a251ab6f6d.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d46a96c2540c24dd10be43da18b8c.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fcd14062b7443ce69a9db1edc9fda.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d92eafe399a8eccff0d86687925e4d.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3667e46d593274ca39a62bc510d3caa.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de844d0c291c6b7d58b603c462a88243.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e432ae803b4d51881e9ec1dc13ff081.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d26e2705b50c71b8ed27c30d1c6f5.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa1e57c6f26bc917bcdd4934ad1f59.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4dcf9b4985207a6d194067f0a911a.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a458d889bf644b82b898d06ca26c46.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640a852ba9a311f4e6ab0bb7089b3df.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9021592f7c2e9ee90acb88fc0f12e6.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77905e9e7111b658fa279c7b201fee59.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd97e927234c1d8108883999058ac1.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1faf66d4ec09cbb04e3bb8de8bb84c.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616daf071fd3ec5895140cbb48b901d.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e858ff650379390418a32d76477c1.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2c36ee287b192bb79e5163bf9fc12.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84465d6d01adbae1b654e0dd928079d.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74064a1b620eeefdad8509b7fc4452f.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9c270d559af35538d2c40de8c57ab.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd10c43db491be51d6b2a68c3fd9278.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac4d4f6e0535557689f0b47bce62e1.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b255d146b90a8a4e8b081f8e680ab2.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726052e641aed4d4c26007d99360c4f.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434302e69ce4602226a10bfda892019.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d8c908053b3261aa68d16fe74b061.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f64f107d33db987574f1e4b4ce9084.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e34195b99a300687f0b16a3293af9.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c55980379ee7939ddb4f66da4bc95.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad8db52d20a3bcfc12b925272df9d6.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3aae0dea356f726cd845f8ba761dcd.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa437c985e778ab99c9e504b06ced4e7.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822a375c71b1588945e4669d926f362.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5ff5b8139ab019d167881f9649a31.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827c1fae9f4cec07533540039622566.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d9d4428d1c136897ac3dd596b1a35.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036fb592c2fd0cb255e94be44c86121.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c140dec80c3d841f42beb3f16b7e33.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbec086754f6f2ce8d3886393db342.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515578e01b445aa930e48557dd9b80a.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a583cd6eace5c11ede6deda448b2b.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ab9e76fe702aa70fb8aff2e9f7f23.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7303787000b1e0feaf9130ae730f10a.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73fc43a1491b4a476c0876140e2c17.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac3f623faa523576e3f468ece15bd6.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb0e8626728429faad99955c0aca23.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954305ba6f4842067ac9c85dae53cef.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a261e78b393b4298309ee38abc119.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0acaea4540e0ea2b9453fcf686ae6.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66b6f71b2ab1246ea32c9e8fa22ff8.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e54ceb8e11046f8507968492222611.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07ff7d88f408553600881b9a6d2592.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146256225cbdd1db916f089b33626fa.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8db171617257fd98faf9e7874c511b.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d9f930f159f1888e68f9c19269908.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651870b8653c2118ca230dd61140892e.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793de7a65f0125fece8980799b5318cd.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa277ebad5c19e8c0b9d4b2c7244909.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1d81b40466bc9e293516691cb7825.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98840bc90fe9958f818f45a28d1c5b42.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4518ed160a8e65fdb7242f2e0f2826.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558686eba9c267efcab365f5f1beffe.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4355f21d50eb79f02301c3ee2e86a.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20978f021bc4083ecbd04a9e86c017.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9e30e0cfce529302b227e5f0594bc.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3776f19f0da0e66bca630089bfab66.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2eab1e1a14ca6d2dd9effe64b9ea44.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d357b650a3f77a903df08c4d8dc187.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcf37396ddbdfa5e43f4c6e35b8045.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7b6a73e82fb9e699466e73a34c783.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3463698473b2f1328fe17ce1f1d2d9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45471d99ebd4818927a061a87df5dc79.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7e9c25516a27c45bb90ea3a612211.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1c557c3a9e666a0b0c165146304e0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44a0ae958734f715c655b7c53fb1c0.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077aaa58fcf8beafebd266f656e3a28.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a30f37da385bc5f8b7949c1c14b36.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b6b2922fd95e0ee00180aef66f0fe.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7c92740d003fd3e0f11c1753cc2fd.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed146d6d744b19f394c6e336615e336.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74f7a791519e7e4631285095f5c7b1.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19480b04aa009f61dd1bf294adf2d3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356699810814ffae9950af8e0f1f61ea.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be77faa5478582be172bc2a5422833.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549406bef248d3f58064f88ff3d3a83.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9bc6161e91c962e87a913af8d7ab7.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c9e11d6f744132232333f4010b0d8.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829ea1429e0f79e3ab4a752f8c6b2bc.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e83c12cf693cebbc3aaa1cb7c08c9e.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701f488303f5e0d781793ceb50d0394.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e379f0aeef0dae7948a42d01e19dfd.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2979124ec2242af9184a0e53524468d.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846e385c1b40b1cc97b1640e0b5a3b3.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db607d65ec9f175694b4d77fed3838fa.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ccbdd3af817c0f1a0c780d0496063.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c1448fa953ae1d007a2df86a7a97b.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04ade656b2cc30a035f1dab1fdd321.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2df4f72f2705b93cd055537bfa061.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8d46dbd17f857d685053648779909.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835558c70d4986a17ddaa64ecda9c17d.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ceaeb065199be55b51c5d7893b196.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096dd895137c2106425fb4b61f3b7e3.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a45d53a6132a9ed42aeb18c13e5ba0.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245c2902d02e9de678860aa065580b3.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190cea4c2f2d90ca57d37117d21a28b.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109ab68436d5222c3bdf44ed4c8189b.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ed133121299a31cc92e227f74faab.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb066eb5bb4f73668bb915d5af9fac.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284cbb4f9afb5bd25b686eb1dfb25ed.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b58ca17e1d0c6737c4f6c68c9947c5.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66ccacf5589469a31434703ae18de2.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009895716bfc18c5c80d5adab168ed14.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88387f9e2f42f7fd7ef52821161b4b16.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bc6e42fd1aab781e8c336863b4ad8.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20bf13baafc33c3fac535e0d23bf1c.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da109baafcf57b6964b791018fb749bd.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cc69e3e1ff411af3c6710960cb22e.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47096a24a11f3ade199f98ff0af5ab.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8a199c72edf19512d0c5f87ef66a8.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643881a73e0b33bc65398e78e60f5ab.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa609273254a7a2a7a0fe4e6e9ea45df.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4591874d20025d5dff344d493968312.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61b9ad4f0e1a452a6f948572ff8700.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65af39ab36ba32817650f8744b69d2.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d86f8fe8ceb0585275c75037da2efe.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6fd9b1a0305dd20ebe50d7ecb6729.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ac1959de682af6295f56a4d83de11.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3929e6e4e3cb4bd02471f2b451c574d.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae18fdf42ac17ab0c3382feb6e5ed86.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b489ffb6006cffa3134a1023d802996.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cd6bfd2e5efbd81490111cd4f1efd.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d2e0490350dbb4b8327d899a807fe.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ba97efef262682698e2047c622b33.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924e6570d3015cd943c6e6299c33159.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a9ee8a9f6b00837e7352939d39a4c.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ede512a3edad0e601b582ed562954.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa860f44286f6a05651a97a3f4e8ab36.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a575f694d8a2aa54181a19604286e.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5260892866fc9456c37c3593d6a178.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938f5232a06f4f3a4c94f696390789f.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39afaf32b5327a1d7ba9bef0ec1dbc3.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b1b502a9bcc305a7740ef19e0caec.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e373f01595b345c296942afd4a2cdd.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02ff5c57d6e1de4e3b69db3c30c4fd.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76836f044f60facad537a33fa143d6.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f378ebb9e75f5fa7e205ac245c52da9.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c01324d92cd5d8f8b4ac39ed4b985.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08446a05de0cf2646d530768ed1f4e08.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fb38eecd0b7ea01a84f60b4cb39a8.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720837223a4b4be6b08ec653e9771922.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475e1934534bd07449e5d17fc76a842.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cca4017c2f25c3ea98fca496b5a8ae.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2b690fb571c3f2e56fae89c4378fc.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1772d8e290cb398fc8ef8332362581.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde52be81d923a9160a52ece58848389.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84247e580c5ac6cc7b87b76fa026b5cf.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a7d8ea3dd48849a0802b5434ad944.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c923e31ec9ad85b25685cad411059cd.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebfd5d46a8781367684ac3ce4f1124.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f7ffe53ddee95ad1730be49040a0b.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d08a85218634b89673cc8951bd935.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3445d39fe804ccbbd11de67758bb3e.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec37bfa9e1c42b3b3e9a219bf910ca.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404a3a51547e12967420ae9b233dff7.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4803a6574de3790c1e5a251ab6f6d.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d46a96c2540c24dd10be43da18b8c.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fcd14062b7443ce69a9db1edc9fda.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d92eafe399a8eccff0d86687925e4d.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de844d0c291c6b7d58b603c462a88243.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e432ae803b4d51881e9ec1dc13ff081.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d26e2705b50c71b8ed27c30d1c6f5.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa1e57c6f26bc917bcdd4934ad1f59.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4dcf9b4985207a6d194067f0a911a.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640a852ba9a311f4e6ab0bb7089b3df.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9021592f7c2e9ee90acb88fc0f12e6.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1faf66d4ec09cbb04e3bb8de8bb84c.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616daf071fd3ec5895140cbb48b901d.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e858ff650379390418a32d76477c1.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2c36ee287b192bb79e5163bf9fc12.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84465d6d01adbae1b654e0dd928079d.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd10c43db491be51d6b2a68c3fd9278.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b255d146b90a8a4e8b081f8e680ab2.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434302e69ce4602226a10bfda892019.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f64f107d33db987574f1e4b4ce9084.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e34195b99a300687f0b16a3293af9.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c55980379ee7939ddb4f66da4bc95.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3aae0dea356f726cd845f8ba761dcd.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa437c985e778ab99c9e504b06ced4e7.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822a375c71b1588945e4669d926f362.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5ff5b8139ab019d167881f9649a31.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036fb592c2fd0cb255e94be44c86121.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c140dec80c3d841f42beb3f16b7e33.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbec086754f6f2ce8d3886393db342.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515578e01b445aa930e48557dd9b80a.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a583cd6eace5c11ede6deda448b2b.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ab9e76fe702aa70fb8aff2e9f7f23.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73fc43a1491b4a476c0876140e2c17.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954305ba6f4842067ac9c85dae53cef.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0acaea4540e0ea2b9453fcf686ae6.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66b6f71b2ab1246ea32c9e8fa22ff8.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e54ceb8e11046f8507968492222611.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07ff7d88f408553600881b9a6d2592.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146256225cbdd1db916f089b33626fa.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8db171617257fd98faf9e7874c511b.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d9f930f159f1888e68f9c19269908.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651870b8653c2118ca230dd61140892e.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793de7a65f0125fece8980799b5318cd.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1d81b40466bc9e293516691cb7825.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98840bc90fe9958f818f45a28d1c5b42.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4518ed160a8e65fdb7242f2e0f2826.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558686eba9c267efcab365f5f1beffe.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4355f21d50eb79f02301c3ee2e86a.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20978f021bc4083ecbd04a9e86c017.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9e30e0cfce529302b227e5f0594bc.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3776f19f0da0e66bca630089bfab66.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2eab1e1a14ca6d2dd9effe64b9ea44.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_1026" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -1520,7124 +1610,5052 @@
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="product_954" descr=""/>
+        <xdr:cNvPr id="14" name="product_1222" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="product_1222" descr=""/>
+        <xdr:cNvPr id="15" name="product_974" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="16" name="product_974" descr=""/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="product_979" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="17" name="product_976" descr=""/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="product_980" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="product_978" descr=""/>
+        <xdr:cNvPr id="18" name="product_982" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="product_979" descr=""/>
+        <xdr:cNvPr id="19" name="product_987" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="20" name="product_980" descr=""/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="product_1030" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="21" name="product_982" descr=""/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="product_1031" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="22" name="product_981" descr=""/>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="product_1032" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>37</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="23" name="product_983" descr=""/>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="product_1029" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>38</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="24" name="product_984" descr=""/>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="product_1034" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>39</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="25" name="product_985" descr=""/>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="product_1022" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>40</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="26" name="product_987" descr=""/>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="product_779" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>43</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="27" name="product_1030" descr=""/>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="product_784" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>44</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="28" name="product_1031" descr=""/>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="product_787" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>45</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="29" name="product_1032" descr=""/>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="product_790" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>46</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="30" name="product_1029" descr=""/>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="product_791" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>49</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="31" name="product_1028" descr=""/>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="product_794" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>50</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="32" name="product_1034" descr=""/>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="product_798" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_1012" descr=""/>
+        <xdr:cNvPr id="33" name="product_799" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_1013" descr=""/>
+        <xdr:cNvPr id="34" name="product_800" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_1014" descr=""/>
+        <xdr:cNvPr id="35" name="product_802" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_1015" descr=""/>
+        <xdr:cNvPr id="36" name="product_803" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_1016" descr=""/>
+        <xdr:cNvPr id="37" name="product_806" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_1017" descr=""/>
+        <xdr:cNvPr id="38" name="product_808" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_1018" descr=""/>
+        <xdr:cNvPr id="39" name="product_809" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_1019" descr=""/>
+        <xdr:cNvPr id="40" name="product_810" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_1020" descr=""/>
+        <xdr:cNvPr id="41" name="product_812" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_1021" descr=""/>
+        <xdr:cNvPr id="42" name="product_814" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_1022" descr=""/>
+        <xdr:cNvPr id="43" name="product_819" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_1023" descr=""/>
+        <xdr:cNvPr id="44" name="product_820" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_779" descr=""/>
+        <xdr:cNvPr id="45" name="product_821" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_784" descr=""/>
+        <xdr:cNvPr id="46" name="product_823" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_787" descr=""/>
+        <xdr:cNvPr id="47" name="product_827" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_790" descr=""/>
+        <xdr:cNvPr id="48" name="product_829" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_791" descr=""/>
+        <xdr:cNvPr id="49" name="product_831" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_794" descr=""/>
+        <xdr:cNvPr id="50" name="product_833" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_798" descr=""/>
+        <xdr:cNvPr id="51" name="product_837" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_799" descr=""/>
+        <xdr:cNvPr id="52" name="product_838" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_800" descr=""/>
+        <xdr:cNvPr id="53" name="product_839" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_802" descr=""/>
+        <xdr:cNvPr id="54" name="product_840" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_803" descr=""/>
+        <xdr:cNvPr id="55" name="product_841" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_806" descr=""/>
+        <xdr:cNvPr id="56" name="product_842" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_808" descr=""/>
+        <xdr:cNvPr id="57" name="product_843" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_809" descr=""/>
+        <xdr:cNvPr id="58" name="product_844" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_810" descr=""/>
+        <xdr:cNvPr id="59" name="product_846" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_812" descr=""/>
+        <xdr:cNvPr id="60" name="product_848" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_814" descr=""/>
+        <xdr:cNvPr id="61" name="product_851" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_819" descr=""/>
+        <xdr:cNvPr id="62" name="product_858" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_820" descr=""/>
+        <xdr:cNvPr id="63" name="product_859" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_821" descr=""/>
+        <xdr:cNvPr id="64" name="product_860" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_822" descr=""/>
+        <xdr:cNvPr id="65" name="product_862" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_823" descr=""/>
+        <xdr:cNvPr id="66" name="product_863" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_824" descr=""/>
+        <xdr:cNvPr id="67" name="product_864" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_825" descr=""/>
+        <xdr:cNvPr id="68" name="product_865" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_826" descr=""/>
+        <xdr:cNvPr id="69" name="product_866" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_827" descr=""/>
+        <xdr:cNvPr id="70" name="product_867" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_828" descr=""/>
+        <xdr:cNvPr id="71" name="product_868" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_829" descr=""/>
+        <xdr:cNvPr id="72" name="product_870" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_830" descr=""/>
+        <xdr:cNvPr id="73" name="product_873" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_831" descr=""/>
+        <xdr:cNvPr id="74" name="product_875" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_832" descr=""/>
+        <xdr:cNvPr id="75" name="product_877" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_833" descr=""/>
+        <xdr:cNvPr id="76" name="product_878" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_837" descr=""/>
+        <xdr:cNvPr id="77" name="product_879" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_838" descr=""/>
+        <xdr:cNvPr id="78" name="product_961" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_839" descr=""/>
+        <xdr:cNvPr id="79" name="product_882" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_840" descr=""/>
+        <xdr:cNvPr id="80" name="product_883" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_841" descr=""/>
+        <xdr:cNvPr id="81" name="product_884" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_842" descr=""/>
+        <xdr:cNvPr id="82" name="product_885" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_843" descr=""/>
+        <xdr:cNvPr id="83" name="product_886" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="product_844" descr=""/>
+        <xdr:cNvPr id="84" name="product_887" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="product_845" descr=""/>
+        <xdr:cNvPr id="85" name="product_888" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="product_846" descr=""/>
+        <xdr:cNvPr id="86" name="product_889" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_847" descr=""/>
+        <xdr:cNvPr id="87" name="product_891" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_848" descr=""/>
+        <xdr:cNvPr id="88" name="product_892" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_962" descr=""/>
+        <xdr:cNvPr id="89" name="product_893" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_849" descr=""/>
+        <xdr:cNvPr id="90" name="product_894" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_850" descr=""/>
+        <xdr:cNvPr id="91" name="product_895" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_851" descr=""/>
+        <xdr:cNvPr id="92" name="product_896" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_853" descr=""/>
+        <xdr:cNvPr id="93" name="product_897" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_854" descr=""/>
+        <xdr:cNvPr id="94" name="product_898" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_856" descr=""/>
+        <xdr:cNvPr id="95" name="product_899" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_857" descr=""/>
+        <xdr:cNvPr id="96" name="product_900" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_858" descr=""/>
+        <xdr:cNvPr id="97" name="product_901" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_859" descr=""/>
+        <xdr:cNvPr id="98" name="product_963" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_860" descr=""/>
+        <xdr:cNvPr id="99" name="product_965" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_861" descr=""/>
+        <xdr:cNvPr id="100" name="product_902" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="product_862" descr=""/>
+        <xdr:cNvPr id="101" name="product_903" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="product_863" descr=""/>
+        <xdr:cNvPr id="102" name="product_905" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="product_864" descr=""/>
+        <xdr:cNvPr id="103" name="product_906" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="product_865" descr=""/>
+        <xdr:cNvPr id="104" name="product_907" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="product_866" descr=""/>
+        <xdr:cNvPr id="105" name="product_908" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="product_867" descr=""/>
+        <xdr:cNvPr id="106" name="product_909" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="product_868" descr=""/>
+        <xdr:cNvPr id="107" name="product_911" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="product_869" descr=""/>
+        <xdr:cNvPr id="108" name="product_912" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="product_870" descr=""/>
+        <xdr:cNvPr id="109" name="product_916" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="product_873" descr=""/>
+        <xdr:cNvPr id="110" name="product_917" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_875" descr=""/>
+        <xdr:cNvPr id="111" name="product_918" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_876" descr=""/>
+        <xdr:cNvPr id="112" name="product_919" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="product_877" descr=""/>
+        <xdr:cNvPr id="113" name="product_920" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_878" descr=""/>
+        <xdr:cNvPr id="114" name="product_923" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_879" descr=""/>
+        <xdr:cNvPr id="115" name="product_925" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_880" descr=""/>
+        <xdr:cNvPr id="116" name="product_927" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_961" descr=""/>
+        <xdr:cNvPr id="117" name="product_929" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_882" descr=""/>
+        <xdr:cNvPr id="118" name="product_930" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_883" descr=""/>
+        <xdr:cNvPr id="119" name="product_931" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="product_884" descr=""/>
+        <xdr:cNvPr id="120" name="product_933" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_885" descr=""/>
+        <xdr:cNvPr id="121" name="product_934" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="product_886" descr=""/>
+        <xdr:cNvPr id="122" name="product_935" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="product_887" descr=""/>
+        <xdr:cNvPr id="123" name="product_937" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="124" name="product_888" descr=""/>
+        <xdr:cNvPr id="124" name="product_940" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="product_889" descr=""/>
+        <xdr:cNvPr id="125" name="product_941" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="product_891" descr=""/>
+        <xdr:cNvPr id="126" name="product_942" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_892" descr=""/>
+        <xdr:cNvPr id="127" name="product_943" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="product_893" descr=""/>
+        <xdr:cNvPr id="128" name="product_944" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="129" name="product_894" descr=""/>
+        <xdr:cNvPr id="129" name="product_945" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="130" name="product_895" descr=""/>
+        <xdr:cNvPr id="130" name="product_947" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="product_896" descr=""/>
+        <xdr:cNvPr id="131" name="product_950" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="product_897" descr=""/>
+        <xdr:cNvPr id="132" name="product_991" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="product_898" descr=""/>
+        <xdr:cNvPr id="133" name="product_993" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="134" name="product_899" descr=""/>
+        <xdr:cNvPr id="134" name="product_994" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="135" name="product_900" descr=""/>
+        <xdr:cNvPr id="135" name="product_995" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="product_901" descr=""/>
+        <xdr:cNvPr id="136" name="product_996" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="137" name="product_963" descr=""/>
+        <xdr:cNvPr id="137" name="product_997" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="138" name="product_965" descr=""/>
+        <xdr:cNvPr id="138" name="product_998" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="139" name="product_902" descr=""/>
+        <xdr:cNvPr id="139" name="product_999" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="140" name="product_903" descr=""/>
+        <xdr:cNvPr id="140" name="product_1000" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>161</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="141" name="product_904" descr=""/>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="product_971" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>162</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="142" name="product_905" descr=""/>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="product_968" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>163</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="143" name="product_906" descr=""/>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="product_970" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>164</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="144" name="product_907" descr=""/>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="product_969" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>165</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="145" name="product_908" descr=""/>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="product_1001" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>166</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="146" name="product_909" descr=""/>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="product_1116" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>167</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="147" name="product_910" descr=""/>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="product_1110" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>168</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="148" name="product_911" descr=""/>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="product_1115" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>169</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="149" name="product_912" descr=""/>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="product_1111" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
-        <a:stretch>
-[...2070 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -8906,51 +6924,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beasparfum.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F230"/>
+  <dimension ref="A1:F174"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
@@ -9304,3404 +7322,2680 @@
         <v>37</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>38</v>
       </c>
       <c r="D26" s="6"/>
       <c r="E26" s="11">
         <v>270.0</v>
       </c>
       <c r="F26" s="11">
         <v>135.0</v>
       </c>
     </row>
     <row r="27" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A27" s="13">
         <v>7</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>40</v>
       </c>
       <c r="D27" s="6"/>
       <c r="E27" s="11">
-        <v>258.0</v>
+        <v>390.0</v>
       </c>
       <c r="F27" s="11">
-        <v>129.0</v>
+        <v>195.0</v>
       </c>
     </row>
     <row r="28" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A28" s="13">
         <v>8</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>41</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>42</v>
       </c>
       <c r="D28" s="6"/>
       <c r="E28" s="11">
-        <v>390.0</v>
+        <v>1128.0</v>
       </c>
       <c r="F28" s="11">
-        <v>195.0</v>
-[...3 lines deleted...]
-      <c r="A29" s="13">
+        <v>564.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" outlineLevel="1">
+      <c r="A29" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="B29" s="2"/>
+      <c r="C29" s="2"/>
+      <c r="D29" s="2"/>
+      <c r="E29" s="9"/>
+      <c r="F29" s="9"/>
+    </row>
+    <row r="30" spans="1:6" outlineLevel="2">
+      <c r="A30" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="B29" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C29" s="8" t="s">
+    </row>
+    <row r="31" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A31" s="13">
+        <v>1</v>
+      </c>
+      <c r="B31" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="D29" s="6"/>
-[...11 lines deleted...]
-      <c r="B30" s="7" t="s">
+      <c r="C31" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="C30" s="8" t="s">
+      <c r="D31" s="6"/>
+      <c r="E31" s="11">
+        <v>130.0</v>
+      </c>
+      <c r="F31" s="11">
+        <v>65.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A32" s="13">
+        <v>2</v>
+      </c>
+      <c r="B32" s="7" t="s">
         <v>46</v>
       </c>
-      <c r="D30" s="6"/>
-[...8 lines deleted...]
-      <c r="A31" s="14" t="s">
+      <c r="C32" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="B31" s="2"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="D32" s="6"/>
+      <c r="E32" s="11">
+        <v>130.0</v>
+      </c>
+      <c r="F32" s="11">
+        <v>65.0</v>
       </c>
     </row>
     <row r="33" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A33" s="13">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D33" s="6"/>
       <c r="E33" s="11">
         <v>130.0</v>
       </c>
       <c r="F33" s="11">
         <v>65.0</v>
       </c>
     </row>
     <row r="34" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A34" s="13">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C34" s="8" t="s">
         <v>51</v>
       </c>
       <c r="D34" s="6"/>
       <c r="E34" s="11">
         <v>130.0</v>
       </c>
       <c r="F34" s="11">
         <v>65.0</v>
       </c>
     </row>
-    <row r="35" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
-[...3 lines deleted...]
-      <c r="B35" s="7" t="s">
+    <row r="35" spans="1:6" outlineLevel="1">
+      <c r="A35" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="C35" s="8" t="s">
-[...11 lines deleted...]
-      <c r="A36" s="13">
+      <c r="B35" s="2"/>
+      <c r="C35" s="2"/>
+      <c r="D35" s="2"/>
+      <c r="E35" s="9"/>
+      <c r="F35" s="9"/>
+    </row>
+    <row r="36" spans="1:6" outlineLevel="2">
+      <c r="A36" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B36" s="7" t="s">
-[...10 lines deleted...]
-        <v>65.0</v>
+      <c r="B36" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E36" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36" s="10" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A37" s="13">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="C37" s="8" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="D37" s="6"/>
       <c r="E37" s="11">
-        <v>130.0</v>
+        <v>20.0</v>
       </c>
       <c r="F37" s="11">
-        <v>65.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="38" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A38" s="13">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="C38" s="8" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="D38" s="6"/>
       <c r="E38" s="11">
-        <v>130.0</v>
+        <v>20.0</v>
       </c>
       <c r="F38" s="11">
-        <v>65.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="39" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A39" s="13">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="C39" s="8" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D39" s="6"/>
       <c r="E39" s="11">
-        <v>130.0</v>
+        <v>20.0</v>
       </c>
       <c r="F39" s="11">
-        <v>65.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="40" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A40" s="13">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B40" s="7" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="C40" s="8" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="D40" s="6"/>
       <c r="E40" s="11">
-        <v>130.0</v>
+        <v>20.0</v>
       </c>
       <c r="F40" s="11">
-        <v>65.0</v>
-[...3 lines deleted...]
-      <c r="A41" s="13">
+        <v>10.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" outlineLevel="1">
+      <c r="A41" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="B41" s="2"/>
+      <c r="C41" s="2"/>
+      <c r="D41" s="2"/>
+      <c r="E41" s="9"/>
+      <c r="F41" s="9"/>
+    </row>
+    <row r="42" spans="1:6" outlineLevel="2">
+      <c r="A42" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E42" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="B41" s="7" t="s">
+    </row>
+    <row r="43" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A43" s="13">
+        <v>1</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C43" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="D43" s="6"/>
+      <c r="E43" s="11">
+        <v>230.0</v>
+      </c>
+      <c r="F43" s="11">
+        <v>115.0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" outlineLevel="1">
+      <c r="A44" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="C41" s="8" t="s">
-[...21 lines deleted...]
-      <c r="A43" s="3" t="s">
+      <c r="B44" s="2"/>
+      <c r="C44" s="2"/>
+      <c r="D44" s="2"/>
+      <c r="E44" s="9"/>
+      <c r="F44" s="9"/>
+    </row>
+    <row r="45" spans="1:6" outlineLevel="2">
+      <c r="A45" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B43" s="4" t="s">
+      <c r="B45" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C43" s="5" t="s">
+      <c r="C45" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D43" s="4" t="s">
+      <c r="D45" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="E43" s="10" t="s">
+      <c r="E45" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="F43" s="10" t="s">
+      <c r="F45" s="10" t="s">
         <v>9</v>
-      </c>
-[...34 lines deleted...]
-        <v>10.0</v>
       </c>
     </row>
     <row r="46" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A46" s="13">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B46" s="7" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="C46" s="8" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="D46" s="6"/>
       <c r="E46" s="11">
-        <v>20.0</v>
+        <v>330.0</v>
       </c>
       <c r="F46" s="11">
-        <v>10.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="47" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A47" s="13">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B47" s="7" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="C47" s="8" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="D47" s="6"/>
       <c r="E47" s="11">
-        <v>20.0</v>
+        <v>230.0</v>
       </c>
       <c r="F47" s="11">
-        <v>10.0</v>
-[...13 lines deleted...]
-      <c r="A49" s="3" t="s">
+        <v>115.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A48" s="13">
+        <v>3</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C48" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="D48" s="6"/>
+      <c r="E48" s="11">
+        <v>230.0</v>
+      </c>
+      <c r="F48" s="11">
+        <v>115.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A49" s="13">
         <v>4</v>
       </c>
-      <c r="B49" s="4" t="s">
-[...12 lines deleted...]
-        <v>9</v>
+      <c r="B49" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C49" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="D49" s="6"/>
+      <c r="E49" s="11">
+        <v>230.0</v>
+      </c>
+      <c r="F49" s="11">
+        <v>115.0</v>
       </c>
     </row>
     <row r="50" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A50" s="13">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B50" s="7" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="C50" s="8" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="D50" s="6"/>
       <c r="E50" s="11">
-        <v>870.0</v>
+        <v>230.0</v>
       </c>
       <c r="F50" s="11">
-        <v>435.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="51" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A51" s="13">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B51" s="7" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="C51" s="8" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="D51" s="6"/>
       <c r="E51" s="11">
         <v>230.0</v>
       </c>
       <c r="F51" s="11">
         <v>115.0</v>
       </c>
     </row>
-    <row r="52" spans="1:6" outlineLevel="1">
-      <c r="A52" s="14" t="s">
+    <row r="52" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A52" s="13">
+        <v>7</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C52" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="D52" s="6"/>
+      <c r="E52" s="11">
+        <v>230.0</v>
+      </c>
+      <c r="F52" s="11">
+        <v>115.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A53" s="13">
+        <v>8</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="C53" s="8" t="s">
         <v>80</v>
       </c>
-      <c r="B52" s="2"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="D53" s="6"/>
+      <c r="E53" s="11">
+        <v>230.0</v>
+      </c>
+      <c r="F53" s="11">
+        <v>115.0</v>
       </c>
     </row>
     <row r="54" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A54" s="13">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B54" s="7" t="s">
         <v>81</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>82</v>
       </c>
       <c r="D54" s="6"/>
       <c r="E54" s="11">
-        <v>330.0</v>
+        <v>230.0</v>
       </c>
       <c r="F54" s="11">
-        <v>165.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="55" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A55" s="13">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B55" s="7" t="s">
         <v>83</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>84</v>
       </c>
       <c r="D55" s="6"/>
       <c r="E55" s="11">
-        <v>330.0</v>
+        <v>230.0</v>
       </c>
       <c r="F55" s="11">
-        <v>165.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="56" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A56" s="13">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B56" s="7" t="s">
         <v>85</v>
       </c>
       <c r="C56" s="8" t="s">
         <v>86</v>
       </c>
       <c r="D56" s="6"/>
       <c r="E56" s="11">
-        <v>330.0</v>
+        <v>230.0</v>
       </c>
       <c r="F56" s="11">
-        <v>165.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="57" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A57" s="13">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B57" s="7" t="s">
         <v>87</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>88</v>
       </c>
       <c r="D57" s="6"/>
       <c r="E57" s="11">
-        <v>330.0</v>
+        <v>230.0</v>
       </c>
       <c r="F57" s="11">
-        <v>165.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="58" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A58" s="13">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="B58" s="7" t="s">
         <v>89</v>
       </c>
       <c r="C58" s="8" t="s">
         <v>90</v>
       </c>
       <c r="D58" s="6"/>
       <c r="E58" s="11">
-        <v>330.0</v>
+        <v>230.0</v>
       </c>
       <c r="F58" s="11">
-        <v>165.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="59" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A59" s="13">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B59" s="7" t="s">
         <v>91</v>
       </c>
       <c r="C59" s="8" t="s">
         <v>92</v>
       </c>
       <c r="D59" s="6"/>
       <c r="E59" s="11">
-        <v>330.0</v>
+        <v>230.0</v>
       </c>
       <c r="F59" s="11">
-        <v>165.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="60" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A60" s="13">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B60" s="7" t="s">
         <v>93</v>
       </c>
       <c r="C60" s="8" t="s">
         <v>94</v>
       </c>
       <c r="D60" s="6"/>
       <c r="E60" s="11">
-        <v>330.0</v>
+        <v>230.0</v>
       </c>
       <c r="F60" s="11">
-        <v>165.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="61" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A61" s="13">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B61" s="7" t="s">
         <v>95</v>
       </c>
       <c r="C61" s="8" t="s">
         <v>96</v>
       </c>
       <c r="D61" s="6"/>
       <c r="E61" s="11">
-        <v>330.0</v>
+        <v>230.0</v>
       </c>
       <c r="F61" s="11">
-        <v>165.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="62" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A62" s="13">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="B62" s="7" t="s">
         <v>97</v>
       </c>
       <c r="C62" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D62" s="6"/>
       <c r="E62" s="11">
-        <v>330.0</v>
+        <v>230.0</v>
       </c>
       <c r="F62" s="11">
-        <v>165.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="63" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A63" s="13">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="B63" s="7" t="s">
         <v>99</v>
       </c>
       <c r="C63" s="8" t="s">
         <v>100</v>
       </c>
       <c r="D63" s="6"/>
       <c r="E63" s="11">
-        <v>330.0</v>
+        <v>230.0</v>
       </c>
       <c r="F63" s="11">
-        <v>165.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="64" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A64" s="13">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="B64" s="7" t="s">
         <v>101</v>
       </c>
       <c r="C64" s="8" t="s">
         <v>102</v>
       </c>
       <c r="D64" s="6"/>
       <c r="E64" s="11">
-        <v>330.0</v>
+        <v>230.0</v>
       </c>
       <c r="F64" s="11">
-        <v>165.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="65" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A65" s="13">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="B65" s="7" t="s">
         <v>103</v>
       </c>
       <c r="C65" s="8" t="s">
         <v>104</v>
       </c>
       <c r="D65" s="6"/>
       <c r="E65" s="11">
-        <v>330.0</v>
+        <v>230.0</v>
       </c>
       <c r="F65" s="11">
-        <v>165.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="66" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A66" s="13">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="B66" s="7"/>
+        <v>21</v>
+      </c>
+      <c r="B66" s="7" t="s">
+        <v>105</v>
+      </c>
       <c r="C66" s="8" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D66" s="6"/>
       <c r="E66" s="11">
         <v>230.0</v>
       </c>
       <c r="F66" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="67" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A67" s="13">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B67" s="7"/>
+        <v>22</v>
+      </c>
+      <c r="B67" s="7" t="s">
+        <v>107</v>
+      </c>
       <c r="C67" s="8" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D67" s="6"/>
       <c r="E67" s="11">
         <v>230.0</v>
       </c>
       <c r="F67" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="68" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A68" s="13">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B68" s="7"/>
+        <v>23</v>
+      </c>
+      <c r="B68" s="7" t="s">
+        <v>109</v>
+      </c>
       <c r="C68" s="8" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="D68" s="6"/>
       <c r="E68" s="11">
         <v>230.0</v>
       </c>
       <c r="F68" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="69" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A69" s="13">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="B69" s="7"/>
+        <v>24</v>
+      </c>
+      <c r="B69" s="7" t="s">
+        <v>111</v>
+      </c>
       <c r="C69" s="8" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="D69" s="6"/>
       <c r="E69" s="11">
         <v>230.0</v>
       </c>
       <c r="F69" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="70" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A70" s="13">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="B70" s="7"/>
+        <v>25</v>
+      </c>
+      <c r="B70" s="7" t="s">
+        <v>113</v>
+      </c>
       <c r="C70" s="8" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="D70" s="6"/>
       <c r="E70" s="11">
         <v>230.0</v>
       </c>
       <c r="F70" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="71" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A71" s="13">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="B71" s="7"/>
+        <v>26</v>
+      </c>
+      <c r="B71" s="7" t="s">
+        <v>115</v>
+      </c>
       <c r="C71" s="8" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="D71" s="6"/>
       <c r="E71" s="11">
         <v>230.0</v>
       </c>
       <c r="F71" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="72" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A72" s="13">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="B72" s="7"/>
+        <v>27</v>
+      </c>
+      <c r="B72" s="7" t="s">
+        <v>117</v>
+      </c>
       <c r="C72" s="8" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="D72" s="6"/>
       <c r="E72" s="11">
         <v>230.0</v>
       </c>
       <c r="F72" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="73" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A73" s="13">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B73" s="7"/>
+        <v>28</v>
+      </c>
+      <c r="B73" s="7" t="s">
+        <v>119</v>
+      </c>
       <c r="C73" s="8" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="D73" s="6"/>
       <c r="E73" s="11">
         <v>230.0</v>
       </c>
       <c r="F73" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="74" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A74" s="13">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="B74" s="7"/>
+        <v>29</v>
+      </c>
+      <c r="B74" s="7" t="s">
+        <v>121</v>
+      </c>
       <c r="C74" s="8" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="D74" s="6"/>
       <c r="E74" s="11">
         <v>230.0</v>
       </c>
       <c r="F74" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="75" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A75" s="13">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="B75" s="7"/>
+        <v>30</v>
+      </c>
+      <c r="B75" s="7" t="s">
+        <v>123</v>
+      </c>
       <c r="C75" s="8" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="D75" s="6"/>
       <c r="E75" s="11">
         <v>230.0</v>
       </c>
       <c r="F75" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="76" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A76" s="13">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="B76" s="7"/>
+        <v>31</v>
+      </c>
+      <c r="B76" s="7" t="s">
+        <v>125</v>
+      </c>
       <c r="C76" s="8" t="s">
-        <v>115</v>
+        <v>126</v>
       </c>
       <c r="D76" s="6"/>
       <c r="E76" s="11">
         <v>230.0</v>
       </c>
       <c r="F76" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="77" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A77" s="13">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B77" s="7"/>
+        <v>32</v>
+      </c>
+      <c r="B77" s="7" t="s">
+        <v>127</v>
+      </c>
       <c r="C77" s="8" t="s">
-        <v>116</v>
+        <v>128</v>
       </c>
       <c r="D77" s="6"/>
       <c r="E77" s="11">
         <v>230.0</v>
       </c>
       <c r="F77" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="78" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A78" s="13">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B78" s="7"/>
+        <v>33</v>
+      </c>
+      <c r="B78" s="7" t="s">
+        <v>129</v>
+      </c>
       <c r="C78" s="8" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="D78" s="6"/>
       <c r="E78" s="11">
         <v>230.0</v>
       </c>
       <c r="F78" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="79" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A79" s="13">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B79" s="7"/>
+        <v>34</v>
+      </c>
+      <c r="B79" s="7" t="s">
+        <v>131</v>
+      </c>
       <c r="C79" s="8" t="s">
-        <v>118</v>
+        <v>132</v>
       </c>
       <c r="D79" s="6"/>
       <c r="E79" s="11">
         <v>230.0</v>
       </c>
       <c r="F79" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="80" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A80" s="13">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B80" s="7"/>
+        <v>35</v>
+      </c>
+      <c r="B80" s="7" t="s">
+        <v>133</v>
+      </c>
       <c r="C80" s="8" t="s">
-        <v>119</v>
+        <v>134</v>
       </c>
       <c r="D80" s="6"/>
       <c r="E80" s="11">
         <v>230.0</v>
       </c>
       <c r="F80" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="81" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A81" s="13">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B81" s="7"/>
+        <v>36</v>
+      </c>
+      <c r="B81" s="7" t="s">
+        <v>135</v>
+      </c>
       <c r="C81" s="8" t="s">
-        <v>120</v>
+        <v>136</v>
       </c>
       <c r="D81" s="6"/>
       <c r="E81" s="11">
         <v>230.0</v>
       </c>
       <c r="F81" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="82" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A82" s="13">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B82" s="7"/>
+        <v>37</v>
+      </c>
+      <c r="B82" s="7" t="s">
+        <v>137</v>
+      </c>
       <c r="C82" s="8" t="s">
-        <v>121</v>
+        <v>138</v>
       </c>
       <c r="D82" s="6"/>
       <c r="E82" s="11">
         <v>230.0</v>
       </c>
       <c r="F82" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="83" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A83" s="13">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B83" s="7"/>
+        <v>38</v>
+      </c>
+      <c r="B83" s="7" t="s">
+        <v>139</v>
+      </c>
       <c r="C83" s="8" t="s">
-        <v>122</v>
+        <v>140</v>
       </c>
       <c r="D83" s="6"/>
       <c r="E83" s="11">
         <v>230.0</v>
       </c>
       <c r="F83" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="84" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A84" s="13">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B84" s="7"/>
+        <v>39</v>
+      </c>
+      <c r="B84" s="7" t="s">
+        <v>141</v>
+      </c>
       <c r="C84" s="8" t="s">
-        <v>123</v>
+        <v>142</v>
       </c>
       <c r="D84" s="6"/>
       <c r="E84" s="11">
         <v>230.0</v>
       </c>
       <c r="F84" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="85" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A85" s="13">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B85" s="7"/>
+        <v>40</v>
+      </c>
+      <c r="B85" s="7" t="s">
+        <v>143</v>
+      </c>
       <c r="C85" s="8" t="s">
-        <v>124</v>
+        <v>144</v>
       </c>
       <c r="D85" s="6"/>
       <c r="E85" s="11">
         <v>230.0</v>
       </c>
       <c r="F85" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="86" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A86" s="13">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B86" s="7"/>
+        <v>41</v>
+      </c>
+      <c r="B86" s="7" t="s">
+        <v>145</v>
+      </c>
       <c r="C86" s="8" t="s">
-        <v>125</v>
+        <v>146</v>
       </c>
       <c r="D86" s="6"/>
       <c r="E86" s="11">
         <v>230.0</v>
       </c>
       <c r="F86" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="87" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A87" s="13">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B87" s="7"/>
+        <v>42</v>
+      </c>
+      <c r="B87" s="7" t="s">
+        <v>147</v>
+      </c>
       <c r="C87" s="8" t="s">
-        <v>126</v>
+        <v>148</v>
       </c>
       <c r="D87" s="6"/>
       <c r="E87" s="11">
         <v>230.0</v>
       </c>
       <c r="F87" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="88" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A88" s="13">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B88" s="7"/>
+        <v>43</v>
+      </c>
+      <c r="B88" s="7" t="s">
+        <v>149</v>
+      </c>
       <c r="C88" s="8" t="s">
-        <v>127</v>
+        <v>150</v>
       </c>
       <c r="D88" s="6"/>
       <c r="E88" s="11">
         <v>230.0</v>
       </c>
       <c r="F88" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="89" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A89" s="13">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="B89" s="7"/>
+        <v>44</v>
+      </c>
+      <c r="B89" s="7" t="s">
+        <v>151</v>
+      </c>
       <c r="C89" s="8" t="s">
-        <v>128</v>
+        <v>152</v>
       </c>
       <c r="D89" s="6"/>
       <c r="E89" s="11">
         <v>230.0</v>
       </c>
       <c r="F89" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="90" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A90" s="13">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B90" s="7"/>
+        <v>45</v>
+      </c>
+      <c r="B90" s="7" t="s">
+        <v>153</v>
+      </c>
       <c r="C90" s="8" t="s">
-        <v>129</v>
+        <v>154</v>
       </c>
       <c r="D90" s="6"/>
       <c r="E90" s="11">
         <v>230.0</v>
       </c>
       <c r="F90" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="91" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A91" s="13">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="B91" s="7"/>
+        <v>46</v>
+      </c>
+      <c r="B91" s="7" t="s">
+        <v>155</v>
+      </c>
       <c r="C91" s="8" t="s">
-        <v>130</v>
+        <v>156</v>
       </c>
       <c r="D91" s="6"/>
       <c r="E91" s="11">
         <v>230.0</v>
       </c>
       <c r="F91" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="92" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A92" s="13">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B92" s="7"/>
+        <v>47</v>
+      </c>
+      <c r="B92" s="7" t="s">
+        <v>157</v>
+      </c>
       <c r="C92" s="8" t="s">
-        <v>131</v>
+        <v>158</v>
       </c>
       <c r="D92" s="6"/>
       <c r="E92" s="11">
         <v>230.0</v>
       </c>
       <c r="F92" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="93" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A93" s="13">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B93" s="7"/>
+        <v>48</v>
+      </c>
+      <c r="B93" s="7" t="s">
+        <v>159</v>
+      </c>
       <c r="C93" s="8" t="s">
-        <v>132</v>
+        <v>160</v>
       </c>
       <c r="D93" s="6"/>
       <c r="E93" s="11">
         <v>230.0</v>
       </c>
       <c r="F93" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="94" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A94" s="13">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B94" s="7"/>
+        <v>49</v>
+      </c>
+      <c r="B94" s="7" t="s">
+        <v>161</v>
+      </c>
       <c r="C94" s="8" t="s">
-        <v>133</v>
+        <v>162</v>
       </c>
       <c r="D94" s="6"/>
       <c r="E94" s="11">
         <v>230.0</v>
       </c>
       <c r="F94" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="95" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A95" s="13">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B95" s="7"/>
+        <v>50</v>
+      </c>
+      <c r="B95" s="7" t="s">
+        <v>163</v>
+      </c>
       <c r="C95" s="8" t="s">
-        <v>134</v>
+        <v>164</v>
       </c>
       <c r="D95" s="6"/>
       <c r="E95" s="11">
         <v>230.0</v>
       </c>
       <c r="F95" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="96" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A96" s="13">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="B96" s="7"/>
+        <v>51</v>
+      </c>
+      <c r="B96" s="7" t="s">
+        <v>165</v>
+      </c>
       <c r="C96" s="8" t="s">
-        <v>135</v>
+        <v>166</v>
       </c>
       <c r="D96" s="6"/>
       <c r="E96" s="11">
         <v>230.0</v>
       </c>
       <c r="F96" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="97" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A97" s="13">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="B97" s="7"/>
+        <v>52</v>
+      </c>
+      <c r="B97" s="7" t="s">
+        <v>167</v>
+      </c>
       <c r="C97" s="8" t="s">
-        <v>136</v>
+        <v>168</v>
       </c>
       <c r="D97" s="6"/>
       <c r="E97" s="11">
         <v>230.0</v>
       </c>
       <c r="F97" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="98" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A98" s="13">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B98" s="7"/>
+        <v>53</v>
+      </c>
+      <c r="B98" s="7" t="s">
+        <v>169</v>
+      </c>
       <c r="C98" s="8" t="s">
-        <v>137</v>
+        <v>170</v>
       </c>
       <c r="D98" s="6"/>
       <c r="E98" s="11">
         <v>230.0</v>
       </c>
       <c r="F98" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="99" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A99" s="13">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B99" s="7"/>
+        <v>54</v>
+      </c>
+      <c r="B99" s="7" t="s">
+        <v>171</v>
+      </c>
       <c r="C99" s="8" t="s">
-        <v>138</v>
+        <v>172</v>
       </c>
       <c r="D99" s="6"/>
       <c r="E99" s="11">
         <v>230.0</v>
       </c>
       <c r="F99" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="100" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A100" s="13">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="B100" s="7"/>
+        <v>55</v>
+      </c>
+      <c r="B100" s="7" t="s">
+        <v>173</v>
+      </c>
       <c r="C100" s="8" t="s">
-        <v>139</v>
+        <v>174</v>
       </c>
       <c r="D100" s="6"/>
       <c r="E100" s="11">
         <v>230.0</v>
       </c>
       <c r="F100" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="101" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A101" s="13">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="B101" s="7"/>
+        <v>56</v>
+      </c>
+      <c r="B101" s="7" t="s">
+        <v>175</v>
+      </c>
       <c r="C101" s="8" t="s">
-        <v>140</v>
+        <v>176</v>
       </c>
       <c r="D101" s="6"/>
       <c r="E101" s="11">
         <v>230.0</v>
       </c>
       <c r="F101" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="102" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A102" s="13">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B102" s="7"/>
+        <v>57</v>
+      </c>
+      <c r="B102" s="7" t="s">
+        <v>177</v>
+      </c>
       <c r="C102" s="8" t="s">
-        <v>141</v>
+        <v>178</v>
       </c>
       <c r="D102" s="6"/>
       <c r="E102" s="11">
         <v>230.0</v>
       </c>
       <c r="F102" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="103" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A103" s="13">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B103" s="7"/>
+        <v>58</v>
+      </c>
+      <c r="B103" s="7" t="s">
+        <v>179</v>
+      </c>
       <c r="C103" s="8" t="s">
-        <v>142</v>
+        <v>180</v>
       </c>
       <c r="D103" s="6"/>
       <c r="E103" s="11">
         <v>230.0</v>
       </c>
       <c r="F103" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="104" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A104" s="13">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B104" s="7"/>
+        <v>59</v>
+      </c>
+      <c r="B104" s="7" t="s">
+        <v>181</v>
+      </c>
       <c r="C104" s="8" t="s">
-        <v>143</v>
+        <v>182</v>
       </c>
       <c r="D104" s="6"/>
       <c r="E104" s="11">
         <v>230.0</v>
       </c>
       <c r="F104" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="105" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A105" s="13">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="B105" s="7"/>
+        <v>60</v>
+      </c>
+      <c r="B105" s="7" t="s">
+        <v>183</v>
+      </c>
       <c r="C105" s="8" t="s">
-        <v>144</v>
+        <v>184</v>
       </c>
       <c r="D105" s="6"/>
       <c r="E105" s="11">
         <v>230.0</v>
       </c>
       <c r="F105" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="106" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A106" s="13">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B106" s="7"/>
+        <v>61</v>
+      </c>
+      <c r="B106" s="7" t="s">
+        <v>185</v>
+      </c>
       <c r="C106" s="8" t="s">
-        <v>145</v>
+        <v>186</v>
       </c>
       <c r="D106" s="6"/>
       <c r="E106" s="11">
         <v>230.0</v>
       </c>
       <c r="F106" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="107" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A107" s="13">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B107" s="7"/>
+        <v>62</v>
+      </c>
+      <c r="B107" s="7" t="s">
+        <v>187</v>
+      </c>
       <c r="C107" s="8" t="s">
-        <v>146</v>
+        <v>188</v>
       </c>
       <c r="D107" s="6"/>
       <c r="E107" s="11">
         <v>230.0</v>
       </c>
       <c r="F107" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="108" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A108" s="13">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="B108" s="7"/>
+        <v>63</v>
+      </c>
+      <c r="B108" s="7" t="s">
+        <v>189</v>
+      </c>
       <c r="C108" s="8" t="s">
-        <v>147</v>
+        <v>190</v>
       </c>
       <c r="D108" s="6"/>
       <c r="E108" s="11">
         <v>230.0</v>
       </c>
       <c r="F108" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="109" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A109" s="13">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B109" s="7"/>
+        <v>64</v>
+      </c>
+      <c r="B109" s="7" t="s">
+        <v>191</v>
+      </c>
       <c r="C109" s="8" t="s">
-        <v>148</v>
+        <v>192</v>
       </c>
       <c r="D109" s="6"/>
       <c r="E109" s="11">
         <v>230.0</v>
       </c>
       <c r="F109" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="110" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A110" s="13">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B110" s="7"/>
+        <v>65</v>
+      </c>
+      <c r="B110" s="7" t="s">
+        <v>193</v>
+      </c>
       <c r="C110" s="8" t="s">
-        <v>149</v>
+        <v>194</v>
       </c>
       <c r="D110" s="6"/>
       <c r="E110" s="11">
         <v>230.0</v>
       </c>
       <c r="F110" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="111" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A111" s="13">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B111" s="7"/>
+        <v>66</v>
+      </c>
+      <c r="B111" s="7" t="s">
+        <v>195</v>
+      </c>
       <c r="C111" s="8" t="s">
-        <v>150</v>
+        <v>196</v>
       </c>
       <c r="D111" s="6"/>
       <c r="E111" s="11">
         <v>230.0</v>
       </c>
       <c r="F111" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="112" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A112" s="13">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B112" s="7"/>
+        <v>67</v>
+      </c>
+      <c r="B112" s="7" t="s">
+        <v>197</v>
+      </c>
       <c r="C112" s="8" t="s">
-        <v>151</v>
+        <v>198</v>
       </c>
       <c r="D112" s="6"/>
       <c r="E112" s="11">
         <v>230.0</v>
       </c>
       <c r="F112" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="113" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A113" s="13">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="B113" s="7"/>
+        <v>68</v>
+      </c>
+      <c r="B113" s="7" t="s">
+        <v>199</v>
+      </c>
       <c r="C113" s="8" t="s">
-        <v>152</v>
+        <v>200</v>
       </c>
       <c r="D113" s="6"/>
       <c r="E113" s="11">
         <v>230.0</v>
       </c>
       <c r="F113" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="114" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A114" s="13">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="B114" s="7"/>
+        <v>69</v>
+      </c>
+      <c r="B114" s="7" t="s">
+        <v>201</v>
+      </c>
       <c r="C114" s="8" t="s">
-        <v>153</v>
+        <v>202</v>
       </c>
       <c r="D114" s="6"/>
       <c r="E114" s="11">
         <v>230.0</v>
       </c>
       <c r="F114" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="115" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A115" s="13">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B115" s="7"/>
+        <v>70</v>
+      </c>
+      <c r="B115" s="7" t="s">
+        <v>203</v>
+      </c>
       <c r="C115" s="8" t="s">
-        <v>154</v>
+        <v>204</v>
       </c>
       <c r="D115" s="6"/>
       <c r="E115" s="11">
         <v>230.0</v>
       </c>
       <c r="F115" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="116" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A116" s="13">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B116" s="7"/>
+        <v>71</v>
+      </c>
+      <c r="B116" s="7" t="s">
+        <v>205</v>
+      </c>
       <c r="C116" s="8" t="s">
-        <v>155</v>
+        <v>206</v>
       </c>
       <c r="D116" s="6"/>
       <c r="E116" s="11">
         <v>230.0</v>
       </c>
       <c r="F116" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="117" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A117" s="13">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="B117" s="7"/>
+        <v>72</v>
+      </c>
+      <c r="B117" s="7" t="s">
+        <v>207</v>
+      </c>
       <c r="C117" s="8" t="s">
-        <v>156</v>
+        <v>208</v>
       </c>
       <c r="D117" s="6"/>
       <c r="E117" s="11">
         <v>230.0</v>
       </c>
       <c r="F117" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="118" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A118" s="13">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="B118" s="7"/>
+        <v>73</v>
+      </c>
+      <c r="B118" s="7" t="s">
+        <v>209</v>
+      </c>
       <c r="C118" s="8" t="s">
-        <v>157</v>
+        <v>210</v>
       </c>
       <c r="D118" s="6"/>
       <c r="E118" s="11">
         <v>230.0</v>
       </c>
       <c r="F118" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="119" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A119" s="13">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="B119" s="7"/>
+        <v>74</v>
+      </c>
+      <c r="B119" s="7" t="s">
+        <v>211</v>
+      </c>
       <c r="C119" s="8" t="s">
-        <v>158</v>
+        <v>212</v>
       </c>
       <c r="D119" s="6"/>
       <c r="E119" s="11">
         <v>230.0</v>
       </c>
       <c r="F119" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="120" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A120" s="13">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="B120" s="7"/>
+        <v>75</v>
+      </c>
+      <c r="B120" s="7" t="s">
+        <v>213</v>
+      </c>
       <c r="C120" s="8" t="s">
-        <v>159</v>
+        <v>214</v>
       </c>
       <c r="D120" s="6"/>
       <c r="E120" s="11">
         <v>230.0</v>
       </c>
       <c r="F120" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="121" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A121" s="13">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="B121" s="7"/>
+        <v>76</v>
+      </c>
+      <c r="B121" s="7" t="s">
+        <v>215</v>
+      </c>
       <c r="C121" s="8" t="s">
-        <v>160</v>
+        <v>216</v>
       </c>
       <c r="D121" s="6"/>
       <c r="E121" s="11">
         <v>230.0</v>
       </c>
       <c r="F121" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="122" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A122" s="13">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="B122" s="7"/>
+        <v>77</v>
+      </c>
+      <c r="B122" s="7" t="s">
+        <v>217</v>
+      </c>
       <c r="C122" s="8" t="s">
-        <v>161</v>
+        <v>218</v>
       </c>
       <c r="D122" s="6"/>
       <c r="E122" s="11">
         <v>230.0</v>
       </c>
       <c r="F122" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="123" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A123" s="13">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="B123" s="7"/>
+        <v>78</v>
+      </c>
+      <c r="B123" s="7" t="s">
+        <v>219</v>
+      </c>
       <c r="C123" s="8" t="s">
-        <v>162</v>
+        <v>220</v>
       </c>
       <c r="D123" s="6"/>
       <c r="E123" s="11">
         <v>230.0</v>
       </c>
       <c r="F123" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="124" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A124" s="13">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="B124" s="7"/>
+        <v>79</v>
+      </c>
+      <c r="B124" s="7" t="s">
+        <v>221</v>
+      </c>
       <c r="C124" s="8" t="s">
-        <v>163</v>
+        <v>222</v>
       </c>
       <c r="D124" s="6"/>
       <c r="E124" s="11">
         <v>230.0</v>
       </c>
       <c r="F124" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="125" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A125" s="13">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="B125" s="7"/>
+        <v>80</v>
+      </c>
+      <c r="B125" s="7" t="s">
+        <v>223</v>
+      </c>
       <c r="C125" s="8" t="s">
-        <v>164</v>
+        <v>224</v>
       </c>
       <c r="D125" s="6"/>
       <c r="E125" s="11">
         <v>230.0</v>
       </c>
       <c r="F125" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="126" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A126" s="13">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="B126" s="7"/>
+        <v>81</v>
+      </c>
+      <c r="B126" s="7" t="s">
+        <v>225</v>
+      </c>
       <c r="C126" s="8" t="s">
-        <v>165</v>
+        <v>226</v>
       </c>
       <c r="D126" s="6"/>
       <c r="E126" s="11">
         <v>230.0</v>
       </c>
       <c r="F126" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="127" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A127" s="13">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="B127" s="7"/>
+        <v>82</v>
+      </c>
+      <c r="B127" s="7" t="s">
+        <v>227</v>
+      </c>
       <c r="C127" s="8" t="s">
-        <v>166</v>
+        <v>228</v>
       </c>
       <c r="D127" s="6"/>
       <c r="E127" s="11">
         <v>230.0</v>
       </c>
       <c r="F127" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="128" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A128" s="13">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="B128" s="7"/>
+        <v>83</v>
+      </c>
+      <c r="B128" s="7" t="s">
+        <v>229</v>
+      </c>
       <c r="C128" s="8" t="s">
-        <v>167</v>
+        <v>230</v>
       </c>
       <c r="D128" s="6"/>
       <c r="E128" s="11">
         <v>230.0</v>
       </c>
       <c r="F128" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="129" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A129" s="13">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="B129" s="7"/>
+        <v>84</v>
+      </c>
+      <c r="B129" s="7" t="s">
+        <v>231</v>
+      </c>
       <c r="C129" s="8" t="s">
-        <v>168</v>
+        <v>232</v>
       </c>
       <c r="D129" s="6"/>
       <c r="E129" s="11">
         <v>230.0</v>
       </c>
       <c r="F129" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="130" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A130" s="13">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="B130" s="7"/>
+        <v>85</v>
+      </c>
+      <c r="B130" s="7" t="s">
+        <v>233</v>
+      </c>
       <c r="C130" s="8" t="s">
-        <v>169</v>
+        <v>234</v>
       </c>
       <c r="D130" s="6"/>
       <c r="E130" s="11">
         <v>230.0</v>
       </c>
       <c r="F130" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="131" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A131" s="13">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="B131" s="7"/>
+        <v>86</v>
+      </c>
+      <c r="B131" s="7" t="s">
+        <v>235</v>
+      </c>
       <c r="C131" s="8" t="s">
-        <v>170</v>
+        <v>236</v>
       </c>
       <c r="D131" s="6"/>
       <c r="E131" s="11">
         <v>230.0</v>
       </c>
       <c r="F131" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="132" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A132" s="13">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B132" s="7"/>
+        <v>87</v>
+      </c>
+      <c r="B132" s="7" t="s">
+        <v>237</v>
+      </c>
       <c r="C132" s="8" t="s">
-        <v>171</v>
+        <v>238</v>
       </c>
       <c r="D132" s="6"/>
       <c r="E132" s="11">
         <v>230.0</v>
       </c>
       <c r="F132" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="133" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A133" s="13">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="B133" s="7"/>
+        <v>88</v>
+      </c>
+      <c r="B133" s="7" t="s">
+        <v>239</v>
+      </c>
       <c r="C133" s="8" t="s">
-        <v>172</v>
+        <v>240</v>
       </c>
       <c r="D133" s="6"/>
       <c r="E133" s="11">
         <v>230.0</v>
       </c>
       <c r="F133" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="134" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A134" s="13">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="B134" s="7"/>
+        <v>89</v>
+      </c>
+      <c r="B134" s="7" t="s">
+        <v>241</v>
+      </c>
       <c r="C134" s="8" t="s">
-        <v>173</v>
+        <v>242</v>
       </c>
       <c r="D134" s="6"/>
       <c r="E134" s="11">
         <v>230.0</v>
       </c>
       <c r="F134" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="135" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A135" s="13">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="B135" s="7"/>
+        <v>90</v>
+      </c>
+      <c r="B135" s="7" t="s">
+        <v>243</v>
+      </c>
       <c r="C135" s="8" t="s">
-        <v>174</v>
+        <v>244</v>
       </c>
       <c r="D135" s="6"/>
       <c r="E135" s="11">
         <v>230.0</v>
       </c>
       <c r="F135" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="136" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A136" s="13">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="B136" s="7"/>
+        <v>91</v>
+      </c>
+      <c r="B136" s="7" t="s">
+        <v>245</v>
+      </c>
       <c r="C136" s="8" t="s">
-        <v>175</v>
+        <v>246</v>
       </c>
       <c r="D136" s="6"/>
       <c r="E136" s="11">
         <v>230.0</v>
       </c>
       <c r="F136" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="137" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A137" s="13">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="B137" s="7"/>
+        <v>92</v>
+      </c>
+      <c r="B137" s="7" t="s">
+        <v>247</v>
+      </c>
       <c r="C137" s="8" t="s">
-        <v>176</v>
+        <v>248</v>
       </c>
       <c r="D137" s="6"/>
       <c r="E137" s="11">
         <v>230.0</v>
       </c>
       <c r="F137" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="138" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A138" s="13">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="B138" s="7"/>
+        <v>93</v>
+      </c>
+      <c r="B138" s="7" t="s">
+        <v>249</v>
+      </c>
       <c r="C138" s="8" t="s">
-        <v>177</v>
+        <v>250</v>
       </c>
       <c r="D138" s="6"/>
       <c r="E138" s="11">
         <v>230.0</v>
       </c>
       <c r="F138" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="139" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A139" s="13">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="B139" s="7"/>
+        <v>94</v>
+      </c>
+      <c r="B139" s="7" t="s">
+        <v>251</v>
+      </c>
       <c r="C139" s="8" t="s">
-        <v>178</v>
+        <v>252</v>
       </c>
       <c r="D139" s="6"/>
       <c r="E139" s="11">
         <v>230.0</v>
       </c>
       <c r="F139" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="140" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A140" s="13">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="B140" s="7"/>
+        <v>95</v>
+      </c>
+      <c r="B140" s="7" t="s">
+        <v>253</v>
+      </c>
       <c r="C140" s="8" t="s">
-        <v>179</v>
+        <v>254</v>
       </c>
       <c r="D140" s="6"/>
       <c r="E140" s="11">
         <v>230.0</v>
       </c>
       <c r="F140" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="141" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A141" s="13">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="B141" s="7"/>
+        <v>96</v>
+      </c>
+      <c r="B141" s="7" t="s">
+        <v>255</v>
+      </c>
       <c r="C141" s="8" t="s">
-        <v>180</v>
+        <v>256</v>
       </c>
       <c r="D141" s="6"/>
       <c r="E141" s="11">
         <v>230.0</v>
       </c>
       <c r="F141" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="142" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A142" s="13">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="B142" s="7"/>
+        <v>97</v>
+      </c>
+      <c r="B142" s="7" t="s">
+        <v>257</v>
+      </c>
       <c r="C142" s="8" t="s">
-        <v>181</v>
+        <v>258</v>
       </c>
       <c r="D142" s="6"/>
       <c r="E142" s="11">
         <v>230.0</v>
       </c>
       <c r="F142" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="143" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A143" s="13">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="B143" s="7"/>
+        <v>98</v>
+      </c>
+      <c r="B143" s="7" t="s">
+        <v>259</v>
+      </c>
       <c r="C143" s="8" t="s">
-        <v>182</v>
+        <v>260</v>
       </c>
       <c r="D143" s="6"/>
       <c r="E143" s="11">
         <v>230.0</v>
       </c>
       <c r="F143" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="144" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A144" s="13">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B144" s="7"/>
+        <v>99</v>
+      </c>
+      <c r="B144" s="7" t="s">
+        <v>261</v>
+      </c>
       <c r="C144" s="8" t="s">
-        <v>183</v>
+        <v>262</v>
       </c>
       <c r="D144" s="6"/>
       <c r="E144" s="11">
         <v>230.0</v>
       </c>
       <c r="F144" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="145" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A145" s="13">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="B145" s="7"/>
+        <v>100</v>
+      </c>
+      <c r="B145" s="7" t="s">
+        <v>263</v>
+      </c>
       <c r="C145" s="8" t="s">
-        <v>184</v>
+        <v>264</v>
       </c>
       <c r="D145" s="6"/>
       <c r="E145" s="11">
         <v>230.0</v>
       </c>
       <c r="F145" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="146" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A146" s="13">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B146" s="7"/>
+        <v>101</v>
+      </c>
+      <c r="B146" s="7" t="s">
+        <v>265</v>
+      </c>
       <c r="C146" s="8" t="s">
-        <v>185</v>
+        <v>266</v>
       </c>
       <c r="D146" s="6"/>
       <c r="E146" s="11">
         <v>230.0</v>
       </c>
       <c r="F146" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="147" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A147" s="13">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="B147" s="7"/>
+        <v>102</v>
+      </c>
+      <c r="B147" s="7" t="s">
+        <v>267</v>
+      </c>
       <c r="C147" s="8" t="s">
-        <v>186</v>
+        <v>268</v>
       </c>
       <c r="D147" s="6"/>
       <c r="E147" s="11">
         <v>230.0</v>
       </c>
       <c r="F147" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="148" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A148" s="13">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="B148" s="7"/>
+        <v>103</v>
+      </c>
+      <c r="B148" s="7" t="s">
+        <v>269</v>
+      </c>
       <c r="C148" s="8" t="s">
-        <v>187</v>
+        <v>270</v>
       </c>
       <c r="D148" s="6"/>
       <c r="E148" s="11">
         <v>230.0</v>
       </c>
       <c r="F148" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="149" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A149" s="13">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="B149" s="7"/>
+        <v>104</v>
+      </c>
+      <c r="B149" s="7" t="s">
+        <v>271</v>
+      </c>
       <c r="C149" s="8" t="s">
-        <v>188</v>
+        <v>272</v>
       </c>
       <c r="D149" s="6"/>
       <c r="E149" s="11">
         <v>230.0</v>
       </c>
       <c r="F149" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="150" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A150" s="13">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="B150" s="7"/>
+        <v>105</v>
+      </c>
+      <c r="B150" s="7" t="s">
+        <v>273</v>
+      </c>
       <c r="C150" s="8" t="s">
-        <v>189</v>
+        <v>274</v>
       </c>
       <c r="D150" s="6"/>
       <c r="E150" s="11">
         <v>230.0</v>
       </c>
       <c r="F150" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="151" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A151" s="13">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B151" s="7"/>
+        <v>106</v>
+      </c>
+      <c r="B151" s="7" t="s">
+        <v>275</v>
+      </c>
       <c r="C151" s="8" t="s">
-        <v>190</v>
+        <v>276</v>
       </c>
       <c r="D151" s="6"/>
       <c r="E151" s="11">
         <v>230.0</v>
       </c>
       <c r="F151" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="152" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A152" s="13">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="B152" s="7"/>
+        <v>107</v>
+      </c>
+      <c r="B152" s="7" t="s">
+        <v>277</v>
+      </c>
       <c r="C152" s="8" t="s">
-        <v>191</v>
+        <v>278</v>
       </c>
       <c r="D152" s="6"/>
       <c r="E152" s="11">
         <v>230.0</v>
       </c>
       <c r="F152" s="11">
         <v>115.0</v>
       </c>
     </row>
     <row r="153" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A153" s="13">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="B153" s="7"/>
+        <v>108</v>
+      </c>
+      <c r="B153" s="7" t="s">
+        <v>279</v>
+      </c>
       <c r="C153" s="8" t="s">
-        <v>192</v>
+        <v>280</v>
       </c>
       <c r="D153" s="6"/>
       <c r="E153" s="11">
-        <v>230.0</v>
+        <v>330.0</v>
       </c>
       <c r="F153" s="11">
-        <v>115.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="154" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A154" s="13">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="B154" s="7"/>
+        <v>109</v>
+      </c>
+      <c r="B154" s="7" t="s">
+        <v>281</v>
+      </c>
       <c r="C154" s="8" t="s">
-        <v>193</v>
+        <v>282</v>
       </c>
       <c r="D154" s="6"/>
       <c r="E154" s="11">
-        <v>230.0</v>
+        <v>330.0</v>
       </c>
       <c r="F154" s="11">
-        <v>115.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="155" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A155" s="13">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B155" s="7"/>
+        <v>110</v>
+      </c>
+      <c r="B155" s="7" t="s">
+        <v>283</v>
+      </c>
       <c r="C155" s="8" t="s">
-        <v>194</v>
+        <v>284</v>
       </c>
       <c r="D155" s="6"/>
       <c r="E155" s="11">
-        <v>230.0</v>
+        <v>330.0</v>
       </c>
       <c r="F155" s="11">
-        <v>115.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="156" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A156" s="13">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B156" s="7"/>
+        <v>111</v>
+      </c>
+      <c r="B156" s="7" t="s">
+        <v>285</v>
+      </c>
       <c r="C156" s="8" t="s">
-        <v>195</v>
+        <v>286</v>
       </c>
       <c r="D156" s="6"/>
       <c r="E156" s="11">
-        <v>230.0</v>
+        <v>330.0</v>
       </c>
       <c r="F156" s="11">
-        <v>115.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="157" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A157" s="13">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B157" s="7"/>
+        <v>112</v>
+      </c>
+      <c r="B157" s="7" t="s">
+        <v>287</v>
+      </c>
       <c r="C157" s="8" t="s">
-        <v>196</v>
+        <v>288</v>
       </c>
       <c r="D157" s="6"/>
       <c r="E157" s="11">
-        <v>230.0</v>
+        <v>330.0</v>
       </c>
       <c r="F157" s="11">
-        <v>115.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="158" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A158" s="13">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="B158" s="7"/>
+        <v>113</v>
+      </c>
+      <c r="B158" s="7" t="s">
+        <v>289</v>
+      </c>
       <c r="C158" s="8" t="s">
-        <v>197</v>
+        <v>290</v>
       </c>
       <c r="D158" s="6"/>
       <c r="E158" s="11">
-        <v>230.0</v>
+        <v>330.0</v>
       </c>
       <c r="F158" s="11">
-        <v>115.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="159" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A159" s="13">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B159" s="7"/>
+        <v>114</v>
+      </c>
+      <c r="B159" s="7" t="s">
+        <v>291</v>
+      </c>
       <c r="C159" s="8" t="s">
-        <v>198</v>
+        <v>292</v>
       </c>
       <c r="D159" s="6"/>
       <c r="E159" s="11">
-        <v>230.0</v>
+        <v>330.0</v>
       </c>
       <c r="F159" s="11">
-        <v>115.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="160" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A160" s="13">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B160" s="7"/>
+        <v>115</v>
+      </c>
+      <c r="B160" s="7" t="s">
+        <v>293</v>
+      </c>
       <c r="C160" s="8" t="s">
-        <v>199</v>
+        <v>294</v>
       </c>
       <c r="D160" s="6"/>
       <c r="E160" s="11">
-        <v>230.0</v>
+        <v>330.0</v>
       </c>
       <c r="F160" s="11">
-        <v>115.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="161" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A161" s="13">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B161" s="7"/>
+        <v>116</v>
+      </c>
+      <c r="B161" s="7" t="s">
+        <v>295</v>
+      </c>
       <c r="C161" s="8" t="s">
-        <v>200</v>
+        <v>296</v>
       </c>
       <c r="D161" s="6"/>
       <c r="E161" s="11">
-        <v>230.0</v>
+        <v>330.0</v>
       </c>
       <c r="F161" s="11">
-        <v>115.0</v>
-[...31 lines deleted...]
-        <v>115.0</v>
+        <v>165.0</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6" outlineLevel="1">
+      <c r="A162" s="14" t="s">
+        <v>297</v>
+      </c>
+      <c r="B162" s="2"/>
+      <c r="C162" s="2"/>
+      <c r="D162" s="2"/>
+      <c r="E162" s="9"/>
+      <c r="F162" s="9"/>
+    </row>
+    <row r="163" spans="1:6" outlineLevel="2">
+      <c r="A163" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B163" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C163" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D163" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E163" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163" s="10" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A164" s="13">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B164" s="7"/>
+        <v>1</v>
+      </c>
+      <c r="B164" s="7" t="s">
+        <v>298</v>
+      </c>
       <c r="C164" s="8" t="s">
-        <v>203</v>
+        <v>299</v>
       </c>
       <c r="D164" s="6"/>
       <c r="E164" s="11">
-        <v>230.0</v>
+        <v>50.0</v>
       </c>
       <c r="F164" s="11">
-        <v>115.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="165" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A165" s="13">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B165" s="7"/>
+        <v>2</v>
+      </c>
+      <c r="B165" s="7" t="s">
+        <v>300</v>
+      </c>
       <c r="C165" s="8" t="s">
-        <v>204</v>
+        <v>301</v>
       </c>
       <c r="D165" s="6"/>
       <c r="E165" s="11">
-        <v>230.0</v>
+        <v>38.0</v>
       </c>
       <c r="F165" s="11">
-        <v>115.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="166" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A166" s="13">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B166" s="7"/>
+        <v>3</v>
+      </c>
+      <c r="B166" s="7" t="s">
+        <v>302</v>
+      </c>
       <c r="C166" s="8" t="s">
-        <v>205</v>
+        <v>303</v>
       </c>
       <c r="D166" s="6"/>
       <c r="E166" s="11">
-        <v>230.0</v>
+        <v>50.0</v>
       </c>
       <c r="F166" s="11">
-        <v>115.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="167" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A167" s="13">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B167" s="7"/>
+        <v>4</v>
+      </c>
+      <c r="B167" s="7" t="s">
+        <v>304</v>
+      </c>
       <c r="C167" s="8" t="s">
-        <v>206</v>
+        <v>305</v>
       </c>
       <c r="D167" s="6"/>
       <c r="E167" s="11">
-        <v>230.0</v>
+        <v>38.0</v>
       </c>
       <c r="F167" s="11">
-        <v>115.0</v>
-[...31 lines deleted...]
-        <v>115.0</v>
+        <v>19.0</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" outlineLevel="1">
+      <c r="A168" s="14" t="s">
+        <v>306</v>
+      </c>
+      <c r="B168" s="2"/>
+      <c r="C168" s="2"/>
+      <c r="D168" s="2"/>
+      <c r="E168" s="9"/>
+      <c r="F168" s="9"/>
+    </row>
+    <row r="169" spans="1:6" outlineLevel="2">
+      <c r="A169" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B169" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C169" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D169" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E169" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169" s="10" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A170" s="13">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B170" s="7"/>
+        <v>1</v>
+      </c>
+      <c r="B170" s="7" t="s">
+        <v>307</v>
+      </c>
       <c r="C170" s="8" t="s">
-        <v>209</v>
+        <v>308</v>
       </c>
       <c r="D170" s="6"/>
       <c r="E170" s="11">
-        <v>230.0</v>
+        <v>130.0</v>
       </c>
       <c r="F170" s="11">
-        <v>115.0</v>
+        <v>65.0</v>
       </c>
     </row>
     <row r="171" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A171" s="13">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B171" s="7"/>
+        <v>2</v>
+      </c>
+      <c r="B171" s="7" t="s">
+        <v>309</v>
+      </c>
       <c r="C171" s="8" t="s">
-        <v>210</v>
+        <v>310</v>
       </c>
       <c r="D171" s="6"/>
       <c r="E171" s="11">
-        <v>230.0</v>
+        <v>130.0</v>
       </c>
       <c r="F171" s="11">
-        <v>115.0</v>
+        <v>65.0</v>
       </c>
     </row>
     <row r="172" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A172" s="13">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B172" s="7"/>
+        <v>3</v>
+      </c>
+      <c r="B172" s="7" t="s">
+        <v>311</v>
+      </c>
       <c r="C172" s="8" t="s">
-        <v>211</v>
+        <v>312</v>
       </c>
       <c r="D172" s="6"/>
       <c r="E172" s="11">
-        <v>230.0</v>
+        <v>130.0</v>
       </c>
       <c r="F172" s="11">
-        <v>115.0</v>
+        <v>65.0</v>
       </c>
     </row>
     <row r="173" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A173" s="13">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="B173" s="7"/>
+        <v>4</v>
+      </c>
+      <c r="B173" s="7" t="s">
+        <v>313</v>
+      </c>
       <c r="C173" s="8" t="s">
-        <v>212</v>
+        <v>314</v>
       </c>
       <c r="D173" s="6"/>
       <c r="E173" s="11">
-        <v>230.0</v>
+        <v>130.0</v>
       </c>
       <c r="F173" s="11">
-        <v>115.0</v>
+        <v>65.0</v>
       </c>
     </row>
     <row r="174" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A174" s="13">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B174" s="7"/>
+        <v>5</v>
+      </c>
+      <c r="B174" s="7" t="s">
+        <v>315</v>
+      </c>
       <c r="C174" s="8" t="s">
-        <v>213</v>
+        <v>316</v>
       </c>
       <c r="D174" s="6"/>
       <c r="E174" s="11">
-        <v>230.0</v>
+        <v>130.0</v>
       </c>
       <c r="F174" s="11">
-        <v>115.0</v>
-[...928 lines deleted...]
-      <c r="F230" s="11">
         <v>65.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A19:F19"/>
-    <mergeCell ref="A31:F31"/>
-[...4 lines deleted...]
-    <mergeCell ref="A224:F224"/>
+    <mergeCell ref="A29:F29"/>
+    <mergeCell ref="A35:F35"/>
+    <mergeCell ref="A41:F41"/>
+    <mergeCell ref="A44:F44"/>
+    <mergeCell ref="A162:F162"/>
+    <mergeCell ref="A168:F168"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>