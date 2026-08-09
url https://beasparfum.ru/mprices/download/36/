--- v1 (2026-06-24)
+++ v2 (2026-08-09)
@@ -22,51 +22,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="317">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://beasparfum.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-24 22:16:30</t>
+    <t>Актуальность прайса на: 2026-08-09 22:21:56</t>
   </si>
   <si>
     <t>Lorilac</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Рекомендуемая Цена (руб.)</t>
   </si>
   <si>
     <t>Оптовая цена (руб.)</t>
   </si>
   <si>
     <t>brush-set12</t>
   </si>
@@ -1109,51 +1109,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d357b650a3f77a903df08c4d8dc187.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcf37396ddbdfa5e43f4c6e35b8045.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7b6a73e82fb9e699466e73a34c783.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3463698473b2f1328fe17ce1f1d2d9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45471d99ebd4818927a061a87df5dc79.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7e9c25516a27c45bb90ea3a612211.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1c557c3a9e666a0b0c165146304e0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44a0ae958734f715c655b7c53fb1c0.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077aaa58fcf8beafebd266f656e3a28.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a30f37da385bc5f8b7949c1c14b36.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b6b2922fd95e0ee00180aef66f0fe.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7c92740d003fd3e0f11c1753cc2fd.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed146d6d744b19f394c6e336615e336.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74f7a791519e7e4631285095f5c7b1.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19480b04aa009f61dd1bf294adf2d3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356699810814ffae9950af8e0f1f61ea.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be77faa5478582be172bc2a5422833.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549406bef248d3f58064f88ff3d3a83.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9bc6161e91c962e87a913af8d7ab7.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c9e11d6f744132232333f4010b0d8.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829ea1429e0f79e3ab4a752f8c6b2bc.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e83c12cf693cebbc3aaa1cb7c08c9e.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701f488303f5e0d781793ceb50d0394.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e379f0aeef0dae7948a42d01e19dfd.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2979124ec2242af9184a0e53524468d.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846e385c1b40b1cc97b1640e0b5a3b3.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db607d65ec9f175694b4d77fed3838fa.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ccbdd3af817c0f1a0c780d0496063.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c1448fa953ae1d007a2df86a7a97b.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04ade656b2cc30a035f1dab1fdd321.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2df4f72f2705b93cd055537bfa061.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8d46dbd17f857d685053648779909.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835558c70d4986a17ddaa64ecda9c17d.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ceaeb065199be55b51c5d7893b196.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096dd895137c2106425fb4b61f3b7e3.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a45d53a6132a9ed42aeb18c13e5ba0.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245c2902d02e9de678860aa065580b3.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190cea4c2f2d90ca57d37117d21a28b.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109ab68436d5222c3bdf44ed4c8189b.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ed133121299a31cc92e227f74faab.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb066eb5bb4f73668bb915d5af9fac.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284cbb4f9afb5bd25b686eb1dfb25ed.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b58ca17e1d0c6737c4f6c68c9947c5.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66ccacf5589469a31434703ae18de2.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009895716bfc18c5c80d5adab168ed14.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88387f9e2f42f7fd7ef52821161b4b16.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bc6e42fd1aab781e8c336863b4ad8.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20bf13baafc33c3fac535e0d23bf1c.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da109baafcf57b6964b791018fb749bd.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cc69e3e1ff411af3c6710960cb22e.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47096a24a11f3ade199f98ff0af5ab.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8a199c72edf19512d0c5f87ef66a8.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643881a73e0b33bc65398e78e60f5ab.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa609273254a7a2a7a0fe4e6e9ea45df.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4591874d20025d5dff344d493968312.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61b9ad4f0e1a452a6f948572ff8700.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65af39ab36ba32817650f8744b69d2.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d86f8fe8ceb0585275c75037da2efe.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6fd9b1a0305dd20ebe50d7ecb6729.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ac1959de682af6295f56a4d83de11.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3929e6e4e3cb4bd02471f2b451c574d.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae18fdf42ac17ab0c3382feb6e5ed86.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b489ffb6006cffa3134a1023d802996.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cd6bfd2e5efbd81490111cd4f1efd.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d2e0490350dbb4b8327d899a807fe.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ba97efef262682698e2047c622b33.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924e6570d3015cd943c6e6299c33159.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a9ee8a9f6b00837e7352939d39a4c.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ede512a3edad0e601b582ed562954.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa860f44286f6a05651a97a3f4e8ab36.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a575f694d8a2aa54181a19604286e.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5260892866fc9456c37c3593d6a178.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938f5232a06f4f3a4c94f696390789f.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39afaf32b5327a1d7ba9bef0ec1dbc3.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b1b502a9bcc305a7740ef19e0caec.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e373f01595b345c296942afd4a2cdd.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02ff5c57d6e1de4e3b69db3c30c4fd.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76836f044f60facad537a33fa143d6.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f378ebb9e75f5fa7e205ac245c52da9.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c01324d92cd5d8f8b4ac39ed4b985.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08446a05de0cf2646d530768ed1f4e08.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fb38eecd0b7ea01a84f60b4cb39a8.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720837223a4b4be6b08ec653e9771922.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475e1934534bd07449e5d17fc76a842.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cca4017c2f25c3ea98fca496b5a8ae.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2b690fb571c3f2e56fae89c4378fc.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1772d8e290cb398fc8ef8332362581.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde52be81d923a9160a52ece58848389.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84247e580c5ac6cc7b87b76fa026b5cf.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a7d8ea3dd48849a0802b5434ad944.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c923e31ec9ad85b25685cad411059cd.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebfd5d46a8781367684ac3ce4f1124.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f7ffe53ddee95ad1730be49040a0b.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d08a85218634b89673cc8951bd935.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3445d39fe804ccbbd11de67758bb3e.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec37bfa9e1c42b3b3e9a219bf910ca.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404a3a51547e12967420ae9b233dff7.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4803a6574de3790c1e5a251ab6f6d.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d46a96c2540c24dd10be43da18b8c.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fcd14062b7443ce69a9db1edc9fda.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d92eafe399a8eccff0d86687925e4d.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de844d0c291c6b7d58b603c462a88243.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e432ae803b4d51881e9ec1dc13ff081.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d26e2705b50c71b8ed27c30d1c6f5.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa1e57c6f26bc917bcdd4934ad1f59.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4dcf9b4985207a6d194067f0a911a.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640a852ba9a311f4e6ab0bb7089b3df.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9021592f7c2e9ee90acb88fc0f12e6.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1faf66d4ec09cbb04e3bb8de8bb84c.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616daf071fd3ec5895140cbb48b901d.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e858ff650379390418a32d76477c1.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2c36ee287b192bb79e5163bf9fc12.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84465d6d01adbae1b654e0dd928079d.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd10c43db491be51d6b2a68c3fd9278.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b255d146b90a8a4e8b081f8e680ab2.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434302e69ce4602226a10bfda892019.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f64f107d33db987574f1e4b4ce9084.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e34195b99a300687f0b16a3293af9.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c55980379ee7939ddb4f66da4bc95.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3aae0dea356f726cd845f8ba761dcd.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa437c985e778ab99c9e504b06ced4e7.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822a375c71b1588945e4669d926f362.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5ff5b8139ab019d167881f9649a31.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036fb592c2fd0cb255e94be44c86121.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c140dec80c3d841f42beb3f16b7e33.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbec086754f6f2ce8d3886393db342.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515578e01b445aa930e48557dd9b80a.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a583cd6eace5c11ede6deda448b2b.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ab9e76fe702aa70fb8aff2e9f7f23.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73fc43a1491b4a476c0876140e2c17.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954305ba6f4842067ac9c85dae53cef.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0acaea4540e0ea2b9453fcf686ae6.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66b6f71b2ab1246ea32c9e8fa22ff8.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e54ceb8e11046f8507968492222611.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07ff7d88f408553600881b9a6d2592.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146256225cbdd1db916f089b33626fa.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8db171617257fd98faf9e7874c511b.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d9f930f159f1888e68f9c19269908.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651870b8653c2118ca230dd61140892e.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793de7a65f0125fece8980799b5318cd.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1d81b40466bc9e293516691cb7825.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98840bc90fe9958f818f45a28d1c5b42.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4518ed160a8e65fdb7242f2e0f2826.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558686eba9c267efcab365f5f1beffe.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4355f21d50eb79f02301c3ee2e86a.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20978f021bc4083ecbd04a9e86c017.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9e30e0cfce529302b227e5f0594bc.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3776f19f0da0e66bca630089bfab66.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2eab1e1a14ca6d2dd9effe64b9ea44.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d357b650a3f77a903df08c4d8dc187.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f02aa96ec7180c443d8141ccbed28.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7b6a73e82fb9e699466e73a34c783.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3463698473b2f1328fe17ce1f1d2d9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45471d99ebd4818927a061a87df5dc79.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7e9c25516a27c45bb90ea3a612211.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1c557c3a9e666a0b0c165146304e0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44a0ae958734f715c655b7c53fb1c0.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077aaa58fcf8beafebd266f656e3a28.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a30f37da385bc5f8b7949c1c14b36.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b6b2922fd95e0ee00180aef66f0fe.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7c92740d003fd3e0f11c1753cc2fd.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed146d6d744b19f394c6e336615e336.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74f7a791519e7e4631285095f5c7b1.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19480b04aa009f61dd1bf294adf2d3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356699810814ffae9950af8e0f1f61ea.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be77faa5478582be172bc2a5422833.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549406bef248d3f58064f88ff3d3a83.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9bc6161e91c962e87a913af8d7ab7.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c9e11d6f744132232333f4010b0d8.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829ea1429e0f79e3ab4a752f8c6b2bc.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e83c12cf693cebbc3aaa1cb7c08c9e.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701f488303f5e0d781793ceb50d0394.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e379f0aeef0dae7948a42d01e19dfd.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2979124ec2242af9184a0e53524468d.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846e385c1b40b1cc97b1640e0b5a3b3.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db607d65ec9f175694b4d77fed3838fa.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ccbdd3af817c0f1a0c780d0496063.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c1448fa953ae1d007a2df86a7a97b.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04ade656b2cc30a035f1dab1fdd321.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2df4f72f2705b93cd055537bfa061.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8d46dbd17f857d685053648779909.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835558c70d4986a17ddaa64ecda9c17d.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ceaeb065199be55b51c5d7893b196.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096dd895137c2106425fb4b61f3b7e3.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a45d53a6132a9ed42aeb18c13e5ba0.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245c2902d02e9de678860aa065580b3.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190cea4c2f2d90ca57d37117d21a28b.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109ab68436d5222c3bdf44ed4c8189b.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ed133121299a31cc92e227f74faab.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb066eb5bb4f73668bb915d5af9fac.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284cbb4f9afb5bd25b686eb1dfb25ed.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b58ca17e1d0c6737c4f6c68c9947c5.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66ccacf5589469a31434703ae18de2.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009895716bfc18c5c80d5adab168ed14.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88387f9e2f42f7fd7ef52821161b4b16.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bc6e42fd1aab781e8c336863b4ad8.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20bf13baafc33c3fac535e0d23bf1c.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da109baafcf57b6964b791018fb749bd.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cc69e3e1ff411af3c6710960cb22e.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47096a24a11f3ade199f98ff0af5ab.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8a199c72edf19512d0c5f87ef66a8.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643881a73e0b33bc65398e78e60f5ab.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa609273254a7a2a7a0fe4e6e9ea45df.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4591874d20025d5dff344d493968312.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61b9ad4f0e1a452a6f948572ff8700.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65af39ab36ba32817650f8744b69d2.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d86f8fe8ceb0585275c75037da2efe.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6fd9b1a0305dd20ebe50d7ecb6729.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ac1959de682af6295f56a4d83de11.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3929e6e4e3cb4bd02471f2b451c574d.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae18fdf42ac17ab0c3382feb6e5ed86.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b489ffb6006cffa3134a1023d802996.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cd6bfd2e5efbd81490111cd4f1efd.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d2e0490350dbb4b8327d899a807fe.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ba97efef262682698e2047c622b33.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924e6570d3015cd943c6e6299c33159.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a9ee8a9f6b00837e7352939d39a4c.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ede512a3edad0e601b582ed562954.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa860f44286f6a05651a97a3f4e8ab36.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a575f694d8a2aa54181a19604286e.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5260892866fc9456c37c3593d6a178.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938f5232a06f4f3a4c94f696390789f.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39afaf32b5327a1d7ba9bef0ec1dbc3.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b1b502a9bcc305a7740ef19e0caec.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e373f01595b345c296942afd4a2cdd.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02ff5c57d6e1de4e3b69db3c30c4fd.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76836f044f60facad537a33fa143d6.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f378ebb9e75f5fa7e205ac245c52da9.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c01324d92cd5d8f8b4ac39ed4b985.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08446a05de0cf2646d530768ed1f4e08.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fb38eecd0b7ea01a84f60b4cb39a8.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720837223a4b4be6b08ec653e9771922.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475e1934534bd07449e5d17fc76a842.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cca4017c2f25c3ea98fca496b5a8ae.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2b690fb571c3f2e56fae89c4378fc.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1772d8e290cb398fc8ef8332362581.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde52be81d923a9160a52ece58848389.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84247e580c5ac6cc7b87b76fa026b5cf.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a7d8ea3dd48849a0802b5434ad944.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c923e31ec9ad85b25685cad411059cd.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebfd5d46a8781367684ac3ce4f1124.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f7ffe53ddee95ad1730be49040a0b.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d08a85218634b89673cc8951bd935.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3445d39fe804ccbbd11de67758bb3e.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec37bfa9e1c42b3b3e9a219bf910ca.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404a3a51547e12967420ae9b233dff7.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4803a6574de3790c1e5a251ab6f6d.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d46a96c2540c24dd10be43da18b8c.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fcd14062b7443ce69a9db1edc9fda.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d92eafe399a8eccff0d86687925e4d.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de844d0c291c6b7d58b603c462a88243.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e432ae803b4d51881e9ec1dc13ff081.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d26e2705b50c71b8ed27c30d1c6f5.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa1e57c6f26bc917bcdd4934ad1f59.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4dcf9b4985207a6d194067f0a911a.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640a852ba9a311f4e6ab0bb7089b3df.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9021592f7c2e9ee90acb88fc0f12e6.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1faf66d4ec09cbb04e3bb8de8bb84c.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616daf071fd3ec5895140cbb48b901d.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e858ff650379390418a32d76477c1.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2c36ee287b192bb79e5163bf9fc12.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84465d6d01adbae1b654e0dd928079d.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd10c43db491be51d6b2a68c3fd9278.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b255d146b90a8a4e8b081f8e680ab2.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434302e69ce4602226a10bfda892019.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f64f107d33db987574f1e4b4ce9084.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e34195b99a300687f0b16a3293af9.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c55980379ee7939ddb4f66da4bc95.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3aae0dea356f726cd845f8ba761dcd.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa437c985e778ab99c9e504b06ced4e7.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822a375c71b1588945e4669d926f362.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5ff5b8139ab019d167881f9649a31.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036fb592c2fd0cb255e94be44c86121.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c140dec80c3d841f42beb3f16b7e33.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbec086754f6f2ce8d3886393db342.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515578e01b445aa930e48557dd9b80a.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a583cd6eace5c11ede6deda448b2b.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ab9e76fe702aa70fb8aff2e9f7f23.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73fc43a1491b4a476c0876140e2c17.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954305ba6f4842067ac9c85dae53cef.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0acaea4540e0ea2b9453fcf686ae6.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66b6f71b2ab1246ea32c9e8fa22ff8.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e54ceb8e11046f8507968492222611.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07ff7d88f408553600881b9a6d2592.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146256225cbdd1db916f089b33626fa.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8db171617257fd98faf9e7874c511b.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d9f930f159f1888e68f9c19269908.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651870b8653c2118ca230dd61140892e.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793de7a65f0125fece8980799b5318cd.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1d81b40466bc9e293516691cb7825.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98840bc90fe9958f818f45a28d1c5b42.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4518ed160a8e65fdb7242f2e0f2826.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558686eba9c267efcab365f5f1beffe.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4355f21d50eb79f02301c3ee2e86a.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20978f021bc4083ecbd04a9e86c017.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9e30e0cfce529302b227e5f0594bc.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3776f19f0da0e66bca630089bfab66.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2eab1e1a14ca6d2dd9effe64b9ea44.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_1026" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>