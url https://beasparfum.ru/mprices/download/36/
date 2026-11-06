--- v2 (2026-08-09)
+++ v3 (2026-11-06)
@@ -22,51 +22,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="317">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://beasparfum.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-09 22:21:56</t>
+    <t>Актуальность прайса на: 2026-11-06 06:59:06</t>
   </si>
   <si>
     <t>Lorilac</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Рекомендуемая Цена (руб.)</t>
   </si>
   <si>
     <t>Оптовая цена (руб.)</t>
   </si>
   <si>
     <t>brush-set12</t>
   </si>