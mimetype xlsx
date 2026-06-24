--- v0 (2026-05-10)
+++ v1 (2026-06-24)
@@ -14,59 +14,59 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://beasparfum.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-10 18:39:37</t>
+    <t>Актуальность прайса на: 2026-06-24 22:12:08</t>
   </si>
   <si>
     <t>Аромадиффузоры</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Рекомендуемая Цена (руб.)</t>
   </si>
   <si>
     <t>Оптовая цена (руб.)</t>
   </si>
   <si>
     <t>dif-amber</t>
   </si>
@@ -136,68 +136,56 @@
   <si>
     <t>dif-lost</t>
   </si>
   <si>
     <t>Ароматический диффузор BEA'S Lost - Lost Cherry 120 ml</t>
   </si>
   <si>
     <t>dif-mademoiselle</t>
   </si>
   <si>
     <t>Ароматический диффузор BEA'S Mademoiselle - Шанель Коко Мадемозель 120 ml</t>
   </si>
   <si>
     <t>dif-mango120</t>
   </si>
   <si>
     <t>Ароматический диффузор BEA'S Mango - Манго 120 ml</t>
   </si>
   <si>
     <t>dif-marine-fresh</t>
   </si>
   <si>
     <t>Ароматический диффузор BEA'S Marine Fresh - Морская свежесть 120 ml</t>
   </si>
   <si>
-    <t>dif-patchouli-lavander</t>
-[...4 lines deleted...]
-  <si>
     <t>dif-pineapple</t>
   </si>
   <si>
     <t>Ароматический диффузор BEA'S Pineapple - Ананас 120 ml</t>
   </si>
   <si>
-    <t>dif-poseidon</t>
-[...4 lines deleted...]
-  <si>
     <t>dif-powder</t>
   </si>
   <si>
     <t>Ароматический диффузор BEA'S Powder - Пудровый аромат 120 ml</t>
   </si>
   <si>
     <t>dif-red-night</t>
   </si>
   <si>
     <t>Ароматический диффузор BEA'S Red Night - Красная ночь 120 ml</t>
   </si>
   <si>
     <t>dif-rose</t>
   </si>
   <si>
     <t>Ароматический диффузор BEA'S Rose - Роза 120 ml</t>
   </si>
   <si>
     <t>dif-rouge</t>
   </si>
   <si>
     <t>Ароматический диффузор BEA'S Rouge - Baccarat 540 120 ml</t>
   </si>
   <si>
     <t>dif-sospi</t>
@@ -229,51 +217,51 @@
   <si>
     <t>Ароматический диффузор BEA'S Treasure - Сокровище 120 ml</t>
   </si>
   <si>
     <t>dif-white-angel</t>
   </si>
   <si>
     <t>Ароматический диффузор BEA'S White Angel - Белый ангел 120 ml</t>
   </si>
   <si>
     <t>Beas</t>
   </si>
   <si>
     <t>dif-japanese-cherry</t>
   </si>
   <si>
     <t>Ароматический диффузор BEA'S Japanese Cherry - Японская вишня 120 ml</t>
   </si>
   <si>
     <t>dif-coconut-50</t>
   </si>
   <si>
     <t>Ароматический диффузор с палочками BEA'S Coconut - Кокос - 50 ml</t>
   </si>
   <si>
-    <t>dif-сotton-50</t>
+    <t>dif-cotton-50</t>
   </si>
   <si>
     <t>Ароматический диффузор с палочками BEA'S Cotton - Хлопок - 50 ml</t>
   </si>
   <si>
     <t>dif-dark-peach</t>
   </si>
   <si>
     <t>Ароматический диффузор с палочками BEA'S Dark Peach - Персик  - 120 ml</t>
   </si>
   <si>
     <t>dif-galata</t>
   </si>
   <si>
     <t>Ароматический диффузор с палочками BEA'S Galata - 120 ml</t>
   </si>
   <si>
     <t>dif-lemon-fresh</t>
   </si>
   <si>
     <t>Ароматический диффузор с палочками BEA'S Lemon Fresh - Свежий лимон 120 ml</t>
   </si>
   <si>
     <t>dif-melon</t>
   </si>
@@ -494,51 +482,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26f1c7bdc8cfd342a54b0e976bf818.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62d57d4c3abf784a39c390ae077531.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccba237e1ac540ce462a049e5370b5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4599443b2d5ef6fb1bee1c06d0abd.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204212bfe086f1dd36474b6d5eb0f37a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a8e928b6dd282bb731bcc648774b6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f91603fa8776ed4f0d975eb1f91423.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea56f14e0455a943c1f455d9ee3e4c7.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fbb03f94c2f1787fe5b6dc31505ea.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45813530c4d400bd1653fda57cb20e3f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aab9b1f645c407f114a65e1da80ba6.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbbda5773e42f8a160b687da729a6e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b65bc72c37cb1ad9a2c991251d0e4a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298a8094c8608b366fd395ff930dac5.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b348b85e5655230dd36622f96c37dd.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010e1db93b1e2f2cefd44cadebb2755.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd09f5d905d934938be0edc96cfaf4.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0255808ac45125968b02208a781325f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab853479c604621ef743c9e7205a98.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0a46c65fa6a331b4bfb42e95329c7.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c7eab00a5ff3cb8cb26a1f2cb9a70.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f6b475e45c6c5a5fc52e9b762c7a0.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62890a79be2da4da8a653546dab414da.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb4502ff92662bdf9cc491c263e5af.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7859198a214a1306f1d41e6800dbe3.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d416751f18c8fe59091e98c1e8a42b7.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbec8c98bbf45653dc7cf779867747.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358de7186a09cdb865007d7dd81ee86.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55abdcb1133f6342fbe04e4bfd9edfa.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea4de4b55558c985b03345d0742ca9.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bddb96cae2326048837ea589a8c97e1.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6cb9962e8a5c3673fa7f7cec3c4dc.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba677205f3a512fffc889fd10ae34b0.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34586d2d57e2c063fe72c03a9de1129.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242746e9b37e7d54731f6b2e9cfd937a.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ceb71d5aed611a581e4792f6c3202.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672aaf615826296bf2a46282183fc19.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a555190e4d32c45472efd2d0785c016.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c773714d932d7307875a10f1214b1.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d1d6a37a9856498d78973a1c89298.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6163ca1837e56b9faadbeb346ef0f0d.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c38ffbfe534db72d666753a4a6970.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b2c936c85c146829f8743c32c9855.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c71ffe5c9651aeacdeeacc0f7c1f2.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537dbe9afcb77a55ce6e49141201f29.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea49fe6fb7f78d5976158f9dddfdaee.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d257e23a82abc490c748937a5982df.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175010d3a96b565eebb0298a16a2f7e9.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffdc1df1c765930cbb2eaf7fe6771f.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c211174b791fdf272dd5c9e009b4de9.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26f1c7bdc8cfd342a54b0e976bf818.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62d57d4c3abf784a39c390ae077531.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccba237e1ac540ce462a049e5370b5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4599443b2d5ef6fb1bee1c06d0abd.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204212bfe086f1dd36474b6d5eb0f37a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a8e928b6dd282bb731bcc648774b6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f91603fa8776ed4f0d975eb1f91423.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea56f14e0455a943c1f455d9ee3e4c7.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fbb03f94c2f1787fe5b6dc31505ea.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45813530c4d400bd1653fda57cb20e3f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aab9b1f645c407f114a65e1da80ba6.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbbda5773e42f8a160b687da729a6e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b65bc72c37cb1ad9a2c991251d0e4a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298a8094c8608b366fd395ff930dac5.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b348b85e5655230dd36622f96c37dd.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd09f5d905d934938be0edc96cfaf4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab853479c604621ef743c9e7205a98.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0a46c65fa6a331b4bfb42e95329c7.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c7eab00a5ff3cb8cb26a1f2cb9a70.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f6b475e45c6c5a5fc52e9b762c7a0.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62890a79be2da4da8a653546dab414da.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb4502ff92662bdf9cc491c263e5af.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7859198a214a1306f1d41e6800dbe3.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d416751f18c8fe59091e98c1e8a42b7.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbec8c98bbf45653dc7cf779867747.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358de7186a09cdb865007d7dd81ee86.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55abdcb1133f6342fbe04e4bfd9edfa.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea4de4b55558c985b03345d0742ca9.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bddb96cae2326048837ea589a8c97e1.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6cb9962e8a5c3673fa7f7cec3c4dc.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba677205f3a512fffc889fd10ae34b0.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34586d2d57e2c063fe72c03a9de1129.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242746e9b37e7d54731f6b2e9cfd937a.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ceb71d5aed611a581e4792f6c3202.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672aaf615826296bf2a46282183fc19.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a555190e4d32c45472efd2d0785c016.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c773714d932d7307875a10f1214b1.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d1d6a37a9856498d78973a1c89298.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6163ca1837e56b9faadbeb346ef0f0d.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c38ffbfe534db72d666753a4a6970.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b2c936c85c146829f8743c32c9855.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c71ffe5c9651aeacdeeacc0f7c1f2.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537dbe9afcb77a55ce6e49141201f29.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea49fe6fb7f78d5976158f9dddfdaee.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d257e23a82abc490c748937a5982df.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175010d3a96b565eebb0298a16a2f7e9.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffdc1df1c765930cbb2eaf7fe6771f.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c211174b791fdf272dd5c9e009b4de9.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_1050" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -1069,1315 +1057,1241 @@
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="product_1100" descr=""/>
+        <xdr:cNvPr id="16" name="product_1066" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="product_1066" descr=""/>
+        <xdr:cNvPr id="17" name="product_1068" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="product_1067" descr=""/>
+        <xdr:cNvPr id="18" name="product_1069" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="product_1068" descr=""/>
+        <xdr:cNvPr id="19" name="product_1070" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="product_1069" descr=""/>
+        <xdr:cNvPr id="20" name="product_1071" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="product_1070" descr=""/>
+        <xdr:cNvPr id="21" name="product_1072" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="product_1071" descr=""/>
+        <xdr:cNvPr id="22" name="product_1073" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_1072" descr=""/>
+        <xdr:cNvPr id="23" name="product_1074" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_1073" descr=""/>
+        <xdr:cNvPr id="24" name="product_1075" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_1074" descr=""/>
+        <xdr:cNvPr id="25" name="product_1076" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_1075" descr=""/>
+        <xdr:cNvPr id="26" name="product_1077" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="27" name="product_1076" descr=""/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="product_1060" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="28" name="product_1077" descr=""/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="product_2379" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_1060" descr=""/>
+        <xdr:cNvPr id="29" name="product_2380" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_2379" descr=""/>
+        <xdr:cNvPr id="30" name="product_2371" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_2380" descr=""/>
+        <xdr:cNvPr id="31" name="product_2370" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_2371" descr=""/>
+        <xdr:cNvPr id="32" name="product_2372" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_2370" descr=""/>
+        <xdr:cNvPr id="33" name="product_2373" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_2372" descr=""/>
+        <xdr:cNvPr id="34" name="product_2381" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_2373" descr=""/>
+        <xdr:cNvPr id="35" name="product_2630" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_2381" descr=""/>
+        <xdr:cNvPr id="36" name="product_2382" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>45</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="37" name="product_2630" descr=""/>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="product_2267" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>46</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="38" name="product_2382" descr=""/>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="product_2268" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_2267" descr=""/>
+        <xdr:cNvPr id="39" name="product_2269" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_2268" descr=""/>
+        <xdr:cNvPr id="40" name="product_2270" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_2269" descr=""/>
+        <xdr:cNvPr id="41" name="product_2271" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_2270" descr=""/>
+        <xdr:cNvPr id="42" name="product_2272" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_2271" descr=""/>
+        <xdr:cNvPr id="43" name="product_2273" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_2272" descr=""/>
+        <xdr:cNvPr id="44" name="product_2274" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_2273" descr=""/>
+        <xdr:cNvPr id="45" name="product_2275" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_2274" descr=""/>
+        <xdr:cNvPr id="46" name="product_2276" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_2275" descr=""/>
+        <xdr:cNvPr id="47" name="product_2277" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_2276" descr=""/>
+        <xdr:cNvPr id="48" name="product_2278" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
-        <a:stretch>
-[...72 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -2646,51 +2560,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beasparfum.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F61"/>
+  <dimension ref="A1:F59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
@@ -3176,549 +3090,513 @@
       <c r="E32" s="11">
         <v>1050.0</v>
       </c>
       <c r="F32" s="11">
         <v>525.0</v>
       </c>
     </row>
     <row r="33" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
       <c r="A33" s="13">
         <v>26</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>61</v>
       </c>
       <c r="D33" s="6"/>
       <c r="E33" s="11">
         <v>1050.0</v>
       </c>
       <c r="F33" s="11">
         <v>525.0</v>
       </c>
     </row>
-    <row r="34" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
-[...3 lines deleted...]
-      <c r="B34" s="7" t="s">
+    <row r="34" spans="1:6" outlineLevel="1">
+      <c r="A34" s="14" t="s">
         <v>62</v>
       </c>
-      <c r="C34" s="8" t="s">
+      <c r="B34" s="2"/>
+      <c r="C34" s="2"/>
+      <c r="D34" s="2"/>
+      <c r="E34" s="9"/>
+      <c r="F34" s="9"/>
+    </row>
+    <row r="35" spans="1:6" outlineLevel="2">
+      <c r="A35" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E35" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A36" s="13">
+        <v>1</v>
+      </c>
+      <c r="B36" s="7" t="s">
         <v>63</v>
       </c>
-      <c r="D34" s="6"/>
-      <c r="E34" s="11">
+      <c r="C36" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="D36" s="6"/>
+      <c r="E36" s="11">
         <v>1050.0</v>
       </c>
-      <c r="F34" s="11">
+      <c r="F36" s="11">
         <v>525.0</v>
       </c>
     </row>
-    <row r="35" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
-[...6 lines deleted...]
-      <c r="C35" s="8" t="s">
+    <row r="37" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A37" s="13">
+        <v>2</v>
+      </c>
+      <c r="B37" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="D35" s="6"/>
-[...8 lines deleted...]
-      <c r="A36" s="14" t="s">
+      <c r="C37" s="8" t="s">
         <v>66</v>
       </c>
-      <c r="B36" s="2"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="D37" s="6"/>
+      <c r="E37" s="11">
+        <v>500.0</v>
+      </c>
+      <c r="F37" s="11">
+        <v>340.0</v>
       </c>
     </row>
     <row r="38" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A38" s="13">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>67</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>68</v>
       </c>
       <c r="D38" s="6"/>
       <c r="E38" s="11">
-        <v>1050.0</v>
+        <v>500.0</v>
       </c>
       <c r="F38" s="11">
-        <v>525.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="39" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A39" s="13">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>69</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>70</v>
       </c>
       <c r="D39" s="6"/>
       <c r="E39" s="11">
-        <v>500.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F39" s="11">
-        <v>340.0</v>
+        <v>525.0</v>
       </c>
     </row>
     <row r="40" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A40" s="13">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>72</v>
       </c>
       <c r="D40" s="6"/>
       <c r="E40" s="11">
-        <v>500.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F40" s="11">
-        <v>340.0</v>
+        <v>525.0</v>
       </c>
     </row>
     <row r="41" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A41" s="13">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B41" s="7" t="s">
         <v>73</v>
       </c>
       <c r="C41" s="8" t="s">
         <v>74</v>
       </c>
       <c r="D41" s="6"/>
       <c r="E41" s="11">
         <v>1050.0</v>
       </c>
       <c r="F41" s="11">
         <v>525.0</v>
       </c>
     </row>
     <row r="42" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A42" s="13">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>75</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>76</v>
       </c>
       <c r="D42" s="6"/>
       <c r="E42" s="11">
         <v>1050.0</v>
       </c>
       <c r="F42" s="11">
         <v>525.0</v>
       </c>
     </row>
     <row r="43" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A43" s="13">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B43" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>78</v>
       </c>
       <c r="D43" s="6"/>
       <c r="E43" s="11">
-        <v>1050.0</v>
+        <v>500.0</v>
       </c>
       <c r="F43" s="11">
-        <v>525.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="44" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A44" s="13">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B44" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>80</v>
       </c>
       <c r="D44" s="6"/>
       <c r="E44" s="11">
-        <v>1050.0</v>
+        <v>680.0</v>
       </c>
       <c r="F44" s="11">
-        <v>525.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="45" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A45" s="13">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B45" s="7" t="s">
         <v>81</v>
       </c>
       <c r="C45" s="8" t="s">
         <v>82</v>
       </c>
       <c r="D45" s="6"/>
       <c r="E45" s="11">
         <v>500.0</v>
       </c>
       <c r="F45" s="11">
         <v>340.0</v>
       </c>
     </row>
-    <row r="46" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A46" s="13">
+    <row r="46" spans="1:6" outlineLevel="1">
+      <c r="A46" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="B46" s="2"/>
+      <c r="C46" s="2"/>
+      <c r="D46" s="2"/>
+      <c r="E46" s="9"/>
+      <c r="F46" s="9"/>
+    </row>
+    <row r="47" spans="1:6" outlineLevel="2">
+      <c r="A47" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B47" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D47" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E47" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="B46" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C46" s="8" t="s">
+    </row>
+    <row r="48" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A48" s="13">
+        <v>1</v>
+      </c>
+      <c r="B48" s="7" t="s">
         <v>84</v>
       </c>
-      <c r="D46" s="6"/>
-[...11 lines deleted...]
-      <c r="B47" s="7" t="s">
+      <c r="C48" s="8" t="s">
         <v>85</v>
       </c>
-      <c r="C47" s="8" t="s">
+      <c r="D48" s="6"/>
+      <c r="E48" s="11">
+        <v>950.0</v>
+      </c>
+      <c r="F48" s="11">
+        <v>475.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A49" s="13">
+        <v>2</v>
+      </c>
+      <c r="B49" s="7" t="s">
         <v>86</v>
       </c>
-      <c r="D47" s="6"/>
-[...8 lines deleted...]
-      <c r="A48" s="14" t="s">
+      <c r="C49" s="8" t="s">
         <v>87</v>
       </c>
-      <c r="B48" s="2"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="D49" s="6"/>
+      <c r="E49" s="11">
+        <v>950.0</v>
+      </c>
+      <c r="F49" s="11">
+        <v>475.0</v>
       </c>
     </row>
     <row r="50" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A50" s="13">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B50" s="7" t="s">
         <v>88</v>
       </c>
       <c r="C50" s="8" t="s">
         <v>89</v>
       </c>
       <c r="D50" s="6"/>
       <c r="E50" s="11">
         <v>950.0</v>
       </c>
       <c r="F50" s="11">
         <v>475.0</v>
       </c>
     </row>
     <row r="51" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A51" s="13">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B51" s="7" t="s">
         <v>90</v>
       </c>
       <c r="C51" s="8" t="s">
         <v>91</v>
       </c>
       <c r="D51" s="6"/>
       <c r="E51" s="11">
         <v>950.0</v>
       </c>
       <c r="F51" s="11">
         <v>475.0</v>
       </c>
     </row>
     <row r="52" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A52" s="13">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B52" s="7" t="s">
         <v>92</v>
       </c>
       <c r="C52" s="8" t="s">
         <v>93</v>
       </c>
       <c r="D52" s="6"/>
       <c r="E52" s="11">
         <v>950.0</v>
       </c>
       <c r="F52" s="11">
         <v>475.0</v>
       </c>
     </row>
     <row r="53" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A53" s="13">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B53" s="7" t="s">
         <v>94</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>95</v>
       </c>
       <c r="D53" s="6"/>
       <c r="E53" s="11">
         <v>950.0</v>
       </c>
       <c r="F53" s="11">
         <v>475.0</v>
       </c>
     </row>
     <row r="54" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A54" s="13">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B54" s="7" t="s">
         <v>96</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D54" s="6"/>
       <c r="E54" s="11">
         <v>950.0</v>
       </c>
       <c r="F54" s="11">
         <v>475.0</v>
       </c>
     </row>
     <row r="55" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A55" s="13">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B55" s="7" t="s">
         <v>98</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>99</v>
       </c>
       <c r="D55" s="6"/>
       <c r="E55" s="11">
         <v>950.0</v>
       </c>
       <c r="F55" s="11">
         <v>475.0</v>
       </c>
     </row>
     <row r="56" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A56" s="13">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B56" s="7" t="s">
         <v>100</v>
       </c>
       <c r="C56" s="8" t="s">
         <v>101</v>
       </c>
       <c r="D56" s="6"/>
       <c r="E56" s="11">
         <v>950.0</v>
       </c>
       <c r="F56" s="11">
         <v>475.0</v>
       </c>
     </row>
     <row r="57" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A57" s="13">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B57" s="7" t="s">
         <v>102</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>103</v>
       </c>
       <c r="D57" s="6"/>
       <c r="E57" s="11">
         <v>950.0</v>
       </c>
       <c r="F57" s="11">
         <v>475.0</v>
       </c>
     </row>
     <row r="58" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A58" s="13">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B58" s="7" t="s">
         <v>104</v>
       </c>
       <c r="C58" s="8" t="s">
         <v>105</v>
       </c>
       <c r="D58" s="6"/>
       <c r="E58" s="11">
         <v>950.0</v>
       </c>
       <c r="F58" s="11">
         <v>475.0</v>
       </c>
     </row>
     <row r="59" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A59" s="13">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B59" s="7" t="s">
         <v>106</v>
       </c>
       <c r="C59" s="8" t="s">
         <v>107</v>
       </c>
       <c r="D59" s="6"/>
       <c r="E59" s="11">
         <v>950.0</v>
       </c>
       <c r="F59" s="11">
-        <v>475.0</v>
-[...34 lines deleted...]
-      <c r="F61" s="11">
         <v>475.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A6:F6"/>
-    <mergeCell ref="A36:F36"/>
-    <mergeCell ref="A48:F48"/>
+    <mergeCell ref="A34:F34"/>
+    <mergeCell ref="A46:F46"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>