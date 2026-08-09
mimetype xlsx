--- v1 (2026-06-24)
+++ v2 (2026-08-09)
@@ -22,51 +22,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://beasparfum.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-24 22:12:08</t>
+    <t>Актуальность прайса на: 2026-08-09 22:22:52</t>
   </si>
   <si>
     <t>Аромадиффузоры</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Рекомендуемая Цена (руб.)</t>
   </si>
   <si>
     <t>Оптовая цена (руб.)</t>
   </si>
   <si>
     <t>dif-amber</t>
   </si>