--- v2 (2026-08-09)
+++ v3 (2026-11-06)
@@ -14,59 +14,59 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://beasparfum.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-09 22:22:52</t>
+    <t>Актуальность прайса на: 2026-11-06 06:59:03</t>
   </si>
   <si>
     <t>Аромадиффузоры</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Рекомендуемая Цена (руб.)</t>
   </si>
   <si>
     <t>Оптовая цена (руб.)</t>
   </si>
   <si>
     <t>dif-amber</t>
   </si>
@@ -215,56 +215,50 @@
     <t>dif-treasure</t>
   </si>
   <si>
     <t>Ароматический диффузор BEA'S Treasure - Сокровище 120 ml</t>
   </si>
   <si>
     <t>dif-white-angel</t>
   </si>
   <si>
     <t>Ароматический диффузор BEA'S White Angel - Белый ангел 120 ml</t>
   </si>
   <si>
     <t>Beas</t>
   </si>
   <si>
     <t>dif-japanese-cherry</t>
   </si>
   <si>
     <t>Ароматический диффузор BEA'S Japanese Cherry - Японская вишня 120 ml</t>
   </si>
   <si>
     <t>dif-coconut-50</t>
   </si>
   <si>
     <t>Ароматический диффузор с палочками BEA'S Coconut - Кокос - 50 ml</t>
-  </si>
-[...4 lines deleted...]
-    <t>Ароматический диффузор с палочками BEA'S Cotton - Хлопок - 50 ml</t>
   </si>
   <si>
     <t>dif-dark-peach</t>
   </si>
   <si>
     <t>Ароматический диффузор с палочками BEA'S Dark Peach - Персик  - 120 ml</t>
   </si>
   <si>
     <t>dif-galata</t>
   </si>
   <si>
     <t>Ароматический диффузор с палочками BEA'S Galata - 120 ml</t>
   </si>
   <si>
     <t>dif-lemon-fresh</t>
   </si>
   <si>
     <t>Ароматический диффузор с палочками BEA'S Lemon Fresh - Свежий лимон 120 ml</t>
   </si>
   <si>
     <t>dif-melon</t>
   </si>
   <si>
     <t>Ароматический диффузор с палочками BEA'S Melon - Дыня - 120 ml</t>
   </si>
@@ -482,51 +476,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26f1c7bdc8cfd342a54b0e976bf818.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62d57d4c3abf784a39c390ae077531.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccba237e1ac540ce462a049e5370b5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4599443b2d5ef6fb1bee1c06d0abd.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204212bfe086f1dd36474b6d5eb0f37a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a8e928b6dd282bb731bcc648774b6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f91603fa8776ed4f0d975eb1f91423.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea56f14e0455a943c1f455d9ee3e4c7.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fbb03f94c2f1787fe5b6dc31505ea.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45813530c4d400bd1653fda57cb20e3f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aab9b1f645c407f114a65e1da80ba6.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbbda5773e42f8a160b687da729a6e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b65bc72c37cb1ad9a2c991251d0e4a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298a8094c8608b366fd395ff930dac5.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b348b85e5655230dd36622f96c37dd.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd09f5d905d934938be0edc96cfaf4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab853479c604621ef743c9e7205a98.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0a46c65fa6a331b4bfb42e95329c7.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c7eab00a5ff3cb8cb26a1f2cb9a70.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f6b475e45c6c5a5fc52e9b762c7a0.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62890a79be2da4da8a653546dab414da.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb4502ff92662bdf9cc491c263e5af.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7859198a214a1306f1d41e6800dbe3.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d416751f18c8fe59091e98c1e8a42b7.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbec8c98bbf45653dc7cf779867747.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358de7186a09cdb865007d7dd81ee86.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55abdcb1133f6342fbe04e4bfd9edfa.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea4de4b55558c985b03345d0742ca9.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bddb96cae2326048837ea589a8c97e1.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6cb9962e8a5c3673fa7f7cec3c4dc.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba677205f3a512fffc889fd10ae34b0.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34586d2d57e2c063fe72c03a9de1129.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242746e9b37e7d54731f6b2e9cfd937a.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ceb71d5aed611a581e4792f6c3202.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672aaf615826296bf2a46282183fc19.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a555190e4d32c45472efd2d0785c016.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c773714d932d7307875a10f1214b1.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d1d6a37a9856498d78973a1c89298.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6163ca1837e56b9faadbeb346ef0f0d.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c38ffbfe534db72d666753a4a6970.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b2c936c85c146829f8743c32c9855.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c71ffe5c9651aeacdeeacc0f7c1f2.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537dbe9afcb77a55ce6e49141201f29.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea49fe6fb7f78d5976158f9dddfdaee.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d257e23a82abc490c748937a5982df.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175010d3a96b565eebb0298a16a2f7e9.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffdc1df1c765930cbb2eaf7fe6771f.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c211174b791fdf272dd5c9e009b4de9.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26f1c7bdc8cfd342a54b0e976bf818.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62d57d4c3abf784a39c390ae077531.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccba237e1ac540ce462a049e5370b5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4599443b2d5ef6fb1bee1c06d0abd.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204212bfe086f1dd36474b6d5eb0f37a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a8e928b6dd282bb731bcc648774b6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f91603fa8776ed4f0d975eb1f91423.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea56f14e0455a943c1f455d9ee3e4c7.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fbb03f94c2f1787fe5b6dc31505ea.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45813530c4d400bd1653fda57cb20e3f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aab9b1f645c407f114a65e1da80ba6.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbbda5773e42f8a160b687da729a6e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b65bc72c37cb1ad9a2c991251d0e4a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298a8094c8608b366fd395ff930dac5.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b348b85e5655230dd36622f96c37dd.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd09f5d905d934938be0edc96cfaf4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab853479c604621ef743c9e7205a98.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0a46c65fa6a331b4bfb42e95329c7.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c7eab00a5ff3cb8cb26a1f2cb9a70.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f6b475e45c6c5a5fc52e9b762c7a0.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62890a79be2da4da8a653546dab414da.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb4502ff92662bdf9cc491c263e5af.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7859198a214a1306f1d41e6800dbe3.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d416751f18c8fe59091e98c1e8a42b7.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbec8c98bbf45653dc7cf779867747.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358de7186a09cdb865007d7dd81ee86.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55abdcb1133f6342fbe04e4bfd9edfa.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea4de4b55558c985b03345d0742ca9.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6cb9962e8a5c3673fa7f7cec3c4dc.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba677205f3a512fffc889fd10ae34b0.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34586d2d57e2c063fe72c03a9de1129.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242746e9b37e7d54731f6b2e9cfd937a.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ceb71d5aed611a581e4792f6c3202.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672aaf615826296bf2a46282183fc19.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a555190e4d32c45472efd2d0785c016.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c773714d932d7307875a10f1214b1.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d1d6a37a9856498d78973a1c89298.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6163ca1837e56b9faadbeb346ef0f0d.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c38ffbfe534db72d666753a4a6970.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b2c936c85c146829f8743c32c9855.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c71ffe5c9651aeacdeeacc0f7c1f2.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537dbe9afcb77a55ce6e49141201f29.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea49fe6fb7f78d5976158f9dddfdaee.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d257e23a82abc490c748937a5982df.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175010d3a96b565eebb0298a16a2f7e9.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffdc1df1c765930cbb2eaf7fe6771f.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c211174b791fdf272dd5c9e009b4de9.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_1050" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -1538,760 +1532,723 @@
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_2380" descr=""/>
+        <xdr:cNvPr id="29" name="product_2371" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_2371" descr=""/>
+        <xdr:cNvPr id="30" name="product_2370" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_2370" descr=""/>
+        <xdr:cNvPr id="31" name="product_2372" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_2372" descr=""/>
+        <xdr:cNvPr id="32" name="product_2373" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_2373" descr=""/>
+        <xdr:cNvPr id="33" name="product_2381" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_2381" descr=""/>
+        <xdr:cNvPr id="34" name="product_2630" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_2630" descr=""/>
+        <xdr:cNvPr id="35" name="product_2382" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>44</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="36" name="product_2382" descr=""/>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="product_2267" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_2267" descr=""/>
+        <xdr:cNvPr id="37" name="product_2268" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_2268" descr=""/>
+        <xdr:cNvPr id="38" name="product_2269" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_2269" descr=""/>
+        <xdr:cNvPr id="39" name="product_2270" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_2270" descr=""/>
+        <xdr:cNvPr id="40" name="product_2271" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_2271" descr=""/>
+        <xdr:cNvPr id="41" name="product_2272" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_2272" descr=""/>
+        <xdr:cNvPr id="42" name="product_2273" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_2273" descr=""/>
+        <xdr:cNvPr id="43" name="product_2274" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_2274" descr=""/>
+        <xdr:cNvPr id="44" name="product_2275" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_2275" descr=""/>
+        <xdr:cNvPr id="45" name="product_2276" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_2276" descr=""/>
+        <xdr:cNvPr id="46" name="product_2277" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_2277" descr=""/>
+        <xdr:cNvPr id="47" name="product_2278" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
-        <a:stretch>
-[...35 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -2560,51 +2517,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beasparfum.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F59"/>
+  <dimension ref="A1:F58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
@@ -3168,54 +3125,54 @@
         <v>65</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>66</v>
       </c>
       <c r="D37" s="6"/>
       <c r="E37" s="11">
         <v>500.0</v>
       </c>
       <c r="F37" s="11">
         <v>340.0</v>
       </c>
     </row>
     <row r="38" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A38" s="13">
         <v>3</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>67</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>68</v>
       </c>
       <c r="D38" s="6"/>
       <c r="E38" s="11">
-        <v>500.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F38" s="11">
-        <v>340.0</v>
+        <v>525.0</v>
       </c>
     </row>
     <row r="39" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A39" s="13">
         <v>4</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>69</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>70</v>
       </c>
       <c r="D39" s="6"/>
       <c r="E39" s="11">
         <v>1050.0</v>
       </c>
       <c r="F39" s="11">
         <v>525.0</v>
       </c>
     </row>
     <row r="40" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A40" s="13">
         <v>5</v>
       </c>
       <c r="B40" s="7" t="s">
@@ -3240,363 +3197,345 @@
         <v>73</v>
       </c>
       <c r="C41" s="8" t="s">
         <v>74</v>
       </c>
       <c r="D41" s="6"/>
       <c r="E41" s="11">
         <v>1050.0</v>
       </c>
       <c r="F41" s="11">
         <v>525.0</v>
       </c>
     </row>
     <row r="42" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A42" s="13">
         <v>7</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>75</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>76</v>
       </c>
       <c r="D42" s="6"/>
       <c r="E42" s="11">
-        <v>1050.0</v>
+        <v>500.0</v>
       </c>
       <c r="F42" s="11">
-        <v>525.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="43" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A43" s="13">
         <v>8</v>
       </c>
       <c r="B43" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>78</v>
       </c>
       <c r="D43" s="6"/>
       <c r="E43" s="11">
-        <v>500.0</v>
+        <v>680.0</v>
       </c>
       <c r="F43" s="11">
         <v>340.0</v>
       </c>
     </row>
     <row r="44" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A44" s="13">
         <v>9</v>
       </c>
       <c r="B44" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>80</v>
       </c>
       <c r="D44" s="6"/>
       <c r="E44" s="11">
-        <v>680.0</v>
+        <v>500.0</v>
       </c>
       <c r="F44" s="11">
         <v>340.0</v>
       </c>
     </row>
-    <row r="45" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
-[...3 lines deleted...]
-      <c r="B45" s="7" t="s">
+    <row r="45" spans="1:6" outlineLevel="1">
+      <c r="A45" s="14" t="s">
         <v>81</v>
       </c>
-      <c r="C45" s="8" t="s">
+      <c r="B45" s="2"/>
+      <c r="C45" s="2"/>
+      <c r="D45" s="2"/>
+      <c r="E45" s="9"/>
+      <c r="F45" s="9"/>
+    </row>
+    <row r="46" spans="1:6" outlineLevel="2">
+      <c r="A46" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B46" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D46" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E46" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A47" s="13">
+        <v>1</v>
+      </c>
+      <c r="B47" s="7" t="s">
         <v>82</v>
       </c>
-      <c r="D45" s="6"/>
-[...8 lines deleted...]
-      <c r="A46" s="14" t="s">
+      <c r="C47" s="8" t="s">
         <v>83</v>
       </c>
-      <c r="B46" s="2"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="D47" s="6"/>
+      <c r="E47" s="11">
+        <v>950.0</v>
+      </c>
+      <c r="F47" s="11">
+        <v>475.0</v>
       </c>
     </row>
     <row r="48" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A48" s="13">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B48" s="7" t="s">
         <v>84</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>85</v>
       </c>
       <c r="D48" s="6"/>
       <c r="E48" s="11">
         <v>950.0</v>
       </c>
       <c r="F48" s="11">
         <v>475.0</v>
       </c>
     </row>
     <row r="49" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A49" s="13">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B49" s="7" t="s">
         <v>86</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>87</v>
       </c>
       <c r="D49" s="6"/>
       <c r="E49" s="11">
         <v>950.0</v>
       </c>
       <c r="F49" s="11">
         <v>475.0</v>
       </c>
     </row>
     <row r="50" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A50" s="13">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B50" s="7" t="s">
         <v>88</v>
       </c>
       <c r="C50" s="8" t="s">
         <v>89</v>
       </c>
       <c r="D50" s="6"/>
       <c r="E50" s="11">
         <v>950.0</v>
       </c>
       <c r="F50" s="11">
         <v>475.0</v>
       </c>
     </row>
     <row r="51" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A51" s="13">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B51" s="7" t="s">
         <v>90</v>
       </c>
       <c r="C51" s="8" t="s">
         <v>91</v>
       </c>
       <c r="D51" s="6"/>
       <c r="E51" s="11">
         <v>950.0</v>
       </c>
       <c r="F51" s="11">
         <v>475.0</v>
       </c>
     </row>
     <row r="52" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A52" s="13">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B52" s="7" t="s">
         <v>92</v>
       </c>
       <c r="C52" s="8" t="s">
         <v>93</v>
       </c>
       <c r="D52" s="6"/>
       <c r="E52" s="11">
         <v>950.0</v>
       </c>
       <c r="F52" s="11">
         <v>475.0</v>
       </c>
     </row>
     <row r="53" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A53" s="13">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B53" s="7" t="s">
         <v>94</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>95</v>
       </c>
       <c r="D53" s="6"/>
       <c r="E53" s="11">
         <v>950.0</v>
       </c>
       <c r="F53" s="11">
         <v>475.0</v>
       </c>
     </row>
     <row r="54" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A54" s="13">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B54" s="7" t="s">
         <v>96</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D54" s="6"/>
       <c r="E54" s="11">
         <v>950.0</v>
       </c>
       <c r="F54" s="11">
         <v>475.0</v>
       </c>
     </row>
     <row r="55" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A55" s="13">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B55" s="7" t="s">
         <v>98</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>99</v>
       </c>
       <c r="D55" s="6"/>
       <c r="E55" s="11">
         <v>950.0</v>
       </c>
       <c r="F55" s="11">
         <v>475.0</v>
       </c>
     </row>
     <row r="56" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A56" s="13">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B56" s="7" t="s">
         <v>100</v>
       </c>
       <c r="C56" s="8" t="s">
         <v>101</v>
       </c>
       <c r="D56" s="6"/>
       <c r="E56" s="11">
         <v>950.0</v>
       </c>
       <c r="F56" s="11">
         <v>475.0</v>
       </c>
     </row>
     <row r="57" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A57" s="13">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B57" s="7" t="s">
         <v>102</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>103</v>
       </c>
       <c r="D57" s="6"/>
       <c r="E57" s="11">
         <v>950.0</v>
       </c>
       <c r="F57" s="11">
         <v>475.0</v>
       </c>
     </row>
     <row r="58" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A58" s="13">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B58" s="7" t="s">
         <v>104</v>
       </c>
       <c r="C58" s="8" t="s">
         <v>105</v>
       </c>
       <c r="D58" s="6"/>
       <c r="E58" s="11">
         <v>950.0</v>
       </c>
       <c r="F58" s="11">
-        <v>475.0</v>
-[...16 lines deleted...]
-      <c r="F59" s="11">
         <v>475.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A34:F34"/>
-    <mergeCell ref="A46:F46"/>
+    <mergeCell ref="A45:F45"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>