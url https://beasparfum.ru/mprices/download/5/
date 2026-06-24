--- v0 (2026-05-10)
+++ v1 (2026-06-24)
@@ -14,208 +14,124 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://beasparfum.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-10 18:40:12</t>
+    <t>Актуальность прайса на: 2026-06-24 22:22:10</t>
   </si>
   <si>
     <t>Дезодоранты</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Рекомендуемая Цена (руб.)</t>
   </si>
   <si>
     <t>Оптовая цена (руб.)</t>
   </si>
   <si>
-    <t>deoM201</t>
-[...10 lines deleted...]
-  <si>
     <t>deoM203</t>
   </si>
   <si>
     <t>BEA'S Дезодорант M203 Cartier Declaration Men 200 мл</t>
   </si>
   <si>
-    <t>deoM206</t>
-[...4 lines deleted...]
-  <si>
     <t>deoM208</t>
   </si>
   <si>
     <t>BEA'S Дезодорант M208 Paco Rabbane 1 Million Men 200 мл</t>
   </si>
   <si>
-    <t>deoM209</t>
-[...28 lines deleted...]
-  <si>
     <t>deoM219</t>
   </si>
   <si>
     <t>BEA'S Дезодорант M219 Dolce Gabbana The One for men 200 мл</t>
   </si>
   <si>
-    <t>deoM223</t>
-[...16 lines deleted...]
-  <si>
     <t>deoM247</t>
   </si>
   <si>
     <t>BEA'S Дезодорант M247 Zara Gold Men 200 ml</t>
   </si>
   <si>
-    <t>deoM248</t>
-[...10 lines deleted...]
-  <si>
     <t>deoU705</t>
   </si>
   <si>
     <t>BEA'S Дезодорант U705 Ex Nihilo Fleur Narcotique Unisex 200 мл</t>
   </si>
   <si>
     <t>deoU706</t>
   </si>
   <si>
     <t>BEA'S Дезодорант U706 Montale Aoud Jasmine Unisex 200 мл</t>
   </si>
   <si>
     <t>deoU711</t>
   </si>
   <si>
     <t>BEA'S Дезодорант U711 Maison Francis Kurkdijan Baccarat Rouge 540 Unisex 200 мл</t>
   </si>
   <si>
-    <t>deoU726</t>
-[...4 lines deleted...]
-  <si>
     <t>deoU727</t>
   </si>
   <si>
     <t>BEA'S Дезодорант U727 Sospiro Erba Pura Unisex 200 мл</t>
   </si>
   <si>
     <t>deoU728</t>
   </si>
   <si>
     <t>BEA'S Дезодорант U728 Tiziana Terenzi Kirke Unisex 200 мл</t>
   </si>
   <si>
     <t>deoU734</t>
   </si>
   <si>
     <t>BEA'S Дезодорант U734 Christian Dior Bois Dargent 200 мл</t>
   </si>
   <si>
     <t>deoU735</t>
   </si>
   <si>
     <t>BEA'S Дезодорант U735 Tom Ford Bitter Peach Unisex 200 мл</t>
   </si>
   <si>
     <t>deoU736</t>
@@ -262,132 +178,117 @@
   <si>
     <t>deoW526</t>
   </si>
   <si>
     <t>BEA'S Дезодорант W526 Paco Rabanne Lady Million 200 ml for women</t>
   </si>
   <si>
     <t>deoW533</t>
   </si>
   <si>
     <t>BEA'S Дезодорант W533 Carolina Herrera Good Girl women 200 мл</t>
   </si>
   <si>
     <t>deoW535</t>
   </si>
   <si>
     <t>BEA'S Дезодорант W535 Cristian Dior Miss Dior Cherry Blooming Bouquet women 200 мл</t>
   </si>
   <si>
     <t>deoW536</t>
   </si>
   <si>
     <t>BEA'S Дезодорант W536 Guerlain La Petite Robe Noire women 200 мл</t>
   </si>
   <si>
-    <t>deoW540</t>
-[...4 lines deleted...]
-  <si>
     <t>deoW541</t>
   </si>
   <si>
     <t>BEA'S Дезодорант W541 Ysl Mon Paris women 200 мл</t>
   </si>
   <si>
     <t>deoW543</t>
   </si>
   <si>
     <t>BEA'S Дезодорант W543 Byredo Bal D'afrique Unisex 200 мл</t>
   </si>
   <si>
     <t>deoW551</t>
   </si>
   <si>
     <t>BEA'S Дезодорант W551 Lancome La Vie Est Belle Women 200 мл</t>
   </si>
   <si>
     <t>deoW563</t>
   </si>
   <si>
     <t>BEA'S Дезодорант W563 YSL Black Opium Woman 200 мл</t>
   </si>
   <si>
     <t>deoW567</t>
   </si>
   <si>
     <t>BEA'S Дезодорант W567 Emporio Armani Beacause Its You Women 200 мл</t>
   </si>
   <si>
     <t>deoW568</t>
   </si>
   <si>
     <t>BEA'S Дезодорант W568 Paco Rabanne Olympea Women 200 мл</t>
   </si>
   <si>
     <t>deoW569</t>
   </si>
   <si>
     <t>BEA'S Дезодорант W569 Victoria Secret Bombshell women 200 мл</t>
   </si>
   <si>
     <t>deoW572</t>
   </si>
   <si>
     <t>BEA'S Дезодорант W572 Jean Paul Gaultier Scandal Women 200 мл</t>
   </si>
   <si>
-    <t>deoW578</t>
-[...4 lines deleted...]
-  <si>
     <t>deoW579</t>
   </si>
   <si>
     <t>BEA'S Дезодорант W579 Zara Gardenia Women 200 ml</t>
   </si>
   <si>
     <t>deoW580</t>
   </si>
   <si>
     <t>BEA'S Дезодорант W580 Zara Tuberose women 200 ml</t>
   </si>
   <si>
     <t>LM Cosmetics</t>
   </si>
   <si>
     <t>Дезодорант LM Cosmetics - Blue Women Nedens 150 ml</t>
   </si>
   <si>
     <t>Дезодорант LM Cosmetics - Doit 150 ml</t>
-  </si>
-[...1 lines deleted...]
-    <t>Дезодорант LM Cosmetics - For Women Body Spray Мягкость хлопка 150 ml</t>
   </si>
   <si>
     <t>Дезодорант LM Cosmetics — Erba Piro (Sospiro Erba Pura) 150 ml</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -491,1964 +392,1335 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9cf4e5ce11c6bbbd939bda86ab1ac.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861750f9519bb059083d2606d658a135.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68eb3f49716fd84fe3418b084450b12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0488d267c70af9ed7c13f962ecbe67.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31f42d2591c55412654907350c4cfb.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05c420427956844a5279b76f727537.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8aa4e49fdf9644806eb90532c9e1f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a6caf712781506ae5463578aabe74.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ba30099cd79438075ecaf275f8277.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13d13feabb192df85575d0f80ad142.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a5a9a774112797ff9e145a98b1932.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bfbb1309520a6061ac7928e9e5380.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e99c30c011d90f55ac3379af955b6.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08def0f53894456a3ff3b3a4b2068f74.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ee9fac531a6d016decde637fcd1dc.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3692020d91deec55fe2c17ccf16a68.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa60859ade8da4f08a78e597ff20e41.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1379ba9b1fefa585fa6830df6cf409a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a36383b4b54327ba3c766cbea5bada.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839cb48de0703a0755f8153afa4474d.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f295dca7e0b29886c4073cc2496dbef.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930953700cb939fbf3fe9c6956080ea0.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd758fd0119f650a10c6723fbd1e1a99.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac5f4b22751bcad354817d47fd665c.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e8705e8c4f99d05a8c593c0e90a99.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad634d66754425bf6421b3a346d31f.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e5c6b1a6c2036d6104b2eb0d67dfb.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f925ea1adcac25d7329f7d68d2b8f.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13babd213c4ad567353e7536b04d72.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b338020c9c199f7bdf8547eebb8e10.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282d462ef957dabebbbbee5520b18c9.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c178f44f1989bd0a1a109ba4345139.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790472f5f8b0aa5f0522bcf08d933e1.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0f2c68ab6345924fec33587f1bf98.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7247b8f26dd3b7e5a1cd96c4d6c21e.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721863a8b7a2118f87df883cc6bc57b2.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc45e1b5790771d126b124e4441202.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f62538f6a7bd8500c196bb5fade57.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b095f5345c32447111a124c5cc28310.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288760897b076980bbc656bad6dffbff.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3bf08d6c5692924b4dffb4c14ce0d.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ed5190d1804ae82ad377848d49585.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2dc3c1d26126a95ec211eb1c232011.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31a6a2de5a7aa847968eb75d0d2ac5.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da77ebb37e6605f26e678bfdc135e70.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700f79e7af6188151e33c0e58a08331.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ecff635d2906f1f59dca34a037aea1.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fead18685d40f4151d5de7eddc0c74.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fba9a87542c0847f1504ec5285a20.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877151c40b1a5fea8a60b28d6f0aff9.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92793be60db30546cab24359d07dbc7a.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d57dbea4e8e15ef5679efbd48d86d1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68eb3f49716fd84fe3418b084450b12.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31f42d2591c55412654907350c4cfb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a5a9a774112797ff9e145a98b1932.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ee9fac531a6d016decde637fcd1dc.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1379ba9b1fefa585fa6830df6cf409a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a36383b4b54327ba3c766cbea5bada.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839cb48de0703a0755f8153afa4474d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930953700cb939fbf3fe9c6956080ea0.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd758fd0119f650a10c6723fbd1e1a99.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac5f4b22751bcad354817d47fd665c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e8705e8c4f99d05a8c593c0e90a99.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad634d66754425bf6421b3a346d31f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e5c6b1a6c2036d6104b2eb0d67dfb.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f925ea1adcac25d7329f7d68d2b8f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13babd213c4ad567353e7536b04d72.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b338020c9c199f7bdf8547eebb8e10.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282d462ef957dabebbbbee5520b18c9.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c178f44f1989bd0a1a109ba4345139.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790472f5f8b0aa5f0522bcf08d933e1.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0f2c68ab6345924fec33587f1bf98.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7247b8f26dd3b7e5a1cd96c4d6c21e.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721863a8b7a2118f87df883cc6bc57b2.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f62538f6a7bd8500c196bb5fade57.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b095f5345c32447111a124c5cc28310.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288760897b076980bbc656bad6dffbff.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3bf08d6c5692924b4dffb4c14ce0d.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ed5190d1804ae82ad377848d49585.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2dc3c1d26126a95ec211eb1c232011.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31a6a2de5a7aa847968eb75d0d2ac5.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da77ebb37e6605f26e678bfdc135e70.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ecff635d2906f1f59dca34a037aea1.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fead18685d40f4151d5de7eddc0c74.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fba9a87542c0847f1504ec5285a20.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877151c40b1a5fea8a60b28d6f0aff9.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d57dbea4e8e15ef5679efbd48d86d1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="product_145" descr=""/>
+        <xdr:cNvPr id="1" name="product_147" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="product_146" descr=""/>
+        <xdr:cNvPr id="2" name="product_149" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="product_147" descr=""/>
+        <xdr:cNvPr id="3" name="product_156" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="product_148" descr=""/>
+        <xdr:cNvPr id="4" name="product_534" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="product_149" descr=""/>
+        <xdr:cNvPr id="5" name="product_158" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="product_150" descr=""/>
+        <xdr:cNvPr id="6" name="product_159" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="product_151" descr=""/>
+        <xdr:cNvPr id="7" name="product_160" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="product_749" descr=""/>
+        <xdr:cNvPr id="8" name="product_164" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="product_153" descr=""/>
+        <xdr:cNvPr id="9" name="product_165" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="product_154" descr=""/>
+        <xdr:cNvPr id="10" name="product_529" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="product_156" descr=""/>
+        <xdr:cNvPr id="11" name="product_166" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="product_531" descr=""/>
+        <xdr:cNvPr id="12" name="product_167" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="product_530" descr=""/>
+        <xdr:cNvPr id="13" name="product_168" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="product_532" descr=""/>
+        <xdr:cNvPr id="14" name="product_169" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="product_534" descr=""/>
+        <xdr:cNvPr id="15" name="product_170" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="product_535" descr=""/>
+        <xdr:cNvPr id="16" name="product_171" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="product_157" descr=""/>
+        <xdr:cNvPr id="17" name="product_172" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="product_158" descr=""/>
+        <xdr:cNvPr id="18" name="product_173" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="product_159" descr=""/>
+        <xdr:cNvPr id="19" name="product_750" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="product_160" descr=""/>
+        <xdr:cNvPr id="20" name="product_174" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="product_163" descr=""/>
+        <xdr:cNvPr id="21" name="product_175" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="product_164" descr=""/>
+        <xdr:cNvPr id="22" name="product_176" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_165" descr=""/>
+        <xdr:cNvPr id="23" name="product_178" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_529" descr=""/>
+        <xdr:cNvPr id="24" name="product_179" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_166" descr=""/>
+        <xdr:cNvPr id="25" name="product_180" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_167" descr=""/>
+        <xdr:cNvPr id="26" name="product_181" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_168" descr=""/>
+        <xdr:cNvPr id="27" name="product_182" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_169" descr=""/>
+        <xdr:cNvPr id="28" name="product_183" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_170" descr=""/>
+        <xdr:cNvPr id="29" name="product_184" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_171" descr=""/>
+        <xdr:cNvPr id="30" name="product_185" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_172" descr=""/>
+        <xdr:cNvPr id="31" name="product_536" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_173" descr=""/>
+        <xdr:cNvPr id="32" name="product_537" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>39</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="33" name="product_750" descr=""/>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="product_1158" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>40</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="34" name="product_174" descr=""/>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="product_1164" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>41</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="35" name="product_175" descr=""/>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="product_1189" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
-        <a:stretch>
-[...627 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -2717,51 +1989,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beasparfum.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F61"/>
+  <dimension ref="A1:F44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
@@ -2917,54 +2189,54 @@
         <v>22</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D14" s="6"/>
       <c r="E14" s="11">
         <v>598.0</v>
       </c>
       <c r="F14" s="11">
         <v>299.0</v>
       </c>
     </row>
     <row r="15" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
       <c r="A15" s="13">
         <v>8</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>25</v>
       </c>
       <c r="D15" s="6"/>
       <c r="E15" s="11">
-        <v>778.0</v>
+        <v>598.0</v>
       </c>
       <c r="F15" s="11">
-        <v>389.0</v>
+        <v>299.0</v>
       </c>
     </row>
     <row r="16" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
       <c r="A16" s="13">
         <v>9</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D16" s="6"/>
       <c r="E16" s="11">
         <v>598.0</v>
       </c>
       <c r="F16" s="11">
         <v>299.0</v>
       </c>
     </row>
     <row r="17" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
       <c r="A17" s="13">
         <v>10</v>
       </c>
       <c r="B17" s="7" t="s">
@@ -3115,54 +2387,54 @@
         <v>44</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>45</v>
       </c>
       <c r="D25" s="6"/>
       <c r="E25" s="11">
         <v>598.0</v>
       </c>
       <c r="F25" s="11">
         <v>299.0</v>
       </c>
     </row>
     <row r="26" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
       <c r="A26" s="13">
         <v>19</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D26" s="6"/>
       <c r="E26" s="11">
-        <v>598.0</v>
+        <v>778.0</v>
       </c>
       <c r="F26" s="11">
-        <v>299.0</v>
+        <v>389.0</v>
       </c>
     </row>
     <row r="27" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
       <c r="A27" s="13">
         <v>20</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D27" s="6"/>
       <c r="E27" s="11">
         <v>598.0</v>
       </c>
       <c r="F27" s="11">
         <v>299.0</v>
       </c>
     </row>
     <row r="28" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
       <c r="A28" s="13">
         <v>21</v>
       </c>
       <c r="B28" s="7" t="s">
@@ -3355,438 +2627,134 @@
       <c r="E38" s="11">
         <v>598.0</v>
       </c>
       <c r="F38" s="11">
         <v>299.0</v>
       </c>
     </row>
     <row r="39" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
       <c r="A39" s="13">
         <v>32</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>73</v>
       </c>
       <c r="D39" s="6"/>
       <c r="E39" s="11">
         <v>598.0</v>
       </c>
       <c r="F39" s="11">
         <v>299.0</v>
       </c>
     </row>
-    <row r="40" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
-[...3 lines deleted...]
-      <c r="B40" s="7" t="s">
+    <row r="40" spans="1:6" outlineLevel="1">
+      <c r="A40" s="14" t="s">
         <v>74</v>
       </c>
-      <c r="C40" s="8" t="s">
+      <c r="B40" s="2"/>
+      <c r="C40" s="2"/>
+      <c r="D40" s="2"/>
+      <c r="E40" s="9"/>
+      <c r="F40" s="9"/>
+    </row>
+    <row r="41" spans="1:6" outlineLevel="2">
+      <c r="A41" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E41" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A42" s="13">
+        <v>1</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="8" t="s">
         <v>75</v>
-      </c>
-[...34 lines deleted...]
-        <v>79</v>
       </c>
       <c r="D42" s="6"/>
       <c r="E42" s="11">
-        <v>598.0</v>
+        <v>270.0</v>
       </c>
       <c r="F42" s="11">
-        <v>299.0</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
+        <v>135.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A43" s="13">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="B43" s="7"/>
       <c r="C43" s="8" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="D43" s="6"/>
       <c r="E43" s="11">
-        <v>598.0</v>
+        <v>270.0</v>
       </c>
       <c r="F43" s="11">
-        <v>299.0</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
+        <v>135.0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A44" s="13">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>3</v>
+      </c>
+      <c r="B44" s="7"/>
       <c r="C44" s="8" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="D44" s="6"/>
       <c r="E44" s="11">
-        <v>598.0</v>
+        <v>270.0</v>
       </c>
       <c r="F44" s="11">
-        <v>299.0</v>
-[...290 lines deleted...]
-      <c r="F61" s="11">
         <v>135.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A6:F6"/>
-    <mergeCell ref="A56:F56"/>
+    <mergeCell ref="A40:F40"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>