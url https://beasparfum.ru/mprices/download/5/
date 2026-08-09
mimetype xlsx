--- v1 (2026-06-24)
+++ v2 (2026-08-09)
@@ -14,106 +14,130 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://beasparfum.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-24 22:22:10</t>
+    <t>Актуальность прайса на: 2026-08-09 22:22:59</t>
   </si>
   <si>
     <t>Дезодоранты</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Рекомендуемая Цена (руб.)</t>
   </si>
   <si>
     <t>Оптовая цена (руб.)</t>
   </si>
   <si>
+    <t>deoM201</t>
+  </si>
+  <si>
+    <t>BEA'S Дезодорант M201 Antonio Banderas Blue Seduction Men 200 мл</t>
+  </si>
+  <si>
     <t>deoM203</t>
   </si>
   <si>
     <t>BEA'S Дезодорант M203 Cartier Declaration Men 200 мл</t>
   </si>
   <si>
     <t>deoM208</t>
   </si>
   <si>
     <t>BEA'S Дезодорант M208 Paco Rabbane 1 Million Men 200 мл</t>
   </si>
   <si>
-    <t>deoM219</t>
-[...2 lines deleted...]
-    <t>BEA'S Дезодорант M219 Dolce Gabbana The One for men 200 мл</t>
+    <t>deoM209</t>
+  </si>
+  <si>
+    <t>BEA'S Дезодорант M209 Chanel Allure Sport Men 200 мл</t>
+  </si>
+  <si>
+    <t>deoM210</t>
+  </si>
+  <si>
+    <t>BEA'S Дезодорант M210 Chanel Bleu De Chanel Men 200 мл</t>
+  </si>
+  <si>
+    <t>deoM213</t>
+  </si>
+  <si>
+    <t>BEA'S Дезодорант M213 Giorgio Armani Acqua Di Gio Men 200 ml</t>
   </si>
   <si>
     <t>deoM247</t>
   </si>
   <si>
     <t>BEA'S Дезодорант M247 Zara Gold Men 200 ml</t>
   </si>
   <si>
+    <t>deoM248</t>
+  </si>
+  <si>
+    <t>BEA'S Дезодорант M248 Zara Metallic Spirit Men 200 ml</t>
+  </si>
+  <si>
     <t>deoU705</t>
   </si>
   <si>
     <t>BEA'S Дезодорант U705 Ex Nihilo Fleur Narcotique Unisex 200 мл</t>
   </si>
   <si>
     <t>deoU706</t>
   </si>
   <si>
     <t>BEA'S Дезодорант U706 Montale Aoud Jasmine Unisex 200 мл</t>
   </si>
   <si>
     <t>deoU711</t>
   </si>
   <si>
     <t>BEA'S Дезодорант U711 Maison Francis Kurkdijan Baccarat Rouge 540 Unisex 200 мл</t>
   </si>
   <si>
     <t>deoU727</t>
   </si>
   <si>
     <t>BEA'S Дезодорант U727 Sospiro Erba Pura Unisex 200 мл</t>
   </si>
   <si>
     <t>deoU728</t>
@@ -214,1513 +238,1397 @@
   <si>
     <t>deoW551</t>
   </si>
   <si>
     <t>BEA'S Дезодорант W551 Lancome La Vie Est Belle Women 200 мл</t>
   </si>
   <si>
     <t>deoW563</t>
   </si>
   <si>
     <t>BEA'S Дезодорант W563 YSL Black Opium Woman 200 мл</t>
   </si>
   <si>
     <t>deoW567</t>
   </si>
   <si>
     <t>BEA'S Дезодорант W567 Emporio Armani Beacause Its You Women 200 мл</t>
   </si>
   <si>
     <t>deoW568</t>
   </si>
   <si>
     <t>BEA'S Дезодорант W568 Paco Rabanne Olympea Women 200 мл</t>
   </si>
   <si>
-    <t>deoW569</t>
-[...4 lines deleted...]
-  <si>
     <t>deoW572</t>
   </si>
   <si>
     <t>BEA'S Дезодорант W572 Jean Paul Gaultier Scandal Women 200 мл</t>
-  </si>
-[...22 lines deleted...]
-    <t>Дезодорант LM Cosmetics — Erba Piro (Sospiro Erba Pura) 150 ml</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
-  <fonts count="3">
+  <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
-      <color rgb="FF000000"/>
-[...7 lines deleted...]
-      <sz val="15"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFBBCADF"/>
         <bgColor rgb="FFBBCADF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD8E0ED"/>
         <bgColor rgb="FFD8E0ED"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="hair">
         <color rgb="FF696969"/>
       </left>
       <right style="hair">
         <color rgb="FF696969"/>
       </right>
       <top style="hair">
         <color rgb="FF696969"/>
       </top>
       <bottom style="hair">
         <color rgb="FF696969"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="14">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="4" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="2" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="4" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68eb3f49716fd84fe3418b084450b12.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31f42d2591c55412654907350c4cfb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a5a9a774112797ff9e145a98b1932.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ee9fac531a6d016decde637fcd1dc.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1379ba9b1fefa585fa6830df6cf409a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a36383b4b54327ba3c766cbea5bada.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839cb48de0703a0755f8153afa4474d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930953700cb939fbf3fe9c6956080ea0.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd758fd0119f650a10c6723fbd1e1a99.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac5f4b22751bcad354817d47fd665c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e8705e8c4f99d05a8c593c0e90a99.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad634d66754425bf6421b3a346d31f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e5c6b1a6c2036d6104b2eb0d67dfb.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f925ea1adcac25d7329f7d68d2b8f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13babd213c4ad567353e7536b04d72.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b338020c9c199f7bdf8547eebb8e10.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282d462ef957dabebbbbee5520b18c9.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c178f44f1989bd0a1a109ba4345139.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790472f5f8b0aa5f0522bcf08d933e1.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0f2c68ab6345924fec33587f1bf98.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7247b8f26dd3b7e5a1cd96c4d6c21e.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721863a8b7a2118f87df883cc6bc57b2.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f62538f6a7bd8500c196bb5fade57.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b095f5345c32447111a124c5cc28310.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288760897b076980bbc656bad6dffbff.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3bf08d6c5692924b4dffb4c14ce0d.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ed5190d1804ae82ad377848d49585.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2dc3c1d26126a95ec211eb1c232011.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31a6a2de5a7aa847968eb75d0d2ac5.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da77ebb37e6605f26e678bfdc135e70.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ecff635d2906f1f59dca34a037aea1.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fead18685d40f4151d5de7eddc0c74.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fba9a87542c0847f1504ec5285a20.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877151c40b1a5fea8a60b28d6f0aff9.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d57dbea4e8e15ef5679efbd48d86d1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9cf4e5ce11c6bbbd939bda86ab1ac.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68eb3f49716fd84fe3418b084450b12.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31f42d2591c55412654907350c4cfb.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05c420427956844a5279b76f727537.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8aa4e49fdf9644806eb90532c9e1f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a6caf712781506ae5463578aabe74.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ee9fac531a6d016decde637fcd1dc.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3692020d91deec55fe2c17ccf16a68.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1379ba9b1fefa585fa6830df6cf409a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a36383b4b54327ba3c766cbea5bada.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839cb48de0703a0755f8153afa4474d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930953700cb939fbf3fe9c6956080ea0.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd758fd0119f650a10c6723fbd1e1a99.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac5f4b22751bcad354817d47fd665c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e8705e8c4f99d05a8c593c0e90a99.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad634d66754425bf6421b3a346d31f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e5c6b1a6c2036d6104b2eb0d67dfb.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f925ea1adcac25d7329f7d68d2b8f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13babd213c4ad567353e7536b04d72.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b338020c9c199f7bdf8547eebb8e10.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282d462ef957dabebbbbee5520b18c9.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c178f44f1989bd0a1a109ba4345139.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790472f5f8b0aa5f0522bcf08d933e1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0f2c68ab6345924fec33587f1bf98.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7247b8f26dd3b7e5a1cd96c4d6c21e.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721863a8b7a2118f87df883cc6bc57b2.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f62538f6a7bd8500c196bb5fade57.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b095f5345c32447111a124c5cc28310.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288760897b076980bbc656bad6dffbff.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3bf08d6c5692924b4dffb4c14ce0d.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ed5190d1804ae82ad377848d49585.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2dc3c1d26126a95ec211eb1c232011.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da77ebb37e6605f26e678bfdc135e70.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="product_147" descr=""/>
+        <xdr:cNvPr id="1" name="product_145" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="product_149" descr=""/>
+        <xdr:cNvPr id="2" name="product_147" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="product_156" descr=""/>
+        <xdr:cNvPr id="3" name="product_149" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="product_534" descr=""/>
+        <xdr:cNvPr id="4" name="product_150" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="product_158" descr=""/>
+        <xdr:cNvPr id="5" name="product_151" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="product_159" descr=""/>
+        <xdr:cNvPr id="6" name="product_749" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="product_160" descr=""/>
+        <xdr:cNvPr id="7" name="product_534" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="product_164" descr=""/>
+        <xdr:cNvPr id="8" name="product_535" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="product_165" descr=""/>
+        <xdr:cNvPr id="9" name="product_158" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="product_529" descr=""/>
+        <xdr:cNvPr id="10" name="product_159" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="product_166" descr=""/>
+        <xdr:cNvPr id="11" name="product_160" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="product_167" descr=""/>
+        <xdr:cNvPr id="12" name="product_164" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="product_168" descr=""/>
+        <xdr:cNvPr id="13" name="product_165" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="product_169" descr=""/>
+        <xdr:cNvPr id="14" name="product_529" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="product_170" descr=""/>
+        <xdr:cNvPr id="15" name="product_166" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="product_171" descr=""/>
+        <xdr:cNvPr id="16" name="product_167" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="product_172" descr=""/>
+        <xdr:cNvPr id="17" name="product_168" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="product_173" descr=""/>
+        <xdr:cNvPr id="18" name="product_169" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="product_750" descr=""/>
+        <xdr:cNvPr id="19" name="product_170" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="product_174" descr=""/>
+        <xdr:cNvPr id="20" name="product_171" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="product_175" descr=""/>
+        <xdr:cNvPr id="21" name="product_172" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="product_176" descr=""/>
+        <xdr:cNvPr id="22" name="product_173" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_178" descr=""/>
+        <xdr:cNvPr id="23" name="product_750" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_179" descr=""/>
+        <xdr:cNvPr id="24" name="product_174" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_180" descr=""/>
+        <xdr:cNvPr id="25" name="product_175" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_181" descr=""/>
+        <xdr:cNvPr id="26" name="product_176" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_182" descr=""/>
+        <xdr:cNvPr id="27" name="product_178" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_183" descr=""/>
+        <xdr:cNvPr id="28" name="product_179" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_184" descr=""/>
+        <xdr:cNvPr id="29" name="product_180" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_185" descr=""/>
+        <xdr:cNvPr id="30" name="product_181" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_536" descr=""/>
+        <xdr:cNvPr id="31" name="product_182" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_537" descr=""/>
+        <xdr:cNvPr id="32" name="product_183" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>41</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="33" name="product_1158" descr=""/>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="product_185" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
-        <a:stretch>
-[...72 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1989,57 +1897,57 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beasparfum.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F44"/>
+  <dimension ref="A1:F40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>2</v>
       </c>
     </row>
@@ -2153,54 +2061,54 @@
         <v>18</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="6"/>
       <c r="E12" s="11">
         <v>598.0</v>
       </c>
       <c r="F12" s="11">
         <v>299.0</v>
       </c>
     </row>
     <row r="13" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
       <c r="A13" s="13">
         <v>6</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="6"/>
       <c r="E13" s="11">
-        <v>598.0</v>
+        <v>778.0</v>
       </c>
       <c r="F13" s="11">
-        <v>299.0</v>
+        <v>389.0</v>
       </c>
     </row>
     <row r="14" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
       <c r="A14" s="13">
         <v>7</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D14" s="6"/>
       <c r="E14" s="11">
         <v>598.0</v>
       </c>
       <c r="F14" s="11">
         <v>299.0</v>
       </c>
     </row>
     <row r="15" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
       <c r="A15" s="13">
         <v>8</v>
       </c>
       <c r="B15" s="7" t="s">
@@ -2387,54 +2295,54 @@
         <v>44</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>45</v>
       </c>
       <c r="D25" s="6"/>
       <c r="E25" s="11">
         <v>598.0</v>
       </c>
       <c r="F25" s="11">
         <v>299.0</v>
       </c>
     </row>
     <row r="26" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
       <c r="A26" s="13">
         <v>19</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D26" s="6"/>
       <c r="E26" s="11">
-        <v>778.0</v>
+        <v>598.0</v>
       </c>
       <c r="F26" s="11">
-        <v>389.0</v>
+        <v>299.0</v>
       </c>
     </row>
     <row r="27" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
       <c r="A27" s="13">
         <v>20</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D27" s="6"/>
       <c r="E27" s="11">
         <v>598.0</v>
       </c>
       <c r="F27" s="11">
         <v>299.0</v>
       </c>
     </row>
     <row r="28" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
       <c r="A28" s="13">
         <v>21</v>
       </c>
       <c r="B28" s="7" t="s">
@@ -2459,54 +2367,54 @@
         <v>52</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>53</v>
       </c>
       <c r="D29" s="6"/>
       <c r="E29" s="11">
         <v>598.0</v>
       </c>
       <c r="F29" s="11">
         <v>299.0</v>
       </c>
     </row>
     <row r="30" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
       <c r="A30" s="13">
         <v>23</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>55</v>
       </c>
       <c r="D30" s="6"/>
       <c r="E30" s="11">
-        <v>598.0</v>
+        <v>778.0</v>
       </c>
       <c r="F30" s="11">
-        <v>299.0</v>
+        <v>389.0</v>
       </c>
     </row>
     <row r="31" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
       <c r="A31" s="13">
         <v>24</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>57</v>
       </c>
       <c r="D31" s="6"/>
       <c r="E31" s="11">
         <v>598.0</v>
       </c>
       <c r="F31" s="11">
         <v>299.0</v>
       </c>
     </row>
     <row r="32" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
       <c r="A32" s="13">
         <v>25</v>
       </c>
       <c r="B32" s="7" t="s">
@@ -2627,134 +2535,73 @@
       <c r="E38" s="11">
         <v>598.0</v>
       </c>
       <c r="F38" s="11">
         <v>299.0</v>
       </c>
     </row>
     <row r="39" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
       <c r="A39" s="13">
         <v>32</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>73</v>
       </c>
       <c r="D39" s="6"/>
       <c r="E39" s="11">
         <v>598.0</v>
       </c>
       <c r="F39" s="11">
         <v>299.0</v>
       </c>
     </row>
-    <row r="40" spans="1:6" outlineLevel="1">
-      <c r="A40" s="14" t="s">
+    <row r="40" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A40" s="13">
+        <v>33</v>
+      </c>
+      <c r="B40" s="7" t="s">
         <v>74</v>
       </c>
-      <c r="B40" s="2"/>
-[...30 lines deleted...]
-      <c r="C42" s="8" t="s">
+      <c r="C40" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="D42" s="6"/>
-[...36 lines deleted...]
-        <v>135.0</v>
+      <c r="D40" s="6"/>
+      <c r="E40" s="11">
+        <v>598.0</v>
+      </c>
+      <c r="F40" s="11">
+        <v>299.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A6:F6"/>
-    <mergeCell ref="A40:F40"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>