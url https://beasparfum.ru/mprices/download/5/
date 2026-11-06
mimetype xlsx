--- v2 (2026-08-09)
+++ v3 (2026-11-06)
@@ -22,51 +22,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://beasparfum.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-09 22:22:59</t>
+    <t>Актуальность прайса на: 2026-11-06 06:59:05</t>
   </si>
   <si>
     <t>Дезодоранты</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Рекомендуемая Цена (руб.)</t>
   </si>
   <si>
     <t>Оптовая цена (руб.)</t>
   </si>
   <si>
     <t>deoM201</t>
   </si>