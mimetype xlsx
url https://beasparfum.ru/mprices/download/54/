--- v0 (2026-05-10)
+++ v1 (2026-06-24)
@@ -15,184 +15,142 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="895">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="827">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://beasparfum.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-10 18:41:54</t>
+    <t>Актуальность прайса на: 2026-06-24 22:12:08</t>
   </si>
   <si>
     <t>Парфюмерия</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Рекомендуемая Цена (руб.)</t>
   </si>
   <si>
     <t>Оптовая цена (руб.)</t>
   </si>
   <si>
+    <t>100-impressive</t>
+  </si>
+  <si>
     <t>Парфюм 100 ml BEA'S NICHE Impressive unisex</t>
   </si>
   <si>
+    <t>100-inferno</t>
+  </si>
+  <si>
     <t>Парфюм 100 ml BEA'S NICHE Inferno unisex</t>
   </si>
   <si>
+    <t>100-infinity</t>
+  </si>
+  <si>
     <t>Парфюм 100 ml BEA'S NICHE Infinity unisex</t>
   </si>
   <si>
+    <t>100-innosense</t>
+  </si>
+  <si>
     <t>Парфюм 100 ml BEA'S NICHE Innosense unisex</t>
   </si>
   <si>
     <t>100-M202</t>
   </si>
   <si>
     <t>Парфюм BEA'S 100 ml M 202 Dior Sauvage For Men M202</t>
   </si>
   <si>
     <t>M226</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml M 226 Giorgio Armani Black Code Men M226</t>
   </si>
   <si>
     <t>M237</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml M 237 Baldessarini Ambre Men M237</t>
   </si>
   <si>
     <t>M261</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml M 261 Valentino Uomo Born In Roma Men M261</t>
   </si>
   <si>
     <t>M262</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml M 262 Paco Rabanne 1 Million Lucky Men M262</t>
   </si>
   <si>
     <t>U702</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml U 702 Montale Chocolate Greedy unisex U702</t>
   </si>
   <si>
-    <t>kreasyon-beach-bloom-25</t>
-[...52 lines deleted...]
-  <si>
     <t>Женская парфюмерия</t>
   </si>
   <si>
     <t>100-W504</t>
   </si>
   <si>
     <t>Парфюм BEA'S 100 ml W 504 Dior J Adore for women 100-W504</t>
   </si>
   <si>
     <t>100-W506</t>
   </si>
   <si>
     <t>Парфюм BEA'S 100 ml W 506 Dolce Gabbana L Imperatrice 3 for women 100-W506</t>
   </si>
   <si>
     <t>100-W508</t>
   </si>
   <si>
     <t>Парфюм BEA'S 100 ml W 508 Lanvin Eclat D Arpege for women 100-W508</t>
   </si>
   <si>
     <t>100-W512</t>
   </si>
   <si>
     <t>Парфюм BEA'S 100 ml W 512 Versace Bright Crystal for women 100-W512</t>
@@ -554,128 +512,68 @@
   <si>
     <t>20-W591</t>
   </si>
   <si>
     <t>Парфюм BEA'S 20 ml W 591 Kajal Dahab for women 20-W591</t>
   </si>
   <si>
     <t>20-W594</t>
   </si>
   <si>
     <t>Парфюм BEA'S 20 ml W 594 HFC Devil's Intrigue for women 20-W594</t>
   </si>
   <si>
     <t>20-W595</t>
   </si>
   <si>
     <t>Парфюм BEA'S 20 ml W 595 Moschino Toy 2 Bubble Gum for women 20-W595</t>
   </si>
   <si>
     <t>20-W596</t>
   </si>
   <si>
     <t>Парфюм BEA'S 20 ml W 596 Prada Paradoxe for women 20-W596</t>
   </si>
   <si>
-    <t>25-W506</t>
-[...46 lines deleted...]
-  <si>
     <t>25-W556</t>
   </si>
   <si>
     <t>Парфюм BEA'S 25 ml W 556 Lancome Hypnose Women W556-25</t>
   </si>
   <si>
     <t>25-W557</t>
   </si>
   <si>
     <t>Парфюм BEA'S 25 ml W 557 Christian Dior Addict 2 Women W557-25</t>
   </si>
   <si>
     <t>25-W571</t>
   </si>
   <si>
     <t>Парфюм BEA'S 25 ml W 571 Dior Joy for women W571-25</t>
   </si>
   <si>
-    <t>W501</t>
-[...10 lines deleted...]
-  <si>
     <t>W503</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml W 503 Chloe Eau De Parfum for women W503</t>
   </si>
   <si>
     <t>W504</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml W 504 Dior J Adore for women W504</t>
   </si>
   <si>
     <t>W505</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml W 505 Donna Karan Be Delicious for women W505</t>
   </si>
   <si>
     <t>W506</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml W 506 Dolce Gabbana L Imperatrice 3 for women W506</t>
   </si>
   <si>
     <t>W507</t>
@@ -692,56 +590,50 @@
   <si>
     <t>W509</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml W 509 Giorgio Armani Si for women W509</t>
   </si>
   <si>
     <t>W510</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml W 510 Givenchy Ange Ou Demon Le Secret  for women W510</t>
   </si>
   <si>
     <t>W511</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml W 511 Nina Ricci Premier Jour Women W511</t>
   </si>
   <si>
     <t>W512</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml W 512 Versace Bright Crystal for women W512</t>
   </si>
   <si>
-    <t>W513</t>
-[...4 lines deleted...]
-  <si>
     <t>W514</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml W 514 Chanel No:5 Women W514</t>
   </si>
   <si>
     <t>W515</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml W 515 Chanel Coco Mademoiselle for women W515</t>
   </si>
   <si>
     <t>W516</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml W 516 Giorgio Armani Code Women W516</t>
   </si>
   <si>
     <t>W517</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml W 517 Gucci Gorgeous Gardenia for women W517</t>
   </si>
   <si>
     <t>W518</t>
@@ -872,56 +764,50 @@
   <si>
     <t>W539</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml W 539 Lacoste Touch of Pink for women W539</t>
   </si>
   <si>
     <t>W540</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml W 540 Lancome Tresor La Nuit L'eau De Parfum for women W540</t>
   </si>
   <si>
     <t>W541</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml W 541 YSL Mon Paris for women W541</t>
   </si>
   <si>
     <t>W542</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml W 542 Guerlian Mon Guerlain Women W542</t>
   </si>
   <si>
-    <t>W543</t>
-[...4 lines deleted...]
-  <si>
     <t>W544</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml W 544 Chanel Chance eau Tendre Parfum Women W544</t>
   </si>
   <si>
     <t>W545</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml W 545 K. Vodka on the Rocks for women W545</t>
   </si>
   <si>
     <t>W546</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml W 546 Montale Pink Extasy women W546</t>
   </si>
   <si>
     <t>W547</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml W 547 Chanel Gabrielle women W547</t>
   </si>
   <si>
     <t>W548</t>
@@ -974,74 +860,62 @@
   <si>
     <t>W556</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml W 556 Lancome Hypnose Women W556</t>
   </si>
   <si>
     <t>W557</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml W 557 Christian Dior Addict 2 Women W557</t>
   </si>
   <si>
     <t>W558</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml W 558 Christian Dior Poison for women W558</t>
   </si>
   <si>
     <t>W559</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml W 559 Dior Miss Dior Cherie  for women W559</t>
   </si>
   <si>
-    <t>W560</t>
-[...4 lines deleted...]
-  <si>
     <t>W561</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml W 561 Paco Rabanne Black XS Pour Femme W561</t>
   </si>
   <si>
     <t>W562</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml W 562 Versace Crystal Noir women W562</t>
   </si>
   <si>
-    <t>W563</t>
-[...4 lines deleted...]
-  <si>
     <t>W564</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml W 564  Narciso Rodriguez Narciso Poudre (PINK) for women W564</t>
   </si>
   <si>
     <t>W565</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml W 565 Trussardi My Name for women W565</t>
   </si>
   <si>
     <t>W566</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml W 566 Tom Ford Velvet Orchid women W566</t>
   </si>
   <si>
     <t>W567</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml W 567 Emporio Armani Because It's You Women W567</t>
   </si>
   <si>
     <t>W568</t>
@@ -1451,242 +1325,134 @@
   <si>
     <t>20-M249</t>
   </si>
   <si>
     <t>Парфюм BEA'S 20 ml M 249 Versace Eros for men 20-M249</t>
   </si>
   <si>
     <t>20-M252</t>
   </si>
   <si>
     <t>Парфюм BEA'S 20 ml M 252 Jean Paul Gaultier Men Scandal Pour Homme Men 20-M252</t>
   </si>
   <si>
     <t>20-M255</t>
   </si>
   <si>
     <t>Парфюм BEA'S 20 ml M 255 Paco Rabanne Phantom Men 20-M255</t>
   </si>
   <si>
     <t>20-M261</t>
   </si>
   <si>
     <t>Парфюм BEA'S 20 ml M 261 Valentino Uomo Born In Roma Men 20-M261</t>
   </si>
   <si>
-    <t>25-M201</t>
-[...52 lines deleted...]
-  <si>
     <t>25-M250</t>
   </si>
   <si>
     <t>Парфюм BEA'S 25 ml M 250 by K for man M250-25</t>
   </si>
   <si>
-    <t>25-M251</t>
-[...10 lines deleted...]
-  <si>
     <t>M202</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml M 202 Dior Sauvage For Men M202</t>
   </si>
   <si>
     <t>M203</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml M 203 Cartier Declaration men M203</t>
   </si>
   <si>
     <t>M204</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml M 204 Issey Miyake L'eau D'Issey Pour Homme M204</t>
   </si>
   <si>
     <t>M205</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml M 205 BEA'S Paco Rabanne Invictus Intense for men M205</t>
   </si>
   <si>
-    <t>M206</t>
-[...4 lines deleted...]
-  <si>
     <t>M207</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml M 207 Lacoste Essential for men M207</t>
   </si>
   <si>
     <t>M208</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml M 208 Paco Rabbane 1 Million Men M208</t>
   </si>
   <si>
-    <t>M209</t>
-[...4 lines deleted...]
-  <si>
     <t>M210</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml M 210 Chanel Bleu De Chanel Men M210</t>
   </si>
   <si>
     <t>M211</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml M 211 Guerlain L Homme Ideal Men M211</t>
   </si>
   <si>
-    <t>M212</t>
-[...16 lines deleted...]
-  <si>
     <t>M215</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml M 215 Sheik Opulent Shaik Blue Palaces Of Designer No:77 men M215</t>
   </si>
   <si>
-    <t>M216</t>
-[...4 lines deleted...]
-  <si>
     <t>M217</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml M 217 Nasomatto Black Afgano men M217</t>
   </si>
   <si>
     <t>M218</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml M 218 Carolina Herrera 212 Vip men M218</t>
   </si>
   <si>
     <t>M219</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml M 219 Dolce Gabbana The One men M219</t>
   </si>
   <si>
     <t>M220</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml M 220 Giorgio Armani Code Sport Men M220</t>
   </si>
   <si>
-    <t>M221</t>
-[...4 lines deleted...]
-  <si>
     <t>M222</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml M 222 Bvlgari Aqva Pour Homme M222</t>
   </si>
   <si>
     <t>M223</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml M 223 Calvin Klein Euphoria men M223</t>
   </si>
   <si>
     <t>M224</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml M 224 Carolina Herrera CH Men M224</t>
   </si>
   <si>
     <t>M225</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml M 225 Christian Dior Fahrenheit men M225</t>
   </si>
   <si>
     <t>M227</t>
@@ -2078,86 +1844,56 @@
   <si>
     <t>20-U767</t>
   </si>
   <si>
     <t>Парфюм BEA'S 20 ml U 767 - Maison Francis Kurkdijan Oud Satin Mood 20-U767</t>
   </si>
   <si>
     <t>20-U768</t>
   </si>
   <si>
     <t>Парфюм BEA'S 20 ml U 768 - Tom Ford Fucking Fabulous 20-U768</t>
   </si>
   <si>
     <t>20-U770</t>
   </si>
   <si>
     <t>Парфюм BEA'S 20 ml U 770 Nishane Hacivat Extrait De Parfum unisex 20-U770</t>
   </si>
   <si>
     <t>20-U772</t>
   </si>
   <si>
     <t>Парфюм BEA'S 20 ml U 772 by K. Black Phantom unisex 20-U722</t>
   </si>
   <si>
-    <t>25-U701</t>
-[...16 lines deleted...]
-  <si>
     <t>25-U713</t>
   </si>
   <si>
     <t>Парфюм BEA'S 25 ml U 713 Montale Starry Nights unisex U713-25</t>
   </si>
   <si>
-    <t>25-U714</t>
-[...10 lines deleted...]
-  <si>
     <t>25-U734</t>
   </si>
   <si>
     <t>Парфюм BEA'S 25 ml U 734 Christian Dior Bois D'Argent unisex U734-25</t>
   </si>
   <si>
     <t>U701</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml U 701 Escentric 02 Molecules unisex U701</t>
   </si>
   <si>
     <t>U703</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml U 703 Montale Intense Cafe unisex U703</t>
   </si>
   <si>
     <t>U704</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml U 704 Montale Wild Pears Unisex U704</t>
   </si>
   <si>
     <t>U705</t>
@@ -2519,153 +2255,213 @@
   <si>
     <t>Парфюм BEA'S 50 ml U 773 Xerjoff Alexandria II unisex U773</t>
   </si>
   <si>
     <t>U774</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml U 774 Tom Ford Ombre Leather unisex U774</t>
   </si>
   <si>
     <t>U775</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml U 775 Mancera Instant Crush Eau De Parfum unisex U775</t>
   </si>
   <si>
     <t>U776</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml U 776 Louis Vuitton Imagination unisex U776</t>
   </si>
   <si>
     <t>Компактный парфюм</t>
   </si>
   <si>
+    <t>PF03-01</t>
+  </si>
+  <si>
+    <t>O.TWO.O PF03-01 Парфюм Intimate Fragrance Essence - Night Bloom 7 ml</t>
+  </si>
+  <si>
+    <t>PF03-02</t>
+  </si>
+  <si>
+    <t>O.TWO.O PF03-02 Парфюм Intimate Fragrance Essence - Jasmine Veil 7 ml</t>
+  </si>
+  <si>
+    <t>PF03-03</t>
+  </si>
+  <si>
+    <t>O.TWO.O PF03-03 Парфюм Intimate Fragrance Essence - Blaze Whisper 7 ml</t>
+  </si>
+  <si>
+    <t>PF03-04</t>
+  </si>
+  <si>
+    <t>O.TWO.O PF03-04 Парфюм Intimate Fragrance Essence - Passion Tide 7 ml</t>
+  </si>
+  <si>
+    <t>PF03-05</t>
+  </si>
+  <si>
+    <t>O.TWO.O PF03-05 Парфюм Intimate Fragrance Essence - Sweet Haze 7 ml</t>
+  </si>
+  <si>
+    <t>PF04-01</t>
+  </si>
+  <si>
+    <t>O.TWO.O PF04-01 Парфюм HONEYGLOW - Coconut Rose 15 ml</t>
+  </si>
+  <si>
+    <t>PF04-02</t>
+  </si>
+  <si>
+    <t>O.TWO.O PF04-02 Парфюм HONEYGLOW - Grapefruit Mousse 15 ml</t>
+  </si>
+  <si>
+    <t>PF04-03</t>
+  </si>
+  <si>
+    <t>O.TWO.O PF04-03 Парфюм HONEYGLOW - Caramel Hazel 15 ml</t>
+  </si>
+  <si>
+    <t>PF04-04</t>
+  </si>
+  <si>
+    <t>O.TWO.O PF04-04 Парфюм HONEYGLOW - Cream Scone 15 ml</t>
+  </si>
+  <si>
+    <t>PF04-05</t>
+  </si>
+  <si>
+    <t>O.TWO.O PF04-05 Парфюм HONEYGLOW -  Berry Prelude 15 ml</t>
+  </si>
+  <si>
+    <t>PF05-01</t>
+  </si>
+  <si>
+    <t>O.TWO.O PF05-01 Парфюм Marble Fruit Bouquet Perfume - Love Whisper 25 ml</t>
+  </si>
+  <si>
+    <t>PF05-02</t>
+  </si>
+  <si>
+    <t>O.TWO.O PF05-02 Парфюм Marble Fruit Bouquet Perfume - Sunny Paris 25 ml</t>
+  </si>
+  <si>
+    <t>PF05-03</t>
+  </si>
+  <si>
+    <t>O.TWO.O PF05-03 Парфюм Marble Fruit Bouquet Perfume - Nile Greenery 25 ml</t>
+  </si>
+  <si>
     <t>10 ml</t>
   </si>
   <si>
     <t>10-M246</t>
   </si>
   <si>
     <t>Компактный парфюм BEA'S 10 ml M 246 Roja Dove Oligarch for men</t>
   </si>
   <si>
     <t>10-U701</t>
   </si>
   <si>
     <t>Компактный парфюм BEA'S 10 ml U 701 Escentric 02 Molecules unisex U 701</t>
   </si>
   <si>
     <t>10-U705</t>
   </si>
   <si>
     <t>Компактный парфюм BEA'S 10 ml U 705 Ex Nihilo Fleur Narcotique unisex</t>
   </si>
   <si>
     <t>10-U711</t>
   </si>
   <si>
     <t>Компактный парфюм BEA'S 10 ml U 711 Maison Francis Kurkdijan Baccarat Rouge 540 unisex U 711</t>
   </si>
   <si>
-    <t>10-U716</t>
-[...4 lines deleted...]
-  <si>
     <t>10-U727</t>
   </si>
   <si>
     <t>Компактный парфюм BEA'S 10 ml U 727 Sospiro Erba Pura Edp unisex</t>
   </si>
   <si>
     <t>10-U728</t>
   </si>
   <si>
     <t>Компактный парфюм BEA'S 10 ml U 728 Tiziana Terenzi Kirke unisex</t>
   </si>
   <si>
     <t>10-U736</t>
   </si>
   <si>
     <t>Компактный парфюм BEA'S 10 ml U 736 Tom Ford Lost Cherry edp unisex</t>
   </si>
   <si>
     <t>10-U746</t>
   </si>
   <si>
     <t>Компактный парфюм BEA'S 10 ml U 746 Attar Collection Musk Kashmir unisex U 746</t>
   </si>
   <si>
     <t>10-U753</t>
   </si>
   <si>
     <t>Компактный парфюм BEA'S 10 ml U 753 Ajmal Amber Wood unisex</t>
   </si>
   <si>
-    <t>10-U755</t>
-[...4 lines deleted...]
-  <si>
     <t>10-W506</t>
   </si>
   <si>
     <t>Компактный парфюм BEA'S 10 ml W 506 Dolce &amp; Gabbana L Imperatrice 3 for women W 506</t>
   </si>
   <si>
     <t>10-W508</t>
   </si>
   <si>
     <t>Компактный парфюм BEA'S 10 ml W 508 Lanvin Eclat D Arpege for women W 508</t>
   </si>
   <si>
     <t>10-W515</t>
   </si>
   <si>
     <t>Компактный парфюм BEA'S 10 ml W 515 Chanel Coco Mademoiselle for women W 515</t>
   </si>
   <si>
     <t>10-W530</t>
   </si>
   <si>
     <t>Компактный парфюм BEA'S 10 ml W 530 Lacoste Pour Femme for women W 530</t>
   </si>
   <si>
     <t>10-W543</t>
   </si>
   <si>
     <t>Компактный парфюм BEA'S 10 ml W 543 Byredo Bal D'afrique for women</t>
-  </si>
-[...4 lines deleted...]
-    <t>Компактный парфюм BEA'S 10 ml W 591 Kajal Dahab for women</t>
   </si>
   <si>
     <t>10-W592</t>
   </si>
   <si>
     <t>Компактный парфюм BEA'S 10 ml W 592 Mancera Roses Vanille for women</t>
   </si>
   <si>
     <t>10-W593</t>
   </si>
   <si>
     <t>Компактный парфюм BEA'S 10 ml W 593 Amouage Blossom Love for women</t>
   </si>
   <si>
     <t>Стики</t>
   </si>
   <si>
     <t>SN020-01</t>
   </si>
   <si>
     <t>SN020-01 O.TWO.O Парфюмированный стик Perfume stick INVERSION OF PARIS 3.3g</t>
   </si>
   <si>
     <t>SN020-02</t>
   </si>
@@ -2856,51 +2652,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffabd8c0fb57e4707e0389bb846ffc2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68016d3e000222895c77b9f6a74d5fb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b24bfb7d2d05868bf1d1d60eaa3a51.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cbc39ffc3552bcefbd41176f106c5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf5842359da39d11451bf15fbd1bc5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afc67e8cbd11bf0426b62c9aba301b.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf26db9187d4509a26b65c90fd3c70.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59299c2e4ba4e2a1f0ca40c9f5ea578.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe48513dc4dab953116eec2f99b0ed8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522389309b6e315fef1f5a948d2db60.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a26fdea66049a4f28ab0af86453110.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d21e5288c33d94b471ae7af57ed764.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aad4972c78b12f88792d7306eaf136.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828b441ace8c858c146840707735736.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463ffe85bd605f77798b759a3f724e9.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079aace652e9c13ca65871f733347e84.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2293c186ffb87a45f631d02aa60b32.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6746ab0ad2d6cc5e23f0c4b8e76fd62.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a751c6ecfab5f135c8ed59e62547697.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d9e98d0522dfe2a64666f271378b3.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee4ced01ff1339ff6693ded7f5bbd9.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff65dd6068f0ab6887c149e09e8cb2.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8277422a2e63e78c8603db646a3381.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae67a6b5db228fd8e4022186b8f1965.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c0db0c8009249db24825701f41d3f.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afe59ea9531f997673d13b2007ee53.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34c8dda04119f2cd7c67eedd2c1dc4.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566a923d7b55afab8cb7a8edafbb65a.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf1addd384ab1e766e838d4f3fb891.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9243eba971a6462ff2e0d06a07238.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380a10410f3e8e1d236493219992090.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37409565a7046d54f73ffbcdbaad62c5.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a44e6faf38136dd70538ef0bcb3883.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119023a273b17dfd785ae1afdac57089.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617adc2fb246a1a6340e985ed8779ee.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8172c30babe39b4295422b57fec82c6.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49f0eaff68513aac43933750f9da24.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95240934adf2a0d3936a9dfc03e25465.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d176513a1180c30fa296f0d1ba906.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8d492321f3bc0ffd3cd0eed5bcd92.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0f7f5fc75824781ccf17d2c3fe433.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43936cadb7abe17985aa7c5e0ebc9c6.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d49c07743e4b2cb8599946d49c4b6e.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bdb81c15f8afe8f7c65275669f281.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23589b322b4a029d70f256450e8669.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9d993db0c47fabbe08d795d0f790b.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467413ef822e5d42f3ef46d698a47a3.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98de4ae562770cf35e066d3cc349181.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9caf29fd8f805b019d9a73a9af4eb8c.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002c94e906082108fd88f2e643de65b.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e32d3ff95e8f24d69956a5877f2ef.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a9f9fe842fb4904be9a6679688d6e.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ac8ee9bd0cdc9134ec36d16d486a5.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5316fe5c6d62e10de048f49bb7682b6.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c729fb47867c88e801b1826043c18e.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ecdcea862362c28b217baa14ce9eb.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d27c99bcd44a2f722964a88f7dc27.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18620f7f9a9dc52493eada5ede205fa9.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110f18fde56fde7c71b57bc592935ba.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1364271c1210a4c28a24368ae2d257.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df259f049eb17145755cba5cb09ecf4b.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d079cee23bcb819c8d1be6b23f6c6.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2416c98b0c279c5112cfda785eff64e.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7fd63fba61a2a9a46510abb3202a9.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e50deff7851ee723a1474a0354c116.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35450236c447e3538ed2eeb3dd748d89.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2314e6ea6865a471b49a7e102899007.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08593717eace6672d7ceab52e68f35f.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83831d74edfebb74256df1844acd3a6.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f760e635c7732687226949dc6c47b1.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49034a400fde1ad7831e85c7c395d1.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974197895431aeebf5b0e370aa81842.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5910d890b7f1c8d46af915e29b639.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635f1f00317dfbbd6d864376cc5cc86.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa608be8d836644b7c29af8386eb1b29.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a60dbfd38fa43eea7dbc46f35a1a1.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972ad573ca576c1f7fc15a4535f3b3e.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa4a8154a910eb5c56f2ba858ba683.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86a16244d122892c85eeffd0782951.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1587c34c844faa180be7b7c6a3180fa.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee551fb27beabb211946cffceead0822.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c1e53ff23c7db31ad150e07c4959f.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6028fca05739f2db0610f9b8f3788.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502a0443b5537944656203091e3d1f6.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f0525ef5978a01ac7a37576918599.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe649e8d16b1e42efae5b551412c85a.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd9c2e11f59906c90352ef58f3b3fe.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bdd85db7b3a695b5029c5d6d1c08f.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aee242cb9e77108cb559370028daec.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c955f9a3723342f8cb38b0d7ab0624.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7eb15f1ea7d1871a8ea28be7cc849.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb808b1953317b83094c7eb8741ef8.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286080e1b5e46244108736827e7e07af.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fffe6ea4e5d3c655333a2a320d522b.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181e27a2548839711b07f6681c7475a.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c612ed084f6814034f3714f43a954.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790989c42c5c65f68f4a5ffc5e83e2e9.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44af0c2e389a0dad79783f7bfde2fd0.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe649e8d16b1e42efae5b551412c85a.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd9c2e11f59906c90352ef58f3b3fe.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bdd85db7b3a695b5029c5d6d1c08f.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aee242cb9e77108cb559370028daec.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c955f9a3723342f8cb38b0d7ab0624.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7961e478952084870e053242d2b80.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb808b1953317b83094c7eb8741ef8.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286080e1b5e46244108736827e7e07af.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fffe6ea4e5d3c655333a2a320d522b.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf03d88256e7e46ef5e79305251804.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c612ed084f6814034f3714f43a954.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790989c42c5c65f68f4a5ffc5e83e2e9.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d459aa82f89b37ff452e01b64d73509.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7961e478952084870e053242d2b80.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf876b1358ba0a3cacba365849f46f1.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d459aa82f89b37ff452e01b64d73509.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c428f0b5412dec4f976ce01541afac.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbae1aebc2ac1e98b491eaa0852d8b.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbae1aebc2ac1e98b491eaa0852d8b.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe7387ece30435a0e2f1a1f5c6b4d7.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514900b7685dc8d7aaeef72dfc354ee.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f00d761272d63328616770c11503b.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6179063f8c8c5357bf06da4a8aa140.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32d60e1c40b6294d40c3f8f8a768bb.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74308bea4eccb91042d600d6391ebf.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2e33f1646e60dbfe1078b788ec8b9.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44c5d61de724315e99da96204727a8.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51da256d84bbf2be6147f98160f3cf.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080202bf53fd3bb8e19d8be08b3b4ed0.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6380675bf507c407403e7994f83c0.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8e35804cad7936f4e239050687a7f.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f13bffb4c6ce38195f4e8dc186787.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c74513d645bd25fbe8bfe40fed1708.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67842d9775f44d64bb6e4eaaccc04f07.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe335f378d638ef8c0ef89069ec062.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a410722f94850d8f5b48bfc2144b932.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde0a3b2014b49a26fa7baa2695bce7.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58ca4abc0a505b07f6bf72b0228872.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bb0ebe85e69e29a48b421530fe61c.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b84f172398245504b84a932fa5a17d.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b393d5e9c1c3649a29dad81f6a112e9.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11becfe5ba1c8c32d88c8d47b4fcab60.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b10c0035feb3ffcc96282e0b513f4.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983ce9df236909d52616ff79c9ed687.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc524cc7d3b0b3b6cc8eb85e52410c5b.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844470bfef1ff986d1fca778390c82b9.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066bcd2ca818709940a1e0ab320b3df.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8531c38cfdfc2be3700f01abecd984.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a06a136c527d973b51f48c0dbb1d55.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8deaf826b4ad7f2c69d642dcd30c16b.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a8665c94d38a36a1b95455c90d1cb.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c77dc5ac89debbc38578d71de5a54.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadfa71cc6d70584e4f0d9db6c6072d.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92bb9d111e639d64013182440f04fd.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b25d7cdbe54b9c8c575252378497b.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b26817bb95294eb7ee3676edeeb4b5.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7864d5c17d9b823cf78591aa28d1f.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa9e038fa64bc50a0df42bfdbcbfc1.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8896cd441a7c26c5f2371e21bc3e80.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269eb2062a6acc151fc19aa318e8209.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee08ba92456e8aab84eb0876d12dd0.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe5d9cfceeb5162b3ed6140dc25f4b.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc3ba5d58b6246d29005fe2d4a97a8.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51caf62a4e7fbf68d7adee1c889518fa.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31797968bbece624f91006a76be972b4.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185b1f56d2100e9896483bc69a0f07f.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250f1494886bb9e888ae1da0d87fb3d.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4ea4495b0fd1eced609b9ece1d36f.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03662b20ec4a95e93554c3019d6883.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add49357586f4996b01fd6b4bf5db888.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9dc76c0434ac3ceea9b17812c78762.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e02c724dee69220be89863fa208ad.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5e6523ecc8b2cd85c404716b718cc.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b0373d8318ccd535230c70fc7c6dc.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329c2d9931f4804c9d613fcaca23ccd.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f56852050e3d460013c175716cea74.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a7de030ac8870c3070e8c45f9e250.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc3b77ca2f292dbeba5c814102165d.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b38ec7e728532205ae673514a08fc4.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e00fd06d571c6b13c906e422f1c9c0.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47863959872720022b9dd4c11f2b42d2.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6feb34a1b92ba5913cd84ed37df5f8d.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ff5442fb6f929ce2a7a4c35db4189.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944e97fef6bf3d152bbe8b4020bd58e.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab82d614919d5534e66e18bc354a925.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7590bee9ed7903fe0b95cd7a2dec1.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50994c263ebe4fd02157b1ea2405e19d.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f840d82de04112b3003a3103eaaf1.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d46eef702a87798de6ee415a441e4d.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c0bc310c2a97a0cc4d726399109b8.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df8de76dc81cb666ac16deff5c0710.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858b9e9e2b6f6461764a841774f171b.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32cf1b23728bfe7036d7a53b111ebc.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bdede1f44583f8e7d09c28afcb273.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa83ed8d525cff9ad564d27a26e4a46.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a1da8418be7a9549df18d4df75f7f.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40360e882b6e811c40a83339e526e6.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44747676b87a30b71bf571e3a01dd13.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba19cfccc835280e91d4fa79bb8becc.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738016b2d5385eb0c8e2405a6786c7d7.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23593043b9ab2df68e10a7a6aafe9d7b.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd91f69ed944cd0a151d025038bd8e.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea173eb19d4c650897f75409ee3e995d.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ba681929be88ad07f6d3df38842f1.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778638920b981f7cdbf27a3b2c4531cf.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535e87c776f4f90027d9294492d7624.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882995e5db8850c645a1767dd32e470.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b3e45a45c32e0d976ad591be22d77.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87931c301f4cabf1d42957af880bdc21.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70280544467aea7f93f846eaa1cce1b.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78b270ea50a45884ad7db29305f110.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e82f0ca663aa56db8e39645eeff430.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c335bfc2ced0c9166266781346511.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1e43c94f17008d33306b099dcf174.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a8bdead8fd5b7cc8fb1fd2511c069.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bcf0ce359fd4f67ece75839efb52f.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0a6701ff18aa0fe186dc89f49c610.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee4167044cca7e57915dc671a3e814.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6a7dd7ea6288d5eb1b1c1bc2ce47c.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b59fafbfb14ffdb8ca5261ba9d9ed.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a191ab08476073fb38ff006499cdfc.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a73b6febe18043a44de452a901bcd4.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b692a93a860572ec92f3f398dabe2.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbb6cf84e6a13b7777d5a297fe9d60.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b48ad1ad5d48b9c38cdbe86d0c93e2.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f74eefe2065e15ec28c374b0e87e5.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8216bf7c8295d906e0e5098d553e8.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff9ac004d23fcefc0272246fe34e4c.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260450853b9f9f26da363d6aa400c71f.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c84002f6f7aafaf02100bcc48fc443.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ad7d4ff0322a7b1becc126429baae.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad58c48133a8d3f860998a16520f63b.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d30020244a4e13475685458a6cd7e.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d3db7f0e87a2c1bf26379e0439bf7.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0bfd9d513b53da6645c52fbed5b29.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97118b7bdd5b8aab38beadf32fa78dae.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97316332d0b4305f715a03ae0d80df19.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31222eac0caa8e322f196578bf580d1.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080039da1fc1e4e561ac6330bb487863.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815e7acff26f5092d9eb01ef6f471e3.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ae07e1d8f55be160e87701002010c.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe6790577469977c0824f78b9f76d2.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28c8879a0866f379a56ee94027b70b.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e37e8737128a8f07f2e56a12f8aef.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a520038a18482272d273fd01dbfa156.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2015de1ec143de5b1c0864fc111b1a.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114949caf3ff2c70d81f7d319fbd7c8.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ab0be758b479279597e3b93b8f39f.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738016b2d5385eb0c8e2405a6786c7d7.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23593043b9ab2df68e10a7a6aafe9d7b.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae546d44b3417e12407afeee70d4fb6.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85986dbc80f4efe2062ce5210c3857.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc05eaa673e68e87e9ed37d7112eeb.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778638920b981f7cdbf27a3b2c4531cf.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26198ad3f7ff693cd2cd5cf266188a9b.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882995e5db8850c645a1767dd32e470.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b3e45a45c32e0d976ad591be22d77.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87931c301f4cabf1d42957af880bdc21.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf699bb629c9b82367a58c75914bf0.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78b270ea50a45884ad7db29305f110.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e82f0ca663aa56db8e39645eeff430.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c335bfc2ced0c9166266781346511.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41107ff2b6fbd813aa2e15c1fd6177.PNG"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a8bdead8fd5b7cc8fb1fd2511c069.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bcf0ce359fd4f67ece75839efb52f.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0c46d2b2fad26bf50d2ff804201e8.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee4167044cca7e57915dc671a3e814.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db02255d092cbd01994e4ec93d5adf.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b59fafbfb14ffdb8ca5261ba9d9ed.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a191ab08476073fb38ff006499cdfc.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3088fab103d88e0c76159a978db35dd.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abd7b697398365389b3a4a665d157a.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbb6cf84e6a13b7777d5a297fe9d60.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b48ad1ad5d48b9c38cdbe86d0c93e2.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6e9e709f6cddf71a73c9fd3f0a3ae.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8551736a396bfa6c78527170aa1638.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff9ac004d23fcefc0272246fe34e4c.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05d0aeb9b2c33430c912fbef1f9242.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a4c4cfd39709d7544ea05543eb6e6.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07f9903a3f2e54c150a09213af31b3.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5aad2a03101043fc21dea9db1b0af6.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c41a526071d9fcf462b74e85e9265.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c00e9ee7da3fbd0221cb2b373efc6.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fecb7a2a771432cac275aaf13dc7a27.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f746fd725f8286b383b8b2ae03aedf.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bde6038b514df477106ea7f05b44b8.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad078b7844bff640f7982d0b88c1a0c7.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815e7acff26f5092d9eb01ef6f471e3.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ae07e1d8f55be160e87701002010c.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe6790577469977c0824f78b9f76d2.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d03be8ccfab12090cc22b418eb598.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccddefe05ec1307aef3b208946cbfb4.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffdf4efc96e2718ead3146ba36ac55.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7e8aa4771e4843eb8dc2dfde3e5c8.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1ae4682d2f3ee8066ff7d30d02143.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62f3f75e835df41bd6c9b4f1fb614b.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecf29e861fc4be5d08ac7690b0067d.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6e5c03f41a7f2c14bdf9f4da4f25a.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c0b14e6952cccb47a695004b567e3.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526477d79fdc56ceb46cdb4c877aa9f.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920c78d18013e4f50e2617f29dc26da.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61abdf044977b3bc6196e5602036345.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6416c9f80f561dcf043aa7c3cd84486.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b88da7ee7e29d945abd592e0e6d4d.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf699bb629c9b82367a58c75914bf0.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd4230b78a1b5066cb1c61f6e85c10.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516e174ff35e0ea3a49fce028ad759d.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca75b8459782bb579db41c76c1872b.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5113399f713da51b92c46171e4ac1.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a9990f6a936f7c19aaa98faea964f.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b26b0c33ee0600d7c5c48a05d5a66.jpg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805db5d28e6c85e6bd3f364d62ef5c19.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdc8ad7f4fd12febc316a3aa54e592.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff78ec439915e6381cefdab33e04d3.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d684ac22dd23d6c9a750e40e06600d.jpg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee769a9b113ae85cd5b9ebb213b63a.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94df17dfb9e44592c46bbd541774b5.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655904e5c987019de7b9b598e12d86f0.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39739b328676282610deddef26f7122.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31515ef6f2f06324a95509e9fd3eda.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff653a51c0e5b7067a09d19cbd4d87a.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33152debd23f74de53135f195f7c122.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1bf2003d26d47ec0b2723f820b1ae.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07759d2b4ec1441065b446af4ebdf9b9.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc70191b57384628c38261c3aa07aa9.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0eb126ce7410783d4ee04ddff3f97.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bba6334100b98c965edcb92f1f908b.jpg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d5641fd915df8a776d76fe248f1f7.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f91a3f32d15ec8f70f5a6cff1b83e0.jpg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497c79cf9bbcddb129c1a8c81fd996a.jpg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d7e0b9be17f7eb2004ab9c669d27b.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9a685e6d88f1052542dfdb6d6e9a5.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9431b13881f37d16fe189e15e722f.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679e0134e5c5ece5d1ca24d9a0ca943.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c8647249a5c5c41b7797343962e29.jpg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad8c28b29099024fa61307a3b6216d.jpg"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bae944c72b02d156c336ae75a41e24.jpg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a431c9ed956c8df74bc6846476029.jpg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920b574723400ef2997c005493eb746.jpg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3a22c62636bf32932942a5635e3b3.jpg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ada86587275c0136f3060e31f21c45.jpg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eeb1558d07d14e7f4da564a19d4004.jpg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0eb634ce5bc7b4225b9bc641a2050.jpg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53054f3f2a55d2459b69e6ca7de67c5.jpg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5a1826703edbe8ad605f8040fd328.jpg"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a73923655433653bfbfe4d04edf09.jpg"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214e0472ea5500b78f21641f17aee2f.jpg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45d31958689cfc880007de335e894d.jpg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff653a51c0e5b7067a09d19cbd4d87a.jpg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33152debd23f74de53135f195f7c122.jpg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c461e4201526eec87d9b688dca0931.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07759d2b4ec1441065b446af4ebdf9b9.jpg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d2bd801f98bb4a066d58f3a262fa2.JPG"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56657912e68e602d1c6624f8aeaa69c3.JPG"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bba6334100b98c965edcb92f1f908b.jpg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8710c9b613c01c977200f18611dc76.jpg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e70bda1da887aec4964ce15574193.jpg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497c79cf9bbcddb129c1a8c81fd996a.jpg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1804fdec94d6cc3e3879c858ae2f9c.jpg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14fd7de1cba8b39ffaffcc79f66bb7.JPG"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad12361bbe1e0ba9c1d8a2a460524c.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679e0134e5c5ece5d1ca24d9a0ca943.jpg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c8647249a5c5c41b7797343962e29.jpg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad8c28b29099024fa61307a3b6216d.jpg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bae944c72b02d156c336ae75a41e24.jpg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a431c9ed956c8df74bc6846476029.jpg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ea62733332fbc72b58ffa90c7d4be.jpg"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3a22c62636bf32932942a5635e3b3.jpg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269be5d248d64038b7c645eb40a82d5.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c70efcc810fa40ba9102aedca0444f.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214553cc022a459973d54e61d9991e15.jpg"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53054f3f2a55d2459b69e6ca7de67c5.jpg"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04373a57fd349f5d5821ca1f55b869.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a73923655433653bfbfe4d04edf09.jpg"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279046498ae304470ae13c25cb7b3a2.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df24d1562b08852769c326a8c8889f8.jpg"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3585b8ddfff40dccb7a88f85bbbb52f.jpg"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7264ee33855f5bb0b93a692787ec45e.jpg"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8710c9b613c01c977200f18611dc76.jpg"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52177c6faccefad38c2af2f280e98d7a.jpg"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240db92223ff7cdd8bad8c2d3e6a893.jpg"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9a63a21787f760aad32d6d9d43a1d.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318345633aa6cc30ac20d249bc6f966e.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b24baa63e63cae6f7aeb36144570e0.jpg"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d249a64e4dc38199411044159ae8f8.jpg"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125251d75c8bba630f9dc59a0f58adbd.jpg"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e2d95dda5b5e87e29ce16b6c4d740.jpg"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d10110bbff31407318eda4f06c056b.jpg"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fe3a40d8f15bff9f040352fba21a9.jpg"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400acb5726543ae3859a727d4683310.jpg"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bdc8c8bf7d621df2e4a9917b760cd.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248dc4fe415b8fee284a2b6a90da607f.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aee544627615b469fdc7e4d0f08fa9.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c076a098e9fd8043335609cd64d0196.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ef0db82395f7c6c097ffdb9493f74.jpg"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57571dc490f56ecc9f82a78213ff8e4.jpg"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9744deef35293ebe3a621597ed6e8.jpg"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3afacd277603b3c3baf9e65ad1e247.jpg"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939fb9f6df4b3ce9e3df2ce54102fdf.jpg"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665b4ca9ef94b23fa8ba52cf0a7736b.jpg"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c50b6085c4404f2e604ae710e4556.jpg"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01152e4759150ca7390ef3baa4722d8.jpg"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01ed72243f88b600aa8d72a764af95.jpg"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a9806ba70fc976efebb6d58c2bf4f.jpg"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258738654c431a4f29c9c5d4ec5f162.jpg"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbe1a0cf9e40af4e5a5c208b33270f.jpg"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b6d0adea892dfdba556bdf5519f8c.jpg"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8368599f35994d1c527ece6b2511f1.jpg"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31fb449825089ca09e25a0c932dd4d.jpg"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecae7ee127093040c27f743f0449581.jpg"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98ee58a532e9fc00baa164aa7764ab.jpg"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe1b10763bca4a65188556604e91a4.jpg"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bd84e2bc1d5bc739a2faf5b23eb16.jpg"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9673e56a327ebcf6d14eb2d8e55f7a0.jpg"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240531cd876274780fdecc36e2603844.jpg"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eab8bcce69be510134513b2596917f.jpg"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951276f2cbf8f16d95e6b960435d94e.jpg"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63e6e94935777af71d069a07f39ae0.jpg"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3656023898ccbe8bf1109ce19057f.jpg"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0167976d2145cf253fbea4c4b6cc97d.jpg"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2651375768a320179cf1119b386b5a1.jpg"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787059671ee7bddfb2e8e146fb75930.jpg"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c60258df758c56127f73902b2158b2.jpg"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178519f0cc5c29e462b83395eada1d6.jpg"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ae9f7c19e503dda01fca1f789e1af.jpg"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d71c7ef92aa7726abf37dc1a06fc5.jpg"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed995af2bd9b399af867739c44a81221.jpg"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162cef81d54415915c3b162e9ddc6ed.jpg"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4523deca8dc5983c2f6e2d07f82935.jpg"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a05cb5fc96a8c63ff210e9314fed28.jpg"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133d4feffff14516a8c60bd4bc5bdba.jpg"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b22ac41f5281546db2d696e6e68bb8.jpg"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c80126e94a933831f93d99af1e702.jpg"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d80f34cba98d962e7ec78def8df722.jpg"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67f1866de0067688bbb84037319536.jpg"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a31c3db75a6c0199223b9ea98f1829.jpg"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81872df49dca6b4df9499cef9c0399fa.jpg"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5cd8433b05df618b8ca81a30a02a5.jpg"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd092249846b2751e164c14f276a857e.jpg"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f05d0a5cac8d99a7a4264bc12ca3e.jpg"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a80ccd9be80ad15fb91e153c0019d7.jpg"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace51d909db24c35a2d726843bda5192.jpg"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374a43dce5a1a33c0bad5d33ab86daf.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffabd8c0fb57e4707e0389bb846ffc2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68016d3e000222895c77b9f6a74d5fb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b24bfb7d2d05868bf1d1d60eaa3a51.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cbc39ffc3552bcefbd41176f106c5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf5842359da39d11451bf15fbd1bc5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afc67e8cbd11bf0426b62c9aba301b.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf26db9187d4509a26b65c90fd3c70.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59299c2e4ba4e2a1f0ca40c9f5ea578.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe48513dc4dab953116eec2f99b0ed8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522389309b6e315fef1f5a948d2db60.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d9e98d0522dfe2a64666f271378b3.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee4ced01ff1339ff6693ded7f5bbd9.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff65dd6068f0ab6887c149e09e8cb2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8277422a2e63e78c8603db646a3381.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae67a6b5db228fd8e4022186b8f1965.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c0db0c8009249db24825701f41d3f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afe59ea9531f997673d13b2007ee53.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34c8dda04119f2cd7c67eedd2c1dc4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566a923d7b55afab8cb7a8edafbb65a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf1addd384ab1e766e838d4f3fb891.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9243eba971a6462ff2e0d06a07238.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380a10410f3e8e1d236493219992090.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37409565a7046d54f73ffbcdbaad62c5.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a44e6faf38136dd70538ef0bcb3883.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119023a273b17dfd785ae1afdac57089.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617adc2fb246a1a6340e985ed8779ee.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8172c30babe39b4295422b57fec82c6.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49f0eaff68513aac43933750f9da24.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95240934adf2a0d3936a9dfc03e25465.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d176513a1180c30fa296f0d1ba906.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf092fd6116f6580e5d19b58142187.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0f7f5fc75824781ccf17d2c3fe433.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43936cadb7abe17985aa7c5e0ebc9c6.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d49c07743e4b2cb8599946d49c4b6e.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b81ecc191cbe26d61ff837e66f62fd.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23589b322b4a029d70f256450e8669.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9d993db0c47fabbe08d795d0f790b.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9791978835edf63ac99d4078eee051.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98de4ae562770cf35e066d3cc349181.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9caf29fd8f805b019d9a73a9af4eb8c.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002c94e906082108fd88f2e643de65b.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e32d3ff95e8f24d69956a5877f2ef.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a9f9fe842fb4904be9a6679688d6e.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ac8ee9bd0cdc9134ec36d16d486a5.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5316fe5c6d62e10de048f49bb7682b6.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c729fb47867c88e801b1826043c18e.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ecdcea862362c28b217baa14ce9eb.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d27c99bcd44a2f722964a88f7dc27.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18620f7f9a9dc52493eada5ede205fa9.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110f18fde56fde7c71b57bc592935ba.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1364271c1210a4c28a24368ae2d257.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df259f049eb17145755cba5cb09ecf4b.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d079cee23bcb819c8d1be6b23f6c6.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2416c98b0c279c5112cfda785eff64e.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7fd63fba61a2a9a46510abb3202a9.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e50deff7851ee723a1474a0354c116.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35450236c447e3538ed2eeb3dd748d89.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2314e6ea6865a471b49a7e102899007.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08593717eace6672d7ceab52e68f35f.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83831d74edfebb74256df1844acd3a6.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f760e635c7732687226949dc6c47b1.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49034a400fde1ad7831e85c7c395d1.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974197895431aeebf5b0e370aa81842.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5910d890b7f1c8d46af915e29b639.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635f1f00317dfbbd6d864376cc5cc86.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa608be8d836644b7c29af8386eb1b29.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a60dbfd38fa43eea7dbc46f35a1a1.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972ad573ca576c1f7fc15a4535f3b3e.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa4a8154a910eb5c56f2ba858ba683.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86a16244d122892c85eeffd0782951.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1587c34c844faa180be7b7c6a3180fa.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee551fb27beabb211946cffceead0822.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c1e53ff23c7db31ad150e07c4959f.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6028fca05739f2db0610f9b8f3788.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502a0443b5537944656203091e3d1f6.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f0525ef5978a01ac7a37576918599.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe649e8d16b1e42efae5b551412c85a.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181e27a2548839711b07f6681c7475a.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c612ed084f6814034f3714f43a954.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790989c42c5c65f68f4a5ffc5e83e2e9.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa4a8154a910eb5c56f2ba858ba683.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86a16244d122892c85eeffd0782951.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1587c34c844faa180be7b7c6a3180fa.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee551fb27beabb211946cffceead0822.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7961e478952084870e053242d2b80.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6028fca05739f2db0610f9b8f3788.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502a0443b5537944656203091e3d1f6.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f0525ef5978a01ac7a37576918599.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf03d88256e7e46ef5e79305251804.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181e27a2548839711b07f6681c7475a.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d459aa82f89b37ff452e01b64d73509.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7961e478952084870e053242d2b80.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf876b1358ba0a3cacba365849f46f1.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d459aa82f89b37ff452e01b64d73509.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c428f0b5412dec4f976ce01541afac.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbae1aebc2ac1e98b491eaa0852d8b.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbae1aebc2ac1e98b491eaa0852d8b.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe7387ece30435a0e2f1a1f5c6b4d7.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514900b7685dc8d7aaeef72dfc354ee.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f00d761272d63328616770c11503b.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6179063f8c8c5357bf06da4a8aa140.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32d60e1c40b6294d40c3f8f8a768bb.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74308bea4eccb91042d600d6391ebf.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2e33f1646e60dbfe1078b788ec8b9.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44c5d61de724315e99da96204727a8.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51da256d84bbf2be6147f98160f3cf.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080202bf53fd3bb8e19d8be08b3b4ed0.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6380675bf507c407403e7994f83c0.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8e35804cad7936f4e239050687a7f.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f13bffb4c6ce38195f4e8dc186787.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c74513d645bd25fbe8bfe40fed1708.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67842d9775f44d64bb6e4eaaccc04f07.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe335f378d638ef8c0ef89069ec062.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a410722f94850d8f5b48bfc2144b932.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde0a3b2014b49a26fa7baa2695bce7.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58ca4abc0a505b07f6bf72b0228872.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bb0ebe85e69e29a48b421530fe61c.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b84f172398245504b84a932fa5a17d.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b393d5e9c1c3649a29dad81f6a112e9.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b10c0035feb3ffcc96282e0b513f4.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983ce9df236909d52616ff79c9ed687.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc524cc7d3b0b3b6cc8eb85e52410c5b.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844470bfef1ff986d1fca778390c82b9.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066bcd2ca818709940a1e0ab320b3df.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8531c38cfdfc2be3700f01abecd984.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a06a136c527d973b51f48c0dbb1d55.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8deaf826b4ad7f2c69d642dcd30c16b.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a8665c94d38a36a1b95455c90d1cb.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c77dc5ac89debbc38578d71de5a54.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadfa71cc6d70584e4f0d9db6c6072d.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92bb9d111e639d64013182440f04fd.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b25d7cdbe54b9c8c575252378497b.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b26817bb95294eb7ee3676edeeb4b5.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7864d5c17d9b823cf78591aa28d1f.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa9e038fa64bc50a0df42bfdbcbfc1.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269eb2062a6acc151fc19aa318e8209.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee08ba92456e8aab84eb0876d12dd0.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc3ba5d58b6246d29005fe2d4a97a8.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51caf62a4e7fbf68d7adee1c889518fa.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31797968bbece624f91006a76be972b4.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185b1f56d2100e9896483bc69a0f07f.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250f1494886bb9e888ae1da0d87fb3d.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4ea4495b0fd1eced609b9ece1d36f.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03662b20ec4a95e93554c3019d6883.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add49357586f4996b01fd6b4bf5db888.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9dc76c0434ac3ceea9b17812c78762.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e02c724dee69220be89863fa208ad.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5e6523ecc8b2cd85c404716b718cc.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b0373d8318ccd535230c70fc7c6dc.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329c2d9931f4804c9d613fcaca23ccd.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f56852050e3d460013c175716cea74.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a7de030ac8870c3070e8c45f9e250.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc3b77ca2f292dbeba5c814102165d.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b38ec7e728532205ae673514a08fc4.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e00fd06d571c6b13c906e422f1c9c0.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47863959872720022b9dd4c11f2b42d2.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6feb34a1b92ba5913cd84ed37df5f8d.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ff5442fb6f929ce2a7a4c35db4189.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944e97fef6bf3d152bbe8b4020bd58e.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab82d614919d5534e66e18bc354a925.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7590bee9ed7903fe0b95cd7a2dec1.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50994c263ebe4fd02157b1ea2405e19d.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f840d82de04112b3003a3103eaaf1.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d46eef702a87798de6ee415a441e4d.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c0bc310c2a97a0cc4d726399109b8.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df8de76dc81cb666ac16deff5c0710.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858b9e9e2b6f6461764a841774f171b.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32cf1b23728bfe7036d7a53b111ebc.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bdede1f44583f8e7d09c28afcb273.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa83ed8d525cff9ad564d27a26e4a46.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a1da8418be7a9549df18d4df75f7f.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40360e882b6e811c40a83339e526e6.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44747676b87a30b71bf571e3a01dd13.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba19cfccc835280e91d4fa79bb8becc.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738016b2d5385eb0c8e2405a6786c7d7.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23593043b9ab2df68e10a7a6aafe9d7b.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd91f69ed944cd0a151d025038bd8e.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea173eb19d4c650897f75409ee3e995d.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ba681929be88ad07f6d3df38842f1.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778638920b981f7cdbf27a3b2c4531cf.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535e87c776f4f90027d9294492d7624.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882995e5db8850c645a1767dd32e470.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b3e45a45c32e0d976ad591be22d77.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04d2a098cec7f880803e5b321f28c4.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da3db82067bffce7eb6a014fe31e17.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6c2181ca54fc89416bf1d0238f1cf.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86fe658d401977a9f22ce4488692c1.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669377f4ba0d4ff191aba8b48fd74f7.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b7a927d419efed609c9eb153f0ba8.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b05e31c5cfb4ea61f7851ae79a739.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc89fbf9a401395c376969ffa5534a.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff1b867c3fd236dda63e74a7cd3263.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca667381c68bb77605470a9fa92fd6.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abfb657055c2cf07ea849142edb439.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcead073e101b689f039415b0332dff.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfb6c4b647c740463c8ce869ad5d71.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a73b6febe18043a44de452a901bcd4.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b692a93a860572ec92f3f398dabe2.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c1da1f745679c9b7719b57c72255a.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b48ad1ad5d48b9c38cdbe86d0c93e2.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f74eefe2065e15ec28c374b0e87e5.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8216bf7c8295d906e0e5098d553e8.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f786fc77ed04a8c5d2f5987e00859.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260450853b9f9f26da363d6aa400c71f.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c84002f6f7aafaf02100bcc48fc443.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ad7d4ff0322a7b1becc126429baae.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad58c48133a8d3f860998a16520f63b.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d30020244a4e13475685458a6cd7e.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d3db7f0e87a2c1bf26379e0439bf7.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0bfd9d513b53da6645c52fbed5b29.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97118b7bdd5b8aab38beadf32fa78dae.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97316332d0b4305f715a03ae0d80df19.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114949caf3ff2c70d81f7d319fbd7c8.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df8de76dc81cb666ac16deff5c0710.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae546d44b3417e12407afeee70d4fb6.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85986dbc80f4efe2062ce5210c3857.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc05eaa673e68e87e9ed37d7112eeb.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26198ad3f7ff693cd2cd5cf266188a9b.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40360e882b6e811c40a83339e526e6.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba19cfccc835280e91d4fa79bb8becc.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf699bb629c9b82367a58c75914bf0.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41107ff2b6fbd813aa2e15c1fd6177.PNG"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535e87c776f4f90027d9294492d7624.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0c46d2b2fad26bf50d2ff804201e8.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b3e45a45c32e0d976ad591be22d77.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db02255d092cbd01994e4ec93d5adf.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6c2181ca54fc89416bf1d0238f1cf.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3088fab103d88e0c76159a978db35dd.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abd7b697398365389b3a4a665d157a.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b7a927d419efed609c9eb153f0ba8.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b05e31c5cfb4ea61f7851ae79a739.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6e9e709f6cddf71a73c9fd3f0a3ae.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8551736a396bfa6c78527170aa1638.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca667381c68bb77605470a9fa92fd6.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05d0aeb9b2c33430c912fbef1f9242.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a4c4cfd39709d7544ea05543eb6e6.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07f9903a3f2e54c150a09213af31b3.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5aad2a03101043fc21dea9db1b0af6.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c41a526071d9fcf462b74e85e9265.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c00e9ee7da3fbd0221cb2b373efc6.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fecb7a2a771432cac275aaf13dc7a27.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f746fd725f8286b383b8b2ae03aedf.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bde6038b514df477106ea7f05b44b8.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad078b7844bff640f7982d0b88c1a0c7.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c84002f6f7aafaf02100bcc48fc443.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ad7d4ff0322a7b1becc126429baae.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad58c48133a8d3f860998a16520f63b.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d03be8ccfab12090cc22b418eb598.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccddefe05ec1307aef3b208946cbfb4.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffdf4efc96e2718ead3146ba36ac55.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7e8aa4771e4843eb8dc2dfde3e5c8.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1ae4682d2f3ee8066ff7d30d02143.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62f3f75e835df41bd6c9b4f1fb614b.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecf29e861fc4be5d08ac7690b0067d.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6e5c03f41a7f2c14bdf9f4da4f25a.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c0b14e6952cccb47a695004b567e3.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526477d79fdc56ceb46cdb4c877aa9f.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920c78d18013e4f50e2617f29dc26da.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61abdf044977b3bc6196e5602036345.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6416c9f80f561dcf043aa7c3cd84486.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b88da7ee7e29d945abd592e0e6d4d.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf699bb629c9b82367a58c75914bf0.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd4230b78a1b5066cb1c61f6e85c10.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516e174ff35e0ea3a49fce028ad759d.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca75b8459782bb579db41c76c1872b.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5113399f713da51b92c46171e4ac1.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a9990f6a936f7c19aaa98faea964f.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b26b0c33ee0600d7c5c48a05d5a66.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805db5d28e6c85e6bd3f364d62ef5c19.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdc8ad7f4fd12febc316a3aa54e592.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff78ec439915e6381cefdab33e04d3.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d684ac22dd23d6c9a750e40e06600d.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee769a9b113ae85cd5b9ebb213b63a.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94df17dfb9e44592c46bbd541774b5.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655904e5c987019de7b9b598e12d86f0.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39739b328676282610deddef26f7122.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31515ef6f2f06324a95509e9fd3eda.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff653a51c0e5b7067a09d19cbd4d87a.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33152debd23f74de53135f195f7c122.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1bf2003d26d47ec0b2723f820b1ae.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07759d2b4ec1441065b446af4ebdf9b9.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc70191b57384628c38261c3aa07aa9.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0eb126ce7410783d4ee04ddff3f97.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bba6334100b98c965edcb92f1f908b.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d5641fd915df8a776d76fe248f1f7.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f91a3f32d15ec8f70f5a6cff1b83e0.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497c79cf9bbcddb129c1a8c81fd996a.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d7e0b9be17f7eb2004ab9c669d27b.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9a685e6d88f1052542dfdb6d6e9a5.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9431b13881f37d16fe189e15e722f.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679e0134e5c5ece5d1ca24d9a0ca943.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c8647249a5c5c41b7797343962e29.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad8c28b29099024fa61307a3b6216d.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bae944c72b02d156c336ae75a41e24.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a431c9ed956c8df74bc6846476029.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920b574723400ef2997c005493eb746.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3a22c62636bf32932942a5635e3b3.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ada86587275c0136f3060e31f21c45.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5a1826703edbe8ad605f8040fd328.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45d31958689cfc880007de335e894d.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee769a9b113ae85cd5b9ebb213b63a.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94df17dfb9e44592c46bbd541774b5.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c461e4201526eec87d9b688dca0931.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39739b328676282610deddef26f7122.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d2bd801f98bb4a066d58f3a262fa2.JPG"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56657912e68e602d1c6624f8aeaa69c3.JPG"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33152debd23f74de53135f195f7c122.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8710c9b613c01c977200f18611dc76.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e70bda1da887aec4964ce15574193.jpg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc70191b57384628c38261c3aa07aa9.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1804fdec94d6cc3e3879c858ae2f9c.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14fd7de1cba8b39ffaffcc79f66bb7.JPG"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad12361bbe1e0ba9c1d8a2a460524c.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f91a3f32d15ec8f70f5a6cff1b83e0.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497c79cf9bbcddb129c1a8c81fd996a.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d7e0b9be17f7eb2004ab9c669d27b.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9a685e6d88f1052542dfdb6d6e9a5.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9431b13881f37d16fe189e15e722f.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ea62733332fbc72b58ffa90c7d4be.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c8647249a5c5c41b7797343962e29.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269be5d248d64038b7c645eb40a82d5.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c70efcc810fa40ba9102aedca0444f.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214553cc022a459973d54e61d9991e15.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920b574723400ef2997c005493eb746.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04373a57fd349f5d5821ca1f55b869.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ada86587275c0136f3060e31f21c45.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279046498ae304470ae13c25cb7b3a2.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df24d1562b08852769c326a8c8889f8.jpg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3585b8ddfff40dccb7a88f85bbbb52f.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7264ee33855f5bb0b93a692787ec45e.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8710c9b613c01c977200f18611dc76.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52177c6faccefad38c2af2f280e98d7a.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240db92223ff7cdd8bad8c2d3e6a893.jpg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9a63a21787f760aad32d6d9d43a1d.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318345633aa6cc30ac20d249bc6f966e.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b24baa63e63cae6f7aeb36144570e0.jpg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d249a64e4dc38199411044159ae8f8.jpg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125251d75c8bba630f9dc59a0f58adbd.jpg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e2d95dda5b5e87e29ce16b6c4d740.jpg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d10110bbff31407318eda4f06c056b.jpg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fe3a40d8f15bff9f040352fba21a9.jpg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400acb5726543ae3859a727d4683310.jpg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bdc8c8bf7d621df2e4a9917b760cd.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248dc4fe415b8fee284a2b6a90da607f.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aee544627615b469fdc7e4d0f08fa9.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c076a098e9fd8043335609cd64d0196.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ef0db82395f7c6c097ffdb9493f74.jpg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57571dc490f56ecc9f82a78213ff8e4.jpg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9744deef35293ebe3a621597ed6e8.jpg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3afacd277603b3c3baf9e65ad1e247.jpg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939fb9f6df4b3ce9e3df2ce54102fdf.jpg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665b4ca9ef94b23fa8ba52cf0a7736b.jpg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c50b6085c4404f2e604ae710e4556.jpg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01152e4759150ca7390ef3baa4722d8.jpg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01ed72243f88b600aa8d72a764af95.jpg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a9806ba70fc976efebb6d58c2bf4f.jpg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258738654c431a4f29c9c5d4ec5f162.jpg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbe1a0cf9e40af4e5a5c208b33270f.jpg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b6d0adea892dfdba556bdf5519f8c.jpg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8368599f35994d1c527ece6b2511f1.jpg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31fb449825089ca09e25a0c932dd4d.jpg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecae7ee127093040c27f743f0449581.jpg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98ee58a532e9fc00baa164aa7764ab.jpg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe1b10763bca4a65188556604e91a4.jpg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bd84e2bc1d5bc739a2faf5b23eb16.jpg"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9673e56a327ebcf6d14eb2d8e55f7a0.jpg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27d1193ccb6e66dbf7c0b9c56bf5fc.jpg"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edcf614f185f8026bbd7ddbb4acb93.jpg"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3df84ce1bf1246d93762ba0eea738e.jpg"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977297d8194ea41f5e0c41ebd08ee96.jpg"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7944d4596a5a331baa8a969946cd40d.jpg"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c881f82a4a81cf8d941aa0e669599.jpg"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbeeecf84374218cb5c49d9815086e.jpg"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda7a928908aa425a86692d98351ac7.jpg"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16355722c3c0b631f622c237a91cce3.jpg"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38668ddc2754b6692d1f9b8e62322f.jpg"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685839d5e3356bfb0fed14ff31c82591.jpg"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7438f4732efdefdfd68c4eb1a8abdfc.jpg"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0a29a55f008bd49d37d5aa46af836.jpg"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240531cd876274780fdecc36e2603844.jpg"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eab8bcce69be510134513b2596917f.jpg"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951276f2cbf8f16d95e6b960435d94e.jpg"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63e6e94935777af71d069a07f39ae0.jpg"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0167976d2145cf253fbea4c4b6cc97d.jpg"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2651375768a320179cf1119b386b5a1.jpg"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787059671ee7bddfb2e8e146fb75930.jpg"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c60258df758c56127f73902b2158b2.jpg"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178519f0cc5c29e462b83395eada1d6.jpg"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d71c7ef92aa7726abf37dc1a06fc5.jpg"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed995af2bd9b399af867739c44a81221.jpg"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162cef81d54415915c3b162e9ddc6ed.jpg"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4523deca8dc5983c2f6e2d07f82935.jpg"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a05cb5fc96a8c63ff210e9314fed28.jpg"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b22ac41f5281546db2d696e6e68bb8.jpg"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c80126e94a933831f93d99af1e702.jpg"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d80f34cba98d962e7ec78def8df722.jpg"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67f1866de0067688bbb84037319536.jpg"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a31c3db75a6c0199223b9ea98f1829.jpg"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81872df49dca6b4df9499cef9c0399fa.jpg"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5cd8433b05df618b8ca81a30a02a5.jpg"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd092249846b2751e164c14f276a857e.jpg"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f05d0a5cac8d99a7a4264bc12ca3e.jpg"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a80ccd9be80ad15fb91e153c0019d7.jpg"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace51d909db24c35a2d726843bda5192.jpg"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374a43dce5a1a33c0bad5d33ab86daf.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_2335" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -3235,15978 +3031,14646 @@
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>17</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="11" name="product_1325" descr=""/>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="product_2236" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>18</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="12" name="product_1323" descr=""/>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="product_2237" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>19</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="13" name="product_1320" descr=""/>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="product_2238" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>20</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="14" name="product_1322" descr=""/>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="product_2239" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>21</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="15" name="product_1326" descr=""/>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="product_2240" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>22</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="16" name="product_1319" descr=""/>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="product_2241" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>23</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="17" name="product_1321" descr=""/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="product_2242" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="18" name="product_1324" descr=""/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="product_2243" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="19" name="product_1318" descr=""/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="product_2244" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="product_2236" descr=""/>
+        <xdr:cNvPr id="20" name="product_2245" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="product_2237" descr=""/>
+        <xdr:cNvPr id="21" name="product_2246" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="product_2238" descr=""/>
+        <xdr:cNvPr id="22" name="product_2247" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_2239" descr=""/>
+        <xdr:cNvPr id="23" name="product_2248" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_2240" descr=""/>
+        <xdr:cNvPr id="24" name="product_2249" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_2241" descr=""/>
+        <xdr:cNvPr id="25" name="product_2250" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_2242" descr=""/>
+        <xdr:cNvPr id="26" name="product_2251" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_2243" descr=""/>
+        <xdr:cNvPr id="27" name="product_2252" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_2244" descr=""/>
+        <xdr:cNvPr id="28" name="product_2253" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_2245" descr=""/>
+        <xdr:cNvPr id="29" name="product_2266" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_2246" descr=""/>
+        <xdr:cNvPr id="30" name="product_2552" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_2247" descr=""/>
+        <xdr:cNvPr id="31" name="product_2529" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_2248" descr=""/>
+        <xdr:cNvPr id="32" name="product_2545" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_2249" descr=""/>
+        <xdr:cNvPr id="33" name="product_2614" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_2250" descr=""/>
+        <xdr:cNvPr id="34" name="product_2544" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_2251" descr=""/>
+        <xdr:cNvPr id="35" name="product_2536" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_2252" descr=""/>
+        <xdr:cNvPr id="36" name="product_2581" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_2253" descr=""/>
+        <xdr:cNvPr id="37" name="product_2519" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_2266" descr=""/>
+        <xdr:cNvPr id="38" name="product_2548" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_2552" descr=""/>
+        <xdr:cNvPr id="39" name="product_2584" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_2529" descr=""/>
+        <xdr:cNvPr id="40" name="product_2522" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_2545" descr=""/>
+        <xdr:cNvPr id="41" name="product_2615" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_2614" descr=""/>
+        <xdr:cNvPr id="42" name="product_2523" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_2544" descr=""/>
+        <xdr:cNvPr id="43" name="product_2560" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_2536" descr=""/>
+        <xdr:cNvPr id="44" name="product_2518" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_2581" descr=""/>
+        <xdr:cNvPr id="45" name="product_2486" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_2519" descr=""/>
+        <xdr:cNvPr id="46" name="product_2515" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_2548" descr=""/>
+        <xdr:cNvPr id="47" name="product_2511" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_2584" descr=""/>
+        <xdr:cNvPr id="48" name="product_2585" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_2522" descr=""/>
+        <xdr:cNvPr id="49" name="product_2537" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_2615" descr=""/>
+        <xdr:cNvPr id="50" name="product_2524" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_2523" descr=""/>
+        <xdr:cNvPr id="51" name="product_2508" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_2560" descr=""/>
+        <xdr:cNvPr id="52" name="product_2498" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_2518" descr=""/>
+        <xdr:cNvPr id="53" name="product_2517" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_2486" descr=""/>
+        <xdr:cNvPr id="54" name="product_2538" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_2515" descr=""/>
+        <xdr:cNvPr id="55" name="product_2530" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_2511" descr=""/>
+        <xdr:cNvPr id="56" name="product_2551" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_2585" descr=""/>
+        <xdr:cNvPr id="57" name="product_2493" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_2537" descr=""/>
+        <xdr:cNvPr id="58" name="product_2616" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_2524" descr=""/>
+        <xdr:cNvPr id="59" name="product_2513" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_2508" descr=""/>
+        <xdr:cNvPr id="60" name="product_2549" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_2498" descr=""/>
+        <xdr:cNvPr id="61" name="product_2542" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_2517" descr=""/>
+        <xdr:cNvPr id="62" name="product_2556" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_2538" descr=""/>
+        <xdr:cNvPr id="63" name="product_2618" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_2530" descr=""/>
+        <xdr:cNvPr id="64" name="product_2547" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_2551" descr=""/>
+        <xdr:cNvPr id="65" name="product_2586" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_2493" descr=""/>
+        <xdr:cNvPr id="66" name="product_2539" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_2616" descr=""/>
+        <xdr:cNvPr id="67" name="product_2507" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_2513" descr=""/>
+        <xdr:cNvPr id="68" name="product_2499" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_2549" descr=""/>
+        <xdr:cNvPr id="69" name="product_2561" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_2542" descr=""/>
+        <xdr:cNvPr id="70" name="product_2527" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_2556" descr=""/>
+        <xdr:cNvPr id="71" name="product_2505" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_2618" descr=""/>
+        <xdr:cNvPr id="72" name="product_2550" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_2547" descr=""/>
+        <xdr:cNvPr id="73" name="product_2516" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_2586" descr=""/>
+        <xdr:cNvPr id="74" name="product_2512" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_2539" descr=""/>
+        <xdr:cNvPr id="75" name="product_2487" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_2507" descr=""/>
+        <xdr:cNvPr id="76" name="product_2540" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_2499" descr=""/>
+        <xdr:cNvPr id="77" name="product_2543" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_2561" descr=""/>
+        <xdr:cNvPr id="78" name="product_733" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_2527" descr=""/>
+        <xdr:cNvPr id="79" name="product_1094" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_2505" descr=""/>
+        <xdr:cNvPr id="80" name="product_734" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_2550" descr=""/>
+        <xdr:cNvPr id="81" name="product_38" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_2516" descr=""/>
+        <xdr:cNvPr id="82" name="product_39" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_2512" descr=""/>
+        <xdr:cNvPr id="83" name="product_40" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="product_2487" descr=""/>
+        <xdr:cNvPr id="84" name="product_41" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="product_2540" descr=""/>
+        <xdr:cNvPr id="85" name="product_105" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="product_2543" descr=""/>
+        <xdr:cNvPr id="86" name="product_42" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_752" descr=""/>
+        <xdr:cNvPr id="87" name="product_43" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_1093" descr=""/>
+        <xdr:cNvPr id="88" name="product_44" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_723" descr=""/>
+        <xdr:cNvPr id="89" name="product_74" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_1091" descr=""/>
+        <xdr:cNvPr id="90" name="product_45" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_724" descr=""/>
+        <xdr:cNvPr id="91" name="product_75" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_726" descr=""/>
+        <xdr:cNvPr id="92" name="product_47" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_727" descr=""/>
+        <xdr:cNvPr id="93" name="product_76" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_730" descr=""/>
+        <xdr:cNvPr id="94" name="product_48" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_733" descr=""/>
+        <xdr:cNvPr id="95" name="product_77" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_1094" descr=""/>
+        <xdr:cNvPr id="96" name="product_78" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_734" descr=""/>
+        <xdr:cNvPr id="97" name="product_49" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_73" descr=""/>
+        <xdr:cNvPr id="98" name="product_71" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_37" descr=""/>
+        <xdr:cNvPr id="99" name="product_50" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_38" descr=""/>
+        <xdr:cNvPr id="100" name="product_51" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="product_39" descr=""/>
+        <xdr:cNvPr id="101" name="product_106" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="product_40" descr=""/>
+        <xdr:cNvPr id="102" name="product_52" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="product_41" descr=""/>
+        <xdr:cNvPr id="103" name="product_72" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="product_105" descr=""/>
+        <xdr:cNvPr id="104" name="product_107" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="product_42" descr=""/>
+        <xdr:cNvPr id="105" name="product_108" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="product_43" descr=""/>
+        <xdr:cNvPr id="106" name="product_53" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="product_44" descr=""/>
+        <xdr:cNvPr id="107" name="product_54" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="product_74" descr=""/>
+        <xdr:cNvPr id="108" name="product_79" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="product_45" descr=""/>
+        <xdr:cNvPr id="109" name="product_109" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="product_46" descr=""/>
+        <xdr:cNvPr id="110" name="product_55" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_75" descr=""/>
+        <xdr:cNvPr id="111" name="product_120" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_47" descr=""/>
+        <xdr:cNvPr id="112" name="product_56" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="product_76" descr=""/>
+        <xdr:cNvPr id="113" name="product_110" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_48" descr=""/>
+        <xdr:cNvPr id="114" name="product_111" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_77" descr=""/>
+        <xdr:cNvPr id="115" name="product_57" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_78" descr=""/>
+        <xdr:cNvPr id="116" name="product_112" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_49" descr=""/>
+        <xdr:cNvPr id="117" name="product_58" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_71" descr=""/>
+        <xdr:cNvPr id="118" name="product_113" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_50" descr=""/>
+        <xdr:cNvPr id="119" name="product_309" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="product_51" descr=""/>
+        <xdr:cNvPr id="120" name="product_143" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_106" descr=""/>
+        <xdr:cNvPr id="121" name="product_60" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="product_52" descr=""/>
+        <xdr:cNvPr id="122" name="product_142" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="product_72" descr=""/>
+        <xdr:cNvPr id="123" name="product_134" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="124" name="product_107" descr=""/>
+        <xdr:cNvPr id="124" name="product_80" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="product_108" descr=""/>
+        <xdr:cNvPr id="125" name="product_61" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="product_53" descr=""/>
+        <xdr:cNvPr id="126" name="product_62" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_54" descr=""/>
+        <xdr:cNvPr id="127" name="product_63" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="product_79" descr=""/>
+        <xdr:cNvPr id="128" name="product_296" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="129" name="product_109" descr=""/>
+        <xdr:cNvPr id="129" name="product_135" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="130" name="product_55" descr=""/>
+        <xdr:cNvPr id="130" name="product_114" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="product_120" descr=""/>
+        <xdr:cNvPr id="131" name="product_136" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="product_56" descr=""/>
+        <xdr:cNvPr id="132" name="product_81" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="product_110" descr=""/>
+        <xdr:cNvPr id="133" name="product_82" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="134" name="product_111" descr=""/>
+        <xdr:cNvPr id="134" name="product_83" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="135" name="product_57" descr=""/>
+        <xdr:cNvPr id="135" name="product_64" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="product_112" descr=""/>
+        <xdr:cNvPr id="136" name="product_115" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="137" name="product_58" descr=""/>
+        <xdr:cNvPr id="137" name="product_138" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="138" name="product_113" descr=""/>
+        <xdr:cNvPr id="138" name="product_66" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="139" name="product_309" descr=""/>
+        <xdr:cNvPr id="139" name="product_67" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="140" name="product_59" descr=""/>
+        <xdr:cNvPr id="140" name="product_139" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="141" name="product_143" descr=""/>
+        <xdr:cNvPr id="141" name="product_303" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="142" name="product_60" descr=""/>
+        <xdr:cNvPr id="142" name="product_68" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="143" name="product_142" descr=""/>
+        <xdr:cNvPr id="143" name="product_69" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="144" name="product_134" descr=""/>
+        <xdr:cNvPr id="144" name="product_116" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="145" name="product_80" descr=""/>
+        <xdr:cNvPr id="145" name="product_70" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="146" name="product_61" descr=""/>
+        <xdr:cNvPr id="146" name="product_140" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="147" name="product_62" descr=""/>
+        <xdr:cNvPr id="147" name="product_117" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="148" name="product_63" descr=""/>
+        <xdr:cNvPr id="148" name="product_118" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="149" name="product_296" descr=""/>
+        <xdr:cNvPr id="149" name="product_119" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="150" name="product_135" descr=""/>
+        <xdr:cNvPr id="150" name="product_91" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="151" name="product_114" descr=""/>
+        <xdr:cNvPr id="151" name="product_92" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="152" name="product_136" descr=""/>
+        <xdr:cNvPr id="152" name="product_93" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="153" name="product_81" descr=""/>
+        <xdr:cNvPr id="153" name="product_1085" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="154" name="product_82" descr=""/>
+        <xdr:cNvPr id="154" name="product_1089" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="155" name="product_83" descr=""/>
+        <xdr:cNvPr id="155" name="product_1104" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="156" name="product_64" descr=""/>
+        <xdr:cNvPr id="156" name="product_1105" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="157" name="product_137" descr=""/>
+        <xdr:cNvPr id="157" name="product_1327" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="158" name="product_115" descr=""/>
+        <xdr:cNvPr id="158" name="product_1337" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="159" name="product_138" descr=""/>
+        <xdr:cNvPr id="159" name="product_1338" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="160" name="product_65" descr=""/>
+        <xdr:cNvPr id="160" name="product_1339" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="161" name="product_66" descr=""/>
+        <xdr:cNvPr id="161" name="product_1340" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="162" name="product_67" descr=""/>
+        <xdr:cNvPr id="162" name="product_1328" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>172</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="163" name="product_139" descr=""/>
+        <xdr:cNvPr id="163" name="product_1329" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>172</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>173</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="164" name="product_303" descr=""/>
+        <xdr:cNvPr id="164" name="product_1330" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>173</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>174</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="165" name="product_68" descr=""/>
+        <xdr:cNvPr id="165" name="product_1331" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>174</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>175</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="166" name="product_69" descr=""/>
+        <xdr:cNvPr id="166" name="product_2263" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>175</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>176</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="167" name="product_116" descr=""/>
+        <xdr:cNvPr id="167" name="product_2211" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>176</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>177</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="168" name="product_70" descr=""/>
+        <xdr:cNvPr id="168" name="product_2291" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>177</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>178</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="169" name="product_140" descr=""/>
+        <xdr:cNvPr id="169" name="product_2623" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>178</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>179</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="170" name="product_117" descr=""/>
+        <xdr:cNvPr id="170" name="product_2428" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>179</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>180</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="171" name="product_118" descr=""/>
+        <xdr:cNvPr id="171" name="product_2665" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>180</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>181</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="172" name="product_119" descr=""/>
+        <xdr:cNvPr id="172" name="product_2666" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>181</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>182</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="173" name="product_91" descr=""/>
+        <xdr:cNvPr id="173" name="product_2664" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>182</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="174" name="product_92" descr=""/>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="product_2378" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>183</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="175" name="product_93" descr=""/>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="product_2229" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>184</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="176" name="product_1085" descr=""/>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="product_2230" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>185</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="177" name="product_1089" descr=""/>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="product_2231" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>186</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="178" name="product_1104" descr=""/>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="product_2264" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>187</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="179" name="product_1105" descr=""/>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="product_2232" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>188</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="180" name="product_1327" descr=""/>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="product_2265" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>189</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="181" name="product_1337" descr=""/>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="product_2233" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>190</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="182" name="product_1338" descr=""/>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="product_2234" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>191</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="183" name="product_1339" descr=""/>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="product_2235" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>192</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="184" name="product_1340" descr=""/>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="product_2572" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>193</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="185" name="product_1328" descr=""/>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="product_2559" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>194</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="186" name="product_1329" descr=""/>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="product_2491" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>195</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="187" name="product_1330" descr=""/>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="product_2570" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>196</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="188" name="product_1331" descr=""/>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="product_2485" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>197</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="189" name="product_2263" descr=""/>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="product_2566" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>198</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="190" name="product_2211" descr=""/>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="product_2567" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>199</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="191" name="product_2291" descr=""/>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="product_2569" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>200</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="192" name="product_2623" descr=""/>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="product_2575" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>201</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="193" name="product_2428" descr=""/>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="product_2520" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>202</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="194" name="product_2665" descr=""/>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="product_2568" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>203</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="195" name="product_2666" descr=""/>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="product_2564" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>204</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="196" name="product_2664" descr=""/>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="product_2553" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>207</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>208</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="197" name="product_2378" descr=""/>
+        <xdr:cNvPr id="197" name="product_2565" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>208</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>209</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="198" name="product_2229" descr=""/>
+        <xdr:cNvPr id="198" name="product_2558" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>209</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>210</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="199" name="product_2230" descr=""/>
+        <xdr:cNvPr id="199" name="product_2489" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>210</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>211</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="200" name="product_2231" descr=""/>
+        <xdr:cNvPr id="200" name="product_2510" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>211</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>212</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="201" name="product_2264" descr=""/>
+        <xdr:cNvPr id="201" name="product_2488" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>212</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>213</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="202" name="product_2232" descr=""/>
+        <xdr:cNvPr id="202" name="product_2546" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>213</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>214</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="203" name="product_2265" descr=""/>
+        <xdr:cNvPr id="203" name="product_2490" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>214</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>215</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="204" name="product_2233" descr=""/>
+        <xdr:cNvPr id="204" name="product_2582" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>215</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>216</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="205" name="product_2234" descr=""/>
+        <xdr:cNvPr id="205" name="product_2573" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>216</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>217</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="206" name="product_2235" descr=""/>
+        <xdr:cNvPr id="206" name="product_2571" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>217</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>218</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="207" name="product_2572" descr=""/>
+        <xdr:cNvPr id="207" name="product_2574" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>218</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>219</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="208" name="product_2559" descr=""/>
+        <xdr:cNvPr id="208" name="product_2577" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>219</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>220</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="209" name="product_2491" descr=""/>
+        <xdr:cNvPr id="209" name="product_2576" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>220</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>221</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="210" name="product_2570" descr=""/>
+        <xdr:cNvPr id="210" name="product_2554" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>221</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>222</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="211" name="product_2485" descr=""/>
+        <xdr:cNvPr id="211" name="product_2555" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>222</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>223</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="212" name="product_2566" descr=""/>
+        <xdr:cNvPr id="212" name="product_2612" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>223</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="213" name="product_2567" descr=""/>
+        <xdr:cNvPr id="213" name="product_1218" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>225</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="214" name="product_2569" descr=""/>
+        <xdr:cNvPr id="214" name="product_2" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>225</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>226</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="215" name="product_2575" descr=""/>
+        <xdr:cNvPr id="215" name="product_122" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>226</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>227</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="216" name="product_2520" descr=""/>
+        <xdr:cNvPr id="216" name="product_307" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>227</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>228</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="product_2568" descr=""/>
+        <xdr:cNvPr id="217" name="product_302" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>228</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>229</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="218" name="product_2564" descr=""/>
+        <xdr:cNvPr id="218" name="product_96" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>229</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>230</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="219" name="product_2553" descr=""/>
+        <xdr:cNvPr id="219" name="product_4" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>230</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>231</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="220" name="product_2565" descr=""/>
+        <xdr:cNvPr id="220" name="product_6" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>231</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>232</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="221" name="product_2558" descr=""/>
+        <xdr:cNvPr id="221" name="product_123" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>232</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>233</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="222" name="product_2489" descr=""/>
+        <xdr:cNvPr id="222" name="product_84" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>233</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>234</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="223" name="product_2510" descr=""/>
+        <xdr:cNvPr id="223" name="product_11" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>234</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>235</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="224" name="product_2488" descr=""/>
+        <xdr:cNvPr id="224" name="product_85" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>235</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>236</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="225" name="product_2546" descr=""/>
+        <xdr:cNvPr id="225" name="product_12" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>236</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>237</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="226" name="product_2490" descr=""/>
+        <xdr:cNvPr id="226" name="product_124" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>237</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>238</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="227" name="product_2582" descr=""/>
+        <xdr:cNvPr id="227" name="product_14" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>238</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="228" name="product_2573" descr=""/>
+        <xdr:cNvPr id="228" name="product_125" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="229" name="product_2571" descr=""/>
+        <xdr:cNvPr id="229" name="product_299" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>241</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="230" name="product_2574" descr=""/>
+        <xdr:cNvPr id="230" name="product_15" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>241</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>242</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="231" name="product_2577" descr=""/>
+        <xdr:cNvPr id="231" name="product_16" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>242</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>243</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="232" name="product_2576" descr=""/>
+        <xdr:cNvPr id="232" name="product_97" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>243</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>244</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="233" name="product_2554" descr=""/>
+        <xdr:cNvPr id="233" name="product_87" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>244</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>245</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="234" name="product_2555" descr=""/>
+        <xdr:cNvPr id="234" name="product_17" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>245</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>246</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="235" name="product_2612" descr=""/>
+        <xdr:cNvPr id="235" name="product_1086" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>246</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>247</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="236" name="product_1097" descr=""/>
+        <xdr:cNvPr id="236" name="product_311" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>247</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>248</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="237" name="product_702" descr=""/>
+        <xdr:cNvPr id="237" name="product_305" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>248</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>249</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="238" name="product_705" descr=""/>
+        <xdr:cNvPr id="238" name="product_1081" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>249</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>250</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="239" name="product_709" descr=""/>
+        <xdr:cNvPr id="239" name="product_98" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>250</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>251</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="240" name="product_710" descr=""/>
+        <xdr:cNvPr id="240" name="product_126" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>251</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>252</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="241" name="product_713" descr=""/>
+        <xdr:cNvPr id="241" name="product_144" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>252</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>253</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="242" name="product_714" descr=""/>
+        <xdr:cNvPr id="242" name="product_99" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>253</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>254</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="243" name="product_715" descr=""/>
+        <xdr:cNvPr id="243" name="product_308" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>254</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>255</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="244" name="product_716" descr=""/>
+        <xdr:cNvPr id="244" name="product_1103" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>255</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>256</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="245" name="product_1218" descr=""/>
+        <xdr:cNvPr id="245" name="product_19" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>256</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>257</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="246" name="product_1099" descr=""/>
+        <xdr:cNvPr id="246" name="product_20" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>257</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>258</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="247" name="product_1" descr=""/>
+        <xdr:cNvPr id="247" name="product_21" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>258</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>259</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="248" name="product_2" descr=""/>
+        <xdr:cNvPr id="248" name="product_128" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>259</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>260</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="249" name="product_122" descr=""/>
+        <xdr:cNvPr id="249" name="product_1088" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>260</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>261</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="250" name="product_307" descr=""/>
+        <xdr:cNvPr id="250" name="product_1090" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>261</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>262</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="251" name="product_302" descr=""/>
+        <xdr:cNvPr id="251" name="product_1078" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>262</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>263</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="252" name="product_3" descr=""/>
+        <xdr:cNvPr id="252" name="product_1341" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>263</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>264</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="253" name="product_96" descr=""/>
+        <xdr:cNvPr id="253" name="product_1342" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>264</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>265</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="254" name="product_4" descr=""/>
+        <xdr:cNvPr id="254" name="product_2620" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>265</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>266</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="255" name="product_5" descr=""/>
+        <xdr:cNvPr id="255" name="product_2293" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>266</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>267</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="256" name="product_6" descr=""/>
+        <xdr:cNvPr id="256" name="product_2622" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>267</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>268</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="257" name="product_123" descr=""/>
+        <xdr:cNvPr id="257" name="product_2621" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>268</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>269</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="258" name="product_7" descr=""/>
+        <xdr:cNvPr id="258" name="product_2619" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>269</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>270</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="259" name="product_8" descr=""/>
+        <xdr:cNvPr id="259" name="product_2669" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>270</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>271</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="260" name="product_9" descr=""/>
+        <xdr:cNvPr id="260" name="product_2668" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>271</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>272</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="261" name="product_84" descr=""/>
+        <xdr:cNvPr id="261" name="product_2667" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>272</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>273</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="262" name="product_10" descr=""/>
+        <xdr:cNvPr id="262" name="product_18" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>273</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="263" name="product_11" descr=""/>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="product_2254" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>274</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="264" name="product_85" descr=""/>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="product_2255" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>275</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="265" name="product_12" descr=""/>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="product_2256" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>276</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="266" name="product_124" descr=""/>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="product_2257" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>277</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="267" name="product_13" descr=""/>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="product_2258" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>278</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="268" name="product_14" descr=""/>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="product_2259" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>279</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="269" name="product_125" descr=""/>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="product_2260" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>280</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="270" name="product_299" descr=""/>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="product_2532" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>281</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="271" name="product_15" descr=""/>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="product_2497" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>282</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="272" name="product_16" descr=""/>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="product_2533" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>283</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="273" name="product_97" descr=""/>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="product_2541" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>284</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="274" name="product_87" descr=""/>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="product_2496" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>285</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="275" name="product_17" descr=""/>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="product_2534" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>286</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="276" name="product_1086" descr=""/>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="product_2494" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>287</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="277" name="product_311" descr=""/>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="product_2525" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>288</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="278" name="product_305" descr=""/>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="product_2514" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>289</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="279" name="product_1081" descr=""/>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="product_2580" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>290</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="280" name="product_98" descr=""/>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="product_2535" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>291</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="281" name="product_126" descr=""/>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="product_2502" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>292</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="282" name="product_144" descr=""/>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="product_2506" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>293</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="283" name="product_99" descr=""/>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="product_2521" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>294</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="284" name="product_308" descr=""/>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="product_2503" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>295</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="285" name="product_1103" descr=""/>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="product_2583" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>296</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="286" name="product_19" descr=""/>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="product_2492" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>297</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="287" name="product_20" descr=""/>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="product_2500" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>298</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="288" name="product_21" descr=""/>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="product_2562" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>299</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="289" name="product_128" descr=""/>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="product_2531" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>300</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="290" name="product_1088" descr=""/>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="product_2526" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>301</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="291" name="product_1090" descr=""/>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="product_2557" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>302</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="292" name="product_1078" descr=""/>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="product_2495" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>303</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="293" name="product_1341" descr=""/>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="product_2504" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>304</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="294" name="product_1342" descr=""/>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="product_2563" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>305</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="295" name="product_2620" descr=""/>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="product_2579" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>306</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="296" name="product_2293" descr=""/>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="product_2578" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>307</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="297" name="product_2622" descr=""/>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="product_2528" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>308</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="298" name="product_2621" descr=""/>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="product_2501" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>309</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="299" name="product_2619" descr=""/>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="product_739" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>310</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="300" name="product_2669" descr=""/>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="product_745" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>311</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="301" name="product_2668" descr=""/>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="product_22" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>312</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="302" name="product_2667" descr=""/>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="product_23" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>313</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="303" name="product_18" descr=""/>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="product_310" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>316</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>317</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="304" name="product_2254" descr=""/>
+        <xdr:cNvPr id="304" name="product_24" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>317</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>318</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="305" name="product_2255" descr=""/>
+        <xdr:cNvPr id="305" name="product_300" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>318</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>319</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="306" name="product_2256" descr=""/>
+        <xdr:cNvPr id="306" name="product_306" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>319</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>320</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="307" name="product_2257" descr=""/>
+        <xdr:cNvPr id="307" name="product_25" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>320</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>321</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="308" name="product_2258" descr=""/>
+        <xdr:cNvPr id="308" name="product_301" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>321</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="309" name="product_2259" descr=""/>
+        <xdr:cNvPr id="309" name="product_298" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>323</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="310" name="product_2260" descr=""/>
+        <xdr:cNvPr id="310" name="product_26" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>323</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>324</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="311" name="product_2532" descr=""/>
+        <xdr:cNvPr id="311" name="product_129" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>324</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>325</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="312" name="product_2497" descr=""/>
+        <xdr:cNvPr id="312" name="product_100" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>325</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>326</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="313" name="product_2533" descr=""/>
+        <xdr:cNvPr id="313" name="product_101" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>326</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>327</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="314" name="product_2541" descr=""/>
+        <xdr:cNvPr id="314" name="product_27" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>327</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>328</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="315" name="product_2496" descr=""/>
+        <xdr:cNvPr id="315" name="product_28" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>328</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>329</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="316" name="product_2534" descr=""/>
+        <xdr:cNvPr id="316" name="product_29" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>329</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>330</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="317" name="product_2494" descr=""/>
+        <xdr:cNvPr id="317" name="product_30" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>330</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>331</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="318" name="product_2525" descr=""/>
+        <xdr:cNvPr id="318" name="product_31" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>331</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>332</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="319" name="product_2514" descr=""/>
+        <xdr:cNvPr id="319" name="product_102" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>332</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>333</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="320" name="product_2580" descr=""/>
+        <xdr:cNvPr id="320" name="product_32" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>333</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>334</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="321" name="product_2535" descr=""/>
+        <xdr:cNvPr id="321" name="product_127" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>334</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>335</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="322" name="product_2502" descr=""/>
+        <xdr:cNvPr id="322" name="product_89" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>335</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>336</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="323" name="product_2506" descr=""/>
+        <xdr:cNvPr id="323" name="product_297" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>336</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>337</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="324" name="product_2521" descr=""/>
+        <xdr:cNvPr id="324" name="product_33" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>337</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>338</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="325" name="product_2503" descr=""/>
+        <xdr:cNvPr id="325" name="product_103" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>338</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>339</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="326" name="product_2583" descr=""/>
+        <xdr:cNvPr id="326" name="product_34" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>339</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>340</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="327" name="product_2492" descr=""/>
+        <xdr:cNvPr id="327" name="product_104" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>340</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>341</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="328" name="product_2500" descr=""/>
+        <xdr:cNvPr id="328" name="product_90" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>341</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>342</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="329" name="product_2562" descr=""/>
+        <xdr:cNvPr id="329" name="product_304" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>342</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>343</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="330" name="product_2531" descr=""/>
+        <xdr:cNvPr id="330" name="product_751" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>343</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>344</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="331" name="product_2526" descr=""/>
+        <xdr:cNvPr id="331" name="product_36" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>344</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="332" name="product_2557" descr=""/>
+        <xdr:cNvPr id="332" name="product_1080" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="333" name="product_2495" descr=""/>
+        <xdr:cNvPr id="333" name="product_1079" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="334" name="product_2504" descr=""/>
+        <xdr:cNvPr id="334" name="product_94" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="335" name="product_2563" descr=""/>
+        <xdr:cNvPr id="335" name="product_95" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="336" name="product_2579" descr=""/>
+        <xdr:cNvPr id="336" name="product_130" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="337" name="product_2578" descr=""/>
+        <xdr:cNvPr id="337" name="product_131" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="338" name="product_2528" descr=""/>
+        <xdr:cNvPr id="338" name="product_132" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="339" name="product_2501" descr=""/>
+        <xdr:cNvPr id="339" name="product_133" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="340" name="product_736" descr=""/>
+        <xdr:cNvPr id="340" name="product_1083" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="341" name="product_737" descr=""/>
+        <xdr:cNvPr id="341" name="product_1087" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="342" name="product_738" descr=""/>
+        <xdr:cNvPr id="342" name="product_1082" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="343" name="product_739" descr=""/>
+        <xdr:cNvPr id="343" name="product_1107" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="344" name="product_740" descr=""/>
+        <xdr:cNvPr id="344" name="product_1101" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="345" name="product_744" descr=""/>
+        <xdr:cNvPr id="345" name="product_1102" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="346" name="product_745" descr=""/>
+        <xdr:cNvPr id="346" name="product_1106" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="347" name="product_22" descr=""/>
+        <xdr:cNvPr id="347" name="product_1118" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="348" name="product_23" descr=""/>
+        <xdr:cNvPr id="348" name="product_1117" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="349" name="product_310" descr=""/>
+        <xdr:cNvPr id="349" name="product_1343" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="350" name="product_24" descr=""/>
+        <xdr:cNvPr id="350" name="product_1344" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="351" name="product_300" descr=""/>
+        <xdr:cNvPr id="351" name="product_1345" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="352" name="product_306" descr=""/>
+        <xdr:cNvPr id="352" name="product_1332" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="353" name="product_25" descr=""/>
+        <xdr:cNvPr id="353" name="product_1333" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="354" name="product_301" descr=""/>
+        <xdr:cNvPr id="354" name="product_1334" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="355" name="product_298" descr=""/>
+        <xdr:cNvPr id="355" name="product_1335" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="356" name="product_26" descr=""/>
+        <xdr:cNvPr id="356" name="product_1336" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="357" name="product_129" descr=""/>
+        <xdr:cNvPr id="357" name="product_2292" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="358" name="product_100" descr=""/>
+        <xdr:cNvPr id="358" name="product_2212" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="359" name="product_101" descr=""/>
+        <xdr:cNvPr id="359" name="product_2262" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="360" name="product_27" descr=""/>
+        <xdr:cNvPr id="360" name="product_2431" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="361" name="product_28" descr=""/>
+        <xdr:cNvPr id="361" name="product_2432" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="362" name="product_29" descr=""/>
+        <xdr:cNvPr id="362" name="product_2662" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="363" name="product_30" descr=""/>
+        <xdr:cNvPr id="363" name="product_2663" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="364" name="product_31" descr=""/>
+        <xdr:cNvPr id="364" name="product_2661" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="365" name="product_102" descr=""/>
+        <xdr:cNvPr id="365" name="product_2659" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="366" name="product_32" descr=""/>
+        <xdr:cNvPr id="366" name="product_2660" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>379</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="367" name="product_127" descr=""/>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="product_2681" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>380</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="368" name="product_89" descr=""/>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="product_2682" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>381</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="369" name="product_297" descr=""/>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="product_2683" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>382</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="370" name="product_33" descr=""/>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="product_2684" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>383</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="371" name="product_103" descr=""/>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="product_2685" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>384</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="372" name="product_34" descr=""/>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="product_2676" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>385</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="373" name="product_104" descr=""/>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="product_2677" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>386</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="374" name="product_90" descr=""/>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="product_2678" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>387</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="375" name="product_304" descr=""/>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="product_2679" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>388</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="376" name="product_751" descr=""/>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="product_2680" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>389</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="377" name="product_36" descr=""/>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="product_2686" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>390</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="378" name="product_1080" descr=""/>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="product_2687" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>391</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="379" name="product_1079" descr=""/>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="product_2688" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>392</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="380" name="product_94" descr=""/>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="product_484" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>393</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="381" name="product_95" descr=""/>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="product_1230" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>394</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="382" name="product_130" descr=""/>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="product_497" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>395</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="383" name="product_131" descr=""/>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="product_1225" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>396</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="384" name="product_132" descr=""/>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="product_500" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>397</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="385" name="product_133" descr=""/>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="product_501" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>398</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="386" name="product_1083" descr=""/>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="product_503" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>399</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="387" name="product_1087" descr=""/>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="product_1232" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>400</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="388" name="product_1082" descr=""/>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="product_1237" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>401</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="389" name="product_1107" descr=""/>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="product_1227" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>402</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="390" name="product_1101" descr=""/>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="product_1226" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>403</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="391" name="product_1102" descr=""/>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="product_2375" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>404</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="392" name="product_1106" descr=""/>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="product_2374" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>405</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="393" name="product_1118" descr=""/>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="product_490" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>406</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="394" name="product_1117" descr=""/>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="product_1244" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>407</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="395" name="product_1343" descr=""/>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="product_1245" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>408</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="396" name="product_1344" descr=""/>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="product_2412" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>409</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="397" name="product_1345" descr=""/>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="product_2413" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>410</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="398" name="product_1332" descr=""/>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="product_2414" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>411</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="399" name="product_1333" descr=""/>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="product_2415" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>412</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="400" name="product_1334" descr=""/>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="product_2591" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>413</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="401" name="product_1335" descr=""/>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="product_2595" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>414</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="402" name="product_1336" descr=""/>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="product_2596" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>415</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="403" name="product_2292" descr=""/>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="product_2594" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>416</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="404" name="product_2212" descr=""/>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="product_2593" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>417</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="405" name="product_2262" descr=""/>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="product_2592" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
-        <a:stretch>
-[...1330 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -19475,51 +17939,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beasparfum.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F461"/>
+  <dimension ref="A1:F426"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
@@ -19541,8178 +18005,7558 @@
     </row>
     <row r="7" spans="1:6" outlineLevel="1">
       <c r="A7" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
       <c r="A8" s="13">
         <v>1</v>
       </c>
-      <c r="B8" s="7"/>
+      <c r="B8" s="7" t="s">
+        <v>10</v>
+      </c>
       <c r="C8" s="8" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D8" s="6"/>
       <c r="E8" s="11">
         <v>6650.0</v>
       </c>
       <c r="F8" s="11">
         <v>3325.0</v>
       </c>
     </row>
     <row r="9" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
       <c r="A9" s="13">
         <v>2</v>
       </c>
-      <c r="B9" s="7"/>
+      <c r="B9" s="7" t="s">
+        <v>12</v>
+      </c>
       <c r="C9" s="8" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D9" s="6"/>
       <c r="E9" s="11">
         <v>6650.0</v>
       </c>
       <c r="F9" s="11">
         <v>3325.0</v>
       </c>
     </row>
     <row r="10" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
       <c r="A10" s="13">
         <v>3</v>
       </c>
-      <c r="B10" s="7"/>
+      <c r="B10" s="7" t="s">
+        <v>14</v>
+      </c>
       <c r="C10" s="8" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D10" s="6"/>
       <c r="E10" s="11">
         <v>6650.0</v>
       </c>
       <c r="F10" s="11">
         <v>3325.0</v>
       </c>
     </row>
     <row r="11" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
       <c r="A11" s="13">
         <v>4</v>
       </c>
-      <c r="B11" s="7"/>
+      <c r="B11" s="7" t="s">
+        <v>16</v>
+      </c>
       <c r="C11" s="8" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="D11" s="6"/>
       <c r="E11" s="11">
         <v>6650.0</v>
       </c>
       <c r="F11" s="11">
         <v>3325.0</v>
       </c>
     </row>
     <row r="12" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
       <c r="A12" s="13">
         <v>5</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="C12" s="8" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D12" s="6"/>
       <c r="E12" s="11">
         <v>2650.0</v>
       </c>
       <c r="F12" s="11">
         <v>1325.0</v>
       </c>
     </row>
     <row r="13" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
       <c r="A13" s="13">
         <v>6</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C13" s="8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D13" s="6"/>
       <c r="E13" s="11">
         <v>1638.0</v>
       </c>
       <c r="F13" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="14" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
       <c r="A14" s="13">
         <v>7</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C14" s="8" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D14" s="6"/>
       <c r="E14" s="11">
         <v>1638.0</v>
       </c>
       <c r="F14" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="15" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
       <c r="A15" s="13">
         <v>8</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C15" s="8" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D15" s="6"/>
       <c r="E15" s="11">
         <v>1638.0</v>
       </c>
       <c r="F15" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="16" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
       <c r="A16" s="13">
         <v>9</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="C16" s="8" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D16" s="6"/>
       <c r="E16" s="11">
         <v>1638.0</v>
       </c>
       <c r="F16" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="17" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
       <c r="A17" s="13">
         <v>10</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="C17" s="8" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D17" s="6"/>
       <c r="E17" s="11">
         <v>1638.0</v>
       </c>
       <c r="F17" s="11">
         <v>819.0</v>
       </c>
     </row>
-    <row r="18" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
-[...35 lines deleted...]
-    <row r="20" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
+    <row r="18" spans="1:6" outlineLevel="1">
+      <c r="A18" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="9"/>
+      <c r="F18" s="9"/>
+    </row>
+    <row r="19" spans="1:6" outlineLevel="2">
+      <c r="A19" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A20" s="13">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C20" s="8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D20" s="6"/>
       <c r="E20" s="11">
-        <v>450.0</v>
+        <v>2650.0</v>
       </c>
       <c r="F20" s="11">
-        <v>225.0</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
+        <v>1325.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A21" s="13">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C21" s="8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D21" s="6"/>
       <c r="E21" s="11">
-        <v>450.0</v>
+        <v>2650.0</v>
       </c>
       <c r="F21" s="11">
-        <v>225.0</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
+        <v>1325.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A22" s="13">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C22" s="8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D22" s="6"/>
       <c r="E22" s="11">
-        <v>450.0</v>
+        <v>2650.0</v>
       </c>
       <c r="F22" s="11">
-        <v>225.0</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
+        <v>1325.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A23" s="13">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C23" s="8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D23" s="6"/>
       <c r="E23" s="11">
-        <v>450.0</v>
+        <v>2650.0</v>
       </c>
       <c r="F23" s="11">
-        <v>225.0</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
+        <v>1325.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A24" s="13">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C24" s="8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D24" s="6"/>
       <c r="E24" s="11">
-        <v>450.0</v>
+        <v>2650.0</v>
       </c>
       <c r="F24" s="11">
-        <v>225.0</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
+        <v>1325.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A25" s="13">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C25" s="8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D25" s="6"/>
       <c r="E25" s="11">
-        <v>450.0</v>
+        <v>2650.0</v>
       </c>
       <c r="F25" s="11">
-        <v>225.0</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:6" customHeight="1" ht="80" outlineLevel="1">
+        <v>1325.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A26" s="13">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C26" s="8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D26" s="6"/>
       <c r="E26" s="11">
-        <v>450.0</v>
+        <v>2650.0</v>
       </c>
       <c r="F26" s="11">
-        <v>225.0</v>
-[...25 lines deleted...]
-      <c r="E28" s="10" t="s">
+        <v>1325.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A27" s="13">
         <v>8</v>
       </c>
-      <c r="F28" s="10" t="s">
+      <c r="B27" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C27" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="D27" s="6"/>
+      <c r="E27" s="11">
+        <v>2650.0</v>
+      </c>
+      <c r="F27" s="11">
+        <v>1325.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A28" s="13">
         <v>9</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C28" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="D28" s="6"/>
+      <c r="E28" s="11">
+        <v>2650.0</v>
+      </c>
+      <c r="F28" s="11">
+        <v>1325.0</v>
       </c>
     </row>
     <row r="29" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A29" s="13">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C29" s="8" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="D29" s="6"/>
       <c r="E29" s="11">
         <v>2650.0</v>
       </c>
       <c r="F29" s="11">
         <v>1325.0</v>
       </c>
     </row>
     <row r="30" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A30" s="13">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C30" s="8" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="D30" s="6"/>
       <c r="E30" s="11">
         <v>2650.0</v>
       </c>
       <c r="F30" s="11">
         <v>1325.0</v>
       </c>
     </row>
     <row r="31" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A31" s="13">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="C31" s="8" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="D31" s="6"/>
       <c r="E31" s="11">
         <v>2650.0</v>
       </c>
       <c r="F31" s="11">
         <v>1325.0</v>
       </c>
     </row>
     <row r="32" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A32" s="13">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="C32" s="8" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="D32" s="6"/>
       <c r="E32" s="11">
         <v>2650.0</v>
       </c>
       <c r="F32" s="11">
         <v>1325.0</v>
       </c>
     </row>
     <row r="33" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A33" s="13">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="C33" s="8" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="D33" s="6"/>
       <c r="E33" s="11">
         <v>2650.0</v>
       </c>
       <c r="F33" s="11">
         <v>1325.0</v>
       </c>
     </row>
     <row r="34" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A34" s="13">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C34" s="8" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="D34" s="6"/>
       <c r="E34" s="11">
         <v>2650.0</v>
       </c>
       <c r="F34" s="11">
         <v>1325.0</v>
       </c>
     </row>
     <row r="35" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A35" s="13">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="C35" s="8" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D35" s="6"/>
       <c r="E35" s="11">
         <v>2650.0</v>
       </c>
       <c r="F35" s="11">
         <v>1325.0</v>
       </c>
     </row>
     <row r="36" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A36" s="13">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="C36" s="8" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="D36" s="6"/>
       <c r="E36" s="11">
         <v>2650.0</v>
       </c>
       <c r="F36" s="11">
         <v>1325.0</v>
       </c>
     </row>
     <row r="37" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A37" s="13">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="C37" s="8" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="D37" s="6"/>
       <c r="E37" s="11">
         <v>2650.0</v>
       </c>
       <c r="F37" s="11">
         <v>1325.0</v>
       </c>
     </row>
     <row r="38" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A38" s="13">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="C38" s="8" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="D38" s="6"/>
       <c r="E38" s="11">
         <v>2650.0</v>
       </c>
       <c r="F38" s="11">
         <v>1325.0</v>
       </c>
     </row>
     <row r="39" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A39" s="13">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C39" s="8" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="D39" s="6"/>
       <c r="E39" s="11">
-        <v>2650.0</v>
+        <v>698.0</v>
       </c>
       <c r="F39" s="11">
-        <v>1325.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="40" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A40" s="13">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="B40" s="7" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="C40" s="8" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D40" s="6"/>
       <c r="E40" s="11">
-        <v>2650.0</v>
+        <v>698.0</v>
       </c>
       <c r="F40" s="11">
-        <v>1325.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="41" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A41" s="13">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="B41" s="7" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="C41" s="8" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D41" s="6"/>
       <c r="E41" s="11">
-        <v>2650.0</v>
+        <v>698.0</v>
       </c>
       <c r="F41" s="11">
-        <v>1325.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="42" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A42" s="13">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="B42" s="7" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="C42" s="8" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="D42" s="6"/>
       <c r="E42" s="11">
-        <v>2650.0</v>
+        <v>698.0</v>
       </c>
       <c r="F42" s="11">
-        <v>1325.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="43" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A43" s="13">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="B43" s="7" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="C43" s="8" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="D43" s="6"/>
       <c r="E43" s="11">
-        <v>2650.0</v>
+        <v>698.0</v>
       </c>
       <c r="F43" s="11">
-        <v>1325.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="44" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A44" s="13">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="B44" s="7" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="C44" s="8" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="D44" s="6"/>
       <c r="E44" s="11">
-        <v>2650.0</v>
+        <v>698.0</v>
       </c>
       <c r="F44" s="11">
-        <v>1325.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="45" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A45" s="13">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="B45" s="7" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="C45" s="8" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="D45" s="6"/>
       <c r="E45" s="11">
-        <v>2650.0</v>
+        <v>698.0</v>
       </c>
       <c r="F45" s="11">
-        <v>1325.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="46" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A46" s="13">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="B46" s="7" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="C46" s="8" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="D46" s="6"/>
       <c r="E46" s="11">
-        <v>2650.0</v>
+        <v>698.0</v>
       </c>
       <c r="F46" s="11">
-        <v>1325.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="47" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A47" s="13">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="B47" s="7" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="C47" s="8" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="D47" s="6"/>
       <c r="E47" s="11">
-        <v>2650.0</v>
+        <v>698.0</v>
       </c>
       <c r="F47" s="11">
-        <v>1325.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="48" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A48" s="13">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="B48" s="7" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="C48" s="8" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="D48" s="6"/>
       <c r="E48" s="11">
         <v>698.0</v>
       </c>
       <c r="F48" s="11">
         <v>349.0</v>
       </c>
     </row>
     <row r="49" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A49" s="13">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="B49" s="7" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="C49" s="8" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="D49" s="6"/>
       <c r="E49" s="11">
         <v>698.0</v>
       </c>
       <c r="F49" s="11">
         <v>349.0</v>
       </c>
     </row>
     <row r="50" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A50" s="13">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="B50" s="7" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="C50" s="8" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="D50" s="6"/>
       <c r="E50" s="11">
         <v>698.0</v>
       </c>
       <c r="F50" s="11">
         <v>349.0</v>
       </c>
     </row>
     <row r="51" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A51" s="13">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B51" s="7" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="C51" s="8" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="D51" s="6"/>
       <c r="E51" s="11">
         <v>698.0</v>
       </c>
       <c r="F51" s="11">
         <v>349.0</v>
       </c>
     </row>
     <row r="52" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A52" s="13">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="B52" s="7" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="C52" s="8" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="D52" s="6"/>
       <c r="E52" s="11">
         <v>698.0</v>
       </c>
       <c r="F52" s="11">
         <v>349.0</v>
       </c>
     </row>
     <row r="53" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A53" s="13">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="B53" s="7" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="C53" s="8" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="D53" s="6"/>
       <c r="E53" s="11">
         <v>698.0</v>
       </c>
       <c r="F53" s="11">
         <v>349.0</v>
       </c>
     </row>
     <row r="54" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A54" s="13">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="B54" s="7" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="C54" s="8" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D54" s="6"/>
       <c r="E54" s="11">
         <v>698.0</v>
       </c>
       <c r="F54" s="11">
         <v>349.0</v>
       </c>
     </row>
     <row r="55" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A55" s="13">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="B55" s="7" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="C55" s="8" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="D55" s="6"/>
       <c r="E55" s="11">
         <v>698.0</v>
       </c>
       <c r="F55" s="11">
         <v>349.0</v>
       </c>
     </row>
     <row r="56" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A56" s="13">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="B56" s="7" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C56" s="8" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="D56" s="6"/>
       <c r="E56" s="11">
         <v>698.0</v>
       </c>
       <c r="F56" s="11">
         <v>349.0</v>
       </c>
     </row>
     <row r="57" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A57" s="13">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="B57" s="7" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="C57" s="8" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="D57" s="6"/>
       <c r="E57" s="11">
         <v>698.0</v>
       </c>
       <c r="F57" s="11">
         <v>349.0</v>
       </c>
     </row>
     <row r="58" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A58" s="13">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="B58" s="7" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="C58" s="8" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="D58" s="6"/>
       <c r="E58" s="11">
         <v>698.0</v>
       </c>
       <c r="F58" s="11">
         <v>349.0</v>
       </c>
     </row>
     <row r="59" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A59" s="13">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="B59" s="7" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="C59" s="8" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="D59" s="6"/>
       <c r="E59" s="11">
         <v>698.0</v>
       </c>
       <c r="F59" s="11">
         <v>349.0</v>
       </c>
     </row>
     <row r="60" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A60" s="13">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="B60" s="7" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="C60" s="8" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="D60" s="6"/>
       <c r="E60" s="11">
         <v>698.0</v>
       </c>
       <c r="F60" s="11">
         <v>349.0</v>
       </c>
     </row>
     <row r="61" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A61" s="13">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="B61" s="7" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="C61" s="8" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="D61" s="6"/>
       <c r="E61" s="11">
         <v>698.0</v>
       </c>
       <c r="F61" s="11">
         <v>349.0</v>
       </c>
     </row>
     <row r="62" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A62" s="13">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="B62" s="7" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="C62" s="8" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="D62" s="6"/>
       <c r="E62" s="11">
         <v>698.0</v>
       </c>
       <c r="F62" s="11">
         <v>349.0</v>
       </c>
     </row>
     <row r="63" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A63" s="13">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="B63" s="7" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="C63" s="8" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="D63" s="6"/>
       <c r="E63" s="11">
         <v>698.0</v>
       </c>
       <c r="F63" s="11">
         <v>349.0</v>
       </c>
     </row>
     <row r="64" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A64" s="13">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="B64" s="7" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="C64" s="8" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="D64" s="6"/>
       <c r="E64" s="11">
         <v>698.0</v>
       </c>
       <c r="F64" s="11">
         <v>349.0</v>
       </c>
     </row>
     <row r="65" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A65" s="13">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="B65" s="7" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="C65" s="8" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="D65" s="6"/>
       <c r="E65" s="11">
         <v>698.0</v>
       </c>
       <c r="F65" s="11">
         <v>349.0</v>
       </c>
     </row>
     <row r="66" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A66" s="13">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="B66" s="7" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="C66" s="8" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="D66" s="6"/>
       <c r="E66" s="11">
         <v>698.0</v>
       </c>
       <c r="F66" s="11">
         <v>349.0</v>
       </c>
     </row>
     <row r="67" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A67" s="13">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="B67" s="7" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="C67" s="8" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="D67" s="6"/>
       <c r="E67" s="11">
         <v>698.0</v>
       </c>
       <c r="F67" s="11">
         <v>349.0</v>
       </c>
     </row>
     <row r="68" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A68" s="13">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="B68" s="7" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="C68" s="8" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="D68" s="6"/>
       <c r="E68" s="11">
         <v>698.0</v>
       </c>
       <c r="F68" s="11">
         <v>349.0</v>
       </c>
     </row>
     <row r="69" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A69" s="13">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="B69" s="7" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="C69" s="8" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="D69" s="6"/>
       <c r="E69" s="11">
         <v>698.0</v>
       </c>
       <c r="F69" s="11">
         <v>349.0</v>
       </c>
     </row>
     <row r="70" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A70" s="13">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="B70" s="7" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="C70" s="8" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="D70" s="6"/>
       <c r="E70" s="11">
         <v>698.0</v>
       </c>
       <c r="F70" s="11">
         <v>349.0</v>
       </c>
     </row>
     <row r="71" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A71" s="13">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="B71" s="7" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="C71" s="8" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="D71" s="6"/>
       <c r="E71" s="11">
         <v>698.0</v>
       </c>
       <c r="F71" s="11">
         <v>349.0</v>
       </c>
     </row>
     <row r="72" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A72" s="13">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="B72" s="7" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="C72" s="8" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="D72" s="6"/>
       <c r="E72" s="11">
         <v>698.0</v>
       </c>
       <c r="F72" s="11">
         <v>349.0</v>
       </c>
     </row>
     <row r="73" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A73" s="13">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="B73" s="7" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="C73" s="8" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="D73" s="6"/>
       <c r="E73" s="11">
         <v>698.0</v>
       </c>
       <c r="F73" s="11">
         <v>349.0</v>
       </c>
     </row>
     <row r="74" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A74" s="13">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="B74" s="7" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="C74" s="8" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="D74" s="6"/>
       <c r="E74" s="11">
         <v>698.0</v>
       </c>
       <c r="F74" s="11">
         <v>349.0</v>
       </c>
     </row>
     <row r="75" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A75" s="13">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="B75" s="7" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C75" s="8" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D75" s="6"/>
       <c r="E75" s="11">
         <v>698.0</v>
       </c>
       <c r="F75" s="11">
         <v>349.0</v>
       </c>
     </row>
     <row r="76" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A76" s="13">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="B76" s="7" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="C76" s="8" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="D76" s="6"/>
       <c r="E76" s="11">
         <v>698.0</v>
       </c>
       <c r="F76" s="11">
         <v>349.0</v>
       </c>
     </row>
     <row r="77" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A77" s="13">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="B77" s="7" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="C77" s="8" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="D77" s="6"/>
       <c r="E77" s="11">
         <v>698.0</v>
       </c>
       <c r="F77" s="11">
         <v>349.0</v>
       </c>
     </row>
     <row r="78" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A78" s="13">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="B78" s="7" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C78" s="8" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="D78" s="6"/>
       <c r="E78" s="11">
         <v>698.0</v>
       </c>
       <c r="F78" s="11">
         <v>349.0</v>
       </c>
     </row>
     <row r="79" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A79" s="13">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="B79" s="7" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="C79" s="8" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="D79" s="6"/>
       <c r="E79" s="11">
         <v>698.0</v>
       </c>
       <c r="F79" s="11">
         <v>349.0</v>
       </c>
     </row>
     <row r="80" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A80" s="13">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="B80" s="7" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="C80" s="8" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="D80" s="6"/>
       <c r="E80" s="11">
         <v>698.0</v>
       </c>
       <c r="F80" s="11">
         <v>349.0</v>
       </c>
     </row>
     <row r="81" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A81" s="13">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="B81" s="7" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="C81" s="8" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="D81" s="6"/>
       <c r="E81" s="11">
         <v>698.0</v>
       </c>
       <c r="F81" s="11">
         <v>349.0</v>
       </c>
     </row>
     <row r="82" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A82" s="13">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="B82" s="7" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="C82" s="8" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="D82" s="6"/>
       <c r="E82" s="11">
         <v>698.0</v>
       </c>
       <c r="F82" s="11">
         <v>349.0</v>
       </c>
     </row>
     <row r="83" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A83" s="13">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="B83" s="7" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="C83" s="8" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="D83" s="6"/>
       <c r="E83" s="11">
         <v>698.0</v>
       </c>
       <c r="F83" s="11">
         <v>349.0</v>
       </c>
     </row>
     <row r="84" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A84" s="13">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="B84" s="7" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="C84" s="8" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="D84" s="6"/>
       <c r="E84" s="11">
         <v>698.0</v>
       </c>
       <c r="F84" s="11">
         <v>349.0</v>
       </c>
     </row>
     <row r="85" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A85" s="13">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="B85" s="7" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="C85" s="8" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="D85" s="6"/>
       <c r="E85" s="11">
         <v>698.0</v>
       </c>
       <c r="F85" s="11">
         <v>349.0</v>
       </c>
     </row>
     <row r="86" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A86" s="13">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="B86" s="7" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="C86" s="8" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="D86" s="6"/>
       <c r="E86" s="11">
         <v>698.0</v>
       </c>
       <c r="F86" s="11">
         <v>349.0</v>
       </c>
     </row>
     <row r="87" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A87" s="13">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="B87" s="7" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="C87" s="8" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="D87" s="6"/>
       <c r="E87" s="11">
-        <v>698.0</v>
+        <v>1198.0</v>
       </c>
       <c r="F87" s="11">
-        <v>349.0</v>
+        <v>599.0</v>
       </c>
     </row>
     <row r="88" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A88" s="13">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="B88" s="7" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="C88" s="8" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="D88" s="6"/>
       <c r="E88" s="11">
-        <v>698.0</v>
+        <v>1198.0</v>
       </c>
       <c r="F88" s="11">
-        <v>349.0</v>
+        <v>599.0</v>
       </c>
     </row>
     <row r="89" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A89" s="13">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="B89" s="7" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="C89" s="8" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="D89" s="6"/>
       <c r="E89" s="11">
-        <v>698.0</v>
+        <v>1198.0</v>
       </c>
       <c r="F89" s="11">
-        <v>349.0</v>
+        <v>599.0</v>
       </c>
     </row>
     <row r="90" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A90" s="13">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="B90" s="7" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="C90" s="8" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="D90" s="6"/>
       <c r="E90" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F90" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="91" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A91" s="13">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="B91" s="7" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="C91" s="8" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="D91" s="6"/>
       <c r="E91" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F91" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="92" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A92" s="13">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="B92" s="7" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="C92" s="8" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="D92" s="6"/>
       <c r="E92" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F92" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="93" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A93" s="13">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="B93" s="7" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="C93" s="8" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="D93" s="6"/>
       <c r="E93" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F93" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="94" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A94" s="13">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="B94" s="7" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="C94" s="8" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="D94" s="6"/>
       <c r="E94" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F94" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="95" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A95" s="13">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="B95" s="7" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="C95" s="8" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="D95" s="6"/>
       <c r="E95" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F95" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="96" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A96" s="13">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="B96" s="7" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="C96" s="8" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="D96" s="6"/>
       <c r="E96" s="11">
-        <v>1198.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F96" s="11">
-        <v>599.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="97" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A97" s="13">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="B97" s="7" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="C97" s="8" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="D97" s="6"/>
       <c r="E97" s="11">
-        <v>1198.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F97" s="11">
-        <v>599.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="98" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A98" s="13">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="B98" s="7" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="C98" s="8" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="D98" s="6"/>
       <c r="E98" s="11">
-        <v>1198.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F98" s="11">
-        <v>599.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="99" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A99" s="13">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="B99" s="7" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="C99" s="8" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="D99" s="6"/>
       <c r="E99" s="11">
-        <v>1198.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F99" s="11">
-        <v>599.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="100" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A100" s="13">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="B100" s="7" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="C100" s="8" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="D100" s="6"/>
       <c r="E100" s="11">
-        <v>1198.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F100" s="11">
-        <v>599.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="101" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A101" s="13">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="B101" s="7" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="C101" s="8" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="D101" s="6"/>
       <c r="E101" s="11">
-        <v>1198.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F101" s="11">
-        <v>599.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="102" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A102" s="13">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="B102" s="7" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="C102" s="8" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="D102" s="6"/>
       <c r="E102" s="11">
-        <v>1198.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F102" s="11">
-        <v>599.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="103" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A103" s="13">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="B103" s="7" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C103" s="8" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="D103" s="6"/>
       <c r="E103" s="11">
-        <v>1198.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F103" s="11">
-        <v>599.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="104" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A104" s="13">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="B104" s="7" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="C104" s="8" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="D104" s="6"/>
       <c r="E104" s="11">
-        <v>1198.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F104" s="11">
-        <v>599.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="105" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A105" s="13">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="B105" s="7" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="C105" s="8" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="D105" s="6"/>
       <c r="E105" s="11">
-        <v>1198.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F105" s="11">
-        <v>599.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="106" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A106" s="13">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="B106" s="7" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="C106" s="8" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="D106" s="6"/>
       <c r="E106" s="11">
-        <v>1198.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F106" s="11">
-        <v>599.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="107" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A107" s="13">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="B107" s="7" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="C107" s="8" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="D107" s="6"/>
       <c r="E107" s="11">
         <v>1638.0</v>
       </c>
       <c r="F107" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="108" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A108" s="13">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="B108" s="7" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="C108" s="8" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="D108" s="6"/>
       <c r="E108" s="11">
         <v>1638.0</v>
       </c>
       <c r="F108" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="109" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A109" s="13">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="B109" s="7" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="C109" s="8" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="D109" s="6"/>
       <c r="E109" s="11">
         <v>1638.0</v>
       </c>
       <c r="F109" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="110" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A110" s="13">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="B110" s="7" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C110" s="8" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="D110" s="6"/>
       <c r="E110" s="11">
         <v>1638.0</v>
       </c>
       <c r="F110" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="111" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A111" s="13">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="B111" s="7" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="C111" s="8" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="D111" s="6"/>
       <c r="E111" s="11">
         <v>1638.0</v>
       </c>
       <c r="F111" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="112" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A112" s="13">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="B112" s="7" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="C112" s="8" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="D112" s="6"/>
       <c r="E112" s="11">
         <v>1638.0</v>
       </c>
       <c r="F112" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="113" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A113" s="13">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="B113" s="7" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C113" s="8" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="D113" s="6"/>
       <c r="E113" s="11">
         <v>1638.0</v>
       </c>
       <c r="F113" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="114" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A114" s="13">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="B114" s="7" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="C114" s="8" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D114" s="6"/>
       <c r="E114" s="11">
         <v>1638.0</v>
       </c>
       <c r="F114" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="115" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A115" s="13">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="B115" s="7" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="C115" s="8" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="D115" s="6"/>
       <c r="E115" s="11">
         <v>1638.0</v>
       </c>
       <c r="F115" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="116" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A116" s="13">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="B116" s="7" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C116" s="8" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="D116" s="6"/>
       <c r="E116" s="11">
         <v>1638.0</v>
       </c>
       <c r="F116" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="117" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A117" s="13">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="B117" s="7" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="C117" s="8" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="D117" s="6"/>
       <c r="E117" s="11">
         <v>1638.0</v>
       </c>
       <c r="F117" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="118" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A118" s="13">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="B118" s="7" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="C118" s="8" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="D118" s="6"/>
       <c r="E118" s="11">
         <v>1638.0</v>
       </c>
       <c r="F118" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="119" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A119" s="13">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="B119" s="7" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="C119" s="8" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="D119" s="6"/>
       <c r="E119" s="11">
         <v>1638.0</v>
       </c>
       <c r="F119" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="120" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A120" s="13">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="B120" s="7" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="C120" s="8" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="D120" s="6"/>
       <c r="E120" s="11">
         <v>1638.0</v>
       </c>
       <c r="F120" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="121" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A121" s="13">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="B121" s="7" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="C121" s="8" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="D121" s="6"/>
       <c r="E121" s="11">
         <v>1638.0</v>
       </c>
       <c r="F121" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="122" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A122" s="13">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="B122" s="7" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="C122" s="8" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="D122" s="6"/>
       <c r="E122" s="11">
         <v>1638.0</v>
       </c>
       <c r="F122" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="123" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A123" s="13">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="B123" s="7" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="C123" s="8" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="D123" s="6"/>
       <c r="E123" s="11">
         <v>1638.0</v>
       </c>
       <c r="F123" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="124" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A124" s="13">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="B124" s="7" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="C124" s="8" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="D124" s="6"/>
       <c r="E124" s="11">
         <v>1638.0</v>
       </c>
       <c r="F124" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="125" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A125" s="13">
-        <v>97</v>
+        <v>106</v>
       </c>
       <c r="B125" s="7" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="C125" s="8" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="D125" s="6"/>
       <c r="E125" s="11">
         <v>1638.0</v>
       </c>
       <c r="F125" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="126" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A126" s="13">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="B126" s="7" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="C126" s="8" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="D126" s="6"/>
       <c r="E126" s="11">
         <v>1638.0</v>
       </c>
       <c r="F126" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="127" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A127" s="13">
-        <v>99</v>
+        <v>108</v>
       </c>
       <c r="B127" s="7" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="C127" s="8" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="D127" s="6"/>
       <c r="E127" s="11">
         <v>1638.0</v>
       </c>
       <c r="F127" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="128" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A128" s="13">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="B128" s="7" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="C128" s="8" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="D128" s="6"/>
       <c r="E128" s="11">
         <v>1638.0</v>
       </c>
       <c r="F128" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="129" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A129" s="13">
-        <v>101</v>
+        <v>110</v>
       </c>
       <c r="B129" s="7" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="C129" s="8" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="D129" s="6"/>
       <c r="E129" s="11">
         <v>1638.0</v>
       </c>
       <c r="F129" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="130" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A130" s="13">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="B130" s="7" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C130" s="8" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="D130" s="6"/>
       <c r="E130" s="11">
         <v>1638.0</v>
       </c>
       <c r="F130" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="131" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A131" s="13">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="B131" s="7" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="C131" s="8" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="D131" s="6"/>
       <c r="E131" s="11">
         <v>1638.0</v>
       </c>
       <c r="F131" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="132" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A132" s="13">
-        <v>104</v>
+        <v>113</v>
       </c>
       <c r="B132" s="7" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="C132" s="8" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D132" s="6"/>
       <c r="E132" s="11">
         <v>1638.0</v>
       </c>
       <c r="F132" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="133" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A133" s="13">
-        <v>105</v>
+        <v>114</v>
       </c>
       <c r="B133" s="7" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="C133" s="8" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="D133" s="6"/>
       <c r="E133" s="11">
         <v>1638.0</v>
       </c>
       <c r="F133" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="134" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A134" s="13">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="B134" s="7" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="C134" s="8" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="D134" s="6"/>
       <c r="E134" s="11">
         <v>1638.0</v>
       </c>
       <c r="F134" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="135" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A135" s="13">
-        <v>107</v>
+        <v>116</v>
       </c>
       <c r="B135" s="7" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="C135" s="8" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="D135" s="6"/>
       <c r="E135" s="11">
         <v>1638.0</v>
       </c>
       <c r="F135" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="136" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A136" s="13">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="B136" s="7" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="C136" s="8" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="D136" s="6"/>
       <c r="E136" s="11">
         <v>1638.0</v>
       </c>
       <c r="F136" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="137" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A137" s="13">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="B137" s="7" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="C137" s="8" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="D137" s="6"/>
       <c r="E137" s="11">
         <v>1638.0</v>
       </c>
       <c r="F137" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="138" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A138" s="13">
-        <v>110</v>
+        <v>119</v>
       </c>
       <c r="B138" s="7" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="C138" s="8" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="D138" s="6"/>
       <c r="E138" s="11">
         <v>1638.0</v>
       </c>
       <c r="F138" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="139" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A139" s="13">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="B139" s="7" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="C139" s="8" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="D139" s="6"/>
       <c r="E139" s="11">
         <v>1638.0</v>
       </c>
       <c r="F139" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="140" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A140" s="13">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="B140" s="7" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="C140" s="8" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="D140" s="6"/>
       <c r="E140" s="11">
         <v>1638.0</v>
       </c>
       <c r="F140" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="141" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A141" s="13">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="B141" s="7" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="C141" s="8" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="D141" s="6"/>
       <c r="E141" s="11">
         <v>1638.0</v>
       </c>
       <c r="F141" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="142" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A142" s="13">
-        <v>114</v>
+        <v>123</v>
       </c>
       <c r="B142" s="7" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="C142" s="8" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="D142" s="6"/>
       <c r="E142" s="11">
         <v>1638.0</v>
       </c>
       <c r="F142" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="143" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A143" s="13">
-        <v>115</v>
+        <v>124</v>
       </c>
       <c r="B143" s="7" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="C143" s="8" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="D143" s="6"/>
       <c r="E143" s="11">
         <v>1638.0</v>
       </c>
       <c r="F143" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="144" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A144" s="13">
-        <v>116</v>
+        <v>125</v>
       </c>
       <c r="B144" s="7" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="C144" s="8" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="D144" s="6"/>
       <c r="E144" s="11">
         <v>1638.0</v>
       </c>
       <c r="F144" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="145" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A145" s="13">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="B145" s="7" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="C145" s="8" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="D145" s="6"/>
       <c r="E145" s="11">
         <v>1638.0</v>
       </c>
       <c r="F145" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="146" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A146" s="13">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="B146" s="7" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="C146" s="8" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="D146" s="6"/>
       <c r="E146" s="11">
         <v>1638.0</v>
       </c>
       <c r="F146" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="147" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A147" s="13">
-        <v>119</v>
+        <v>128</v>
       </c>
       <c r="B147" s="7" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="C147" s="8" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="D147" s="6"/>
       <c r="E147" s="11">
         <v>1638.0</v>
       </c>
       <c r="F147" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="148" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A148" s="13">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="B148" s="7" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="C148" s="8" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="D148" s="6"/>
       <c r="E148" s="11">
         <v>1638.0</v>
       </c>
       <c r="F148" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="149" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A149" s="13">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="B149" s="7" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="C149" s="8" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="D149" s="6"/>
       <c r="E149" s="11">
         <v>1638.0</v>
       </c>
       <c r="F149" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="150" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A150" s="13">
-        <v>122</v>
+        <v>131</v>
       </c>
       <c r="B150" s="7" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="C150" s="8" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="D150" s="6"/>
       <c r="E150" s="11">
         <v>1638.0</v>
       </c>
       <c r="F150" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="151" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A151" s="13">
-        <v>123</v>
+        <v>132</v>
       </c>
       <c r="B151" s="7" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="C151" s="8" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="D151" s="6"/>
       <c r="E151" s="11">
         <v>1638.0</v>
       </c>
       <c r="F151" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="152" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A152" s="13">
-        <v>124</v>
+        <v>133</v>
       </c>
       <c r="B152" s="7" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="C152" s="8" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="D152" s="6"/>
       <c r="E152" s="11">
         <v>1638.0</v>
       </c>
       <c r="F152" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="153" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A153" s="13">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="B153" s="7" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="C153" s="8" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="D153" s="6"/>
       <c r="E153" s="11">
         <v>1638.0</v>
       </c>
       <c r="F153" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="154" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A154" s="13">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="B154" s="7" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="C154" s="8" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="D154" s="6"/>
       <c r="E154" s="11">
         <v>1638.0</v>
       </c>
       <c r="F154" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="155" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A155" s="13">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="B155" s="7" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="C155" s="8" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="D155" s="6"/>
       <c r="E155" s="11">
         <v>1638.0</v>
       </c>
       <c r="F155" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="156" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A156" s="13">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="B156" s="7" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="C156" s="8" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="D156" s="6"/>
       <c r="E156" s="11">
         <v>1638.0</v>
       </c>
       <c r="F156" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="157" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A157" s="13">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="B157" s="7" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="C157" s="8" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="D157" s="6"/>
       <c r="E157" s="11">
         <v>1638.0</v>
       </c>
       <c r="F157" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="158" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A158" s="13">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="B158" s="7" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="C158" s="8" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="D158" s="6"/>
       <c r="E158" s="11">
         <v>1638.0</v>
       </c>
       <c r="F158" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="159" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A159" s="13">
-        <v>131</v>
+        <v>140</v>
       </c>
       <c r="B159" s="7" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="C159" s="8" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="D159" s="6"/>
       <c r="E159" s="11">
         <v>1638.0</v>
       </c>
       <c r="F159" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="160" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A160" s="13">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="B160" s="7" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="C160" s="8" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="D160" s="6"/>
       <c r="E160" s="11">
         <v>1638.0</v>
       </c>
       <c r="F160" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="161" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A161" s="13">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="B161" s="7" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="C161" s="8" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="D161" s="6"/>
       <c r="E161" s="11">
         <v>1638.0</v>
       </c>
       <c r="F161" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="162" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A162" s="13">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="B162" s="7" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="C162" s="8" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="D162" s="6"/>
       <c r="E162" s="11">
         <v>1638.0</v>
       </c>
       <c r="F162" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="163" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A163" s="13">
-        <v>135</v>
+        <v>144</v>
       </c>
       <c r="B163" s="7" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="C163" s="8" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="D163" s="6"/>
       <c r="E163" s="11">
         <v>1638.0</v>
       </c>
       <c r="F163" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="164" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A164" s="13">
-        <v>136</v>
+        <v>145</v>
       </c>
       <c r="B164" s="7" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="C164" s="8" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="D164" s="6"/>
       <c r="E164" s="11">
         <v>1638.0</v>
       </c>
       <c r="F164" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="165" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A165" s="13">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="B165" s="7" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="C165" s="8" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="D165" s="6"/>
       <c r="E165" s="11">
         <v>1638.0</v>
       </c>
       <c r="F165" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="166" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A166" s="13">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="B166" s="7" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="C166" s="8" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="D166" s="6"/>
       <c r="E166" s="11">
         <v>1638.0</v>
       </c>
       <c r="F166" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="167" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A167" s="13">
-        <v>139</v>
+        <v>148</v>
       </c>
       <c r="B167" s="7" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="C167" s="8" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="D167" s="6"/>
       <c r="E167" s="11">
         <v>1638.0</v>
       </c>
       <c r="F167" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="168" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A168" s="13">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="B168" s="7" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="C168" s="8" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="D168" s="6"/>
       <c r="E168" s="11">
         <v>1638.0</v>
       </c>
       <c r="F168" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="169" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A169" s="13">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="B169" s="7" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="C169" s="8" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="D169" s="6"/>
       <c r="E169" s="11">
         <v>1638.0</v>
       </c>
       <c r="F169" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="170" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A170" s="13">
-        <v>142</v>
+        <v>151</v>
       </c>
       <c r="B170" s="7" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="C170" s="8" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="D170" s="6"/>
       <c r="E170" s="11">
         <v>1638.0</v>
       </c>
       <c r="F170" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="171" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A171" s="13">
-        <v>143</v>
+        <v>152</v>
       </c>
       <c r="B171" s="7" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="C171" s="8" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="D171" s="6"/>
       <c r="E171" s="11">
         <v>1638.0</v>
       </c>
       <c r="F171" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="172" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A172" s="13">
-        <v>144</v>
+        <v>153</v>
       </c>
       <c r="B172" s="7" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="C172" s="8" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="D172" s="6"/>
       <c r="E172" s="11">
         <v>1638.0</v>
       </c>
       <c r="F172" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="173" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A173" s="13">
-        <v>145</v>
+        <v>154</v>
       </c>
       <c r="B173" s="7" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="C173" s="8" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="D173" s="6"/>
       <c r="E173" s="11">
         <v>1638.0</v>
       </c>
       <c r="F173" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="174" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A174" s="13">
-        <v>146</v>
+        <v>155</v>
       </c>
       <c r="B174" s="7" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="C174" s="8" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="D174" s="6"/>
       <c r="E174" s="11">
         <v>1638.0</v>
       </c>
       <c r="F174" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="175" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A175" s="13">
-        <v>147</v>
+        <v>156</v>
       </c>
       <c r="B175" s="7" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="C175" s="8" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="D175" s="6"/>
       <c r="E175" s="11">
         <v>1638.0</v>
       </c>
       <c r="F175" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="176" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A176" s="13">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="B176" s="7" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="C176" s="8" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="D176" s="6"/>
       <c r="E176" s="11">
         <v>1638.0</v>
       </c>
       <c r="F176" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="177" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A177" s="13">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="B177" s="7" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="C177" s="8" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="D177" s="6"/>
       <c r="E177" s="11">
         <v>1638.0</v>
       </c>
       <c r="F177" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="178" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A178" s="13">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="B178" s="7" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="C178" s="8" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="D178" s="6"/>
       <c r="E178" s="11">
         <v>1638.0</v>
       </c>
       <c r="F178" s="11">
-        <v>819.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="179" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A179" s="13">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="B179" s="7" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="C179" s="8" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="D179" s="6"/>
       <c r="E179" s="11">
         <v>1638.0</v>
       </c>
       <c r="F179" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="180" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A180" s="13">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="B180" s="7" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="C180" s="8" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="D180" s="6"/>
       <c r="E180" s="11">
         <v>1638.0</v>
       </c>
       <c r="F180" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="181" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A181" s="13">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="B181" s="7" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="C181" s="8" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="D181" s="6"/>
       <c r="E181" s="11">
         <v>1638.0</v>
       </c>
       <c r="F181" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="182" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A182" s="13">
-        <v>154</v>
+        <v>163</v>
       </c>
       <c r="B182" s="7" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="C182" s="8" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="D182" s="6"/>
       <c r="E182" s="11">
         <v>1638.0</v>
       </c>
       <c r="F182" s="11">
         <v>819.0</v>
       </c>
     </row>
-    <row r="183" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
-[...32 lines deleted...]
-        <v>819.0</v>
+    <row r="183" spans="1:6" outlineLevel="1">
+      <c r="A183" s="14" t="s">
+        <v>357</v>
+      </c>
+      <c r="B183" s="2"/>
+      <c r="C183" s="2"/>
+      <c r="D183" s="2"/>
+      <c r="E183" s="9"/>
+      <c r="F183" s="9"/>
+    </row>
+    <row r="184" spans="1:6" outlineLevel="2">
+      <c r="A184" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B184" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C184" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D184" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E184" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184" s="10" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A185" s="13">
-        <v>157</v>
+        <v>1</v>
       </c>
       <c r="B185" s="7" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C185" s="8" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D185" s="6"/>
       <c r="E185" s="11">
-        <v>1638.0</v>
+        <v>449.0</v>
       </c>
       <c r="F185" s="11">
-        <v>819.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="186" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A186" s="13">
-        <v>158</v>
+        <v>2</v>
       </c>
       <c r="B186" s="7" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C186" s="8" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D186" s="6"/>
       <c r="E186" s="11">
-        <v>1638.0</v>
+        <v>2650.0</v>
       </c>
       <c r="F186" s="11">
-        <v>819.0</v>
+        <v>1325.0</v>
       </c>
     </row>
     <row r="187" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A187" s="13">
-        <v>159</v>
+        <v>3</v>
       </c>
       <c r="B187" s="7" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C187" s="8" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="D187" s="6"/>
       <c r="E187" s="11">
-        <v>1638.0</v>
+        <v>2650.0</v>
       </c>
       <c r="F187" s="11">
-        <v>819.0</v>
+        <v>1325.0</v>
       </c>
     </row>
     <row r="188" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A188" s="13">
-        <v>160</v>
+        <v>4</v>
       </c>
       <c r="B188" s="7" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C188" s="8" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="D188" s="6"/>
       <c r="E188" s="11">
-        <v>1638.0</v>
+        <v>2650.0</v>
       </c>
       <c r="F188" s="11">
-        <v>819.0</v>
+        <v>1325.0</v>
       </c>
     </row>
     <row r="189" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A189" s="13">
-        <v>161</v>
+        <v>5</v>
       </c>
       <c r="B189" s="7" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C189" s="8" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="D189" s="6"/>
       <c r="E189" s="11">
-        <v>1638.0</v>
+        <v>2650.0</v>
       </c>
       <c r="F189" s="11">
-        <v>819.0</v>
+        <v>1325.0</v>
       </c>
     </row>
     <row r="190" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A190" s="13">
-        <v>162</v>
+        <v>6</v>
       </c>
       <c r="B190" s="7" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C190" s="8" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="D190" s="6"/>
       <c r="E190" s="11">
-        <v>1638.0</v>
+        <v>2650.0</v>
       </c>
       <c r="F190" s="11">
-        <v>819.0</v>
+        <v>1325.0</v>
       </c>
     </row>
     <row r="191" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A191" s="13">
-        <v>163</v>
+        <v>7</v>
       </c>
       <c r="B191" s="7" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C191" s="8" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="D191" s="6"/>
       <c r="E191" s="11">
-        <v>1638.0</v>
+        <v>2650.0</v>
       </c>
       <c r="F191" s="11">
-        <v>819.0</v>
+        <v>1325.0</v>
       </c>
     </row>
     <row r="192" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A192" s="13">
-        <v>164</v>
+        <v>8</v>
       </c>
       <c r="B192" s="7" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C192" s="8" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D192" s="6"/>
       <c r="E192" s="11">
-        <v>1638.0</v>
+        <v>2650.0</v>
       </c>
       <c r="F192" s="11">
-        <v>819.0</v>
+        <v>1325.0</v>
       </c>
     </row>
     <row r="193" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A193" s="13">
-        <v>165</v>
+        <v>9</v>
       </c>
       <c r="B193" s="7" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C193" s="8" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="D193" s="6"/>
       <c r="E193" s="11">
-        <v>1638.0</v>
+        <v>2650.0</v>
       </c>
       <c r="F193" s="11">
-        <v>819.0</v>
+        <v>1325.0</v>
       </c>
     </row>
     <row r="194" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A194" s="13">
-        <v>166</v>
+        <v>10</v>
       </c>
       <c r="B194" s="7" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C194" s="8" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="D194" s="6"/>
       <c r="E194" s="11">
-        <v>1638.0</v>
+        <v>2650.0</v>
       </c>
       <c r="F194" s="11">
-        <v>819.0</v>
+        <v>1325.0</v>
       </c>
     </row>
     <row r="195" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A195" s="13">
-        <v>167</v>
+        <v>11</v>
       </c>
       <c r="B195" s="7" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C195" s="8" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="D195" s="6"/>
       <c r="E195" s="11">
-        <v>1638.0</v>
+        <v>698.0</v>
       </c>
       <c r="F195" s="11">
-        <v>819.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="196" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A196" s="13">
-        <v>168</v>
+        <v>12</v>
       </c>
       <c r="B196" s="7" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C196" s="8" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="D196" s="6"/>
       <c r="E196" s="11">
-        <v>1638.0</v>
+        <v>698.0</v>
       </c>
       <c r="F196" s="11">
-        <v>819.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="197" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A197" s="13">
-        <v>169</v>
+        <v>13</v>
       </c>
       <c r="B197" s="7" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C197" s="8" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="D197" s="6"/>
       <c r="E197" s="11">
-        <v>1638.0</v>
+        <v>698.0</v>
       </c>
       <c r="F197" s="11">
-        <v>819.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="198" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A198" s="13">
-        <v>170</v>
+        <v>14</v>
       </c>
       <c r="B198" s="7" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C198" s="8" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="D198" s="6"/>
       <c r="E198" s="11">
-        <v>1638.0</v>
+        <v>698.0</v>
       </c>
       <c r="F198" s="11">
-        <v>819.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="199" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A199" s="13">
-        <v>171</v>
+        <v>15</v>
       </c>
       <c r="B199" s="7" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C199" s="8" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="D199" s="6"/>
       <c r="E199" s="11">
-        <v>1638.0</v>
+        <v>698.0</v>
       </c>
       <c r="F199" s="11">
-        <v>819.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="200" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A200" s="13">
-        <v>172</v>
+        <v>16</v>
       </c>
       <c r="B200" s="7" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C200" s="8" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="D200" s="6"/>
       <c r="E200" s="11">
-        <v>1638.0</v>
+        <v>698.0</v>
       </c>
       <c r="F200" s="11">
-        <v>819.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="201" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A201" s="13">
-        <v>173</v>
+        <v>17</v>
       </c>
       <c r="B201" s="7" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C201" s="8" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D201" s="6"/>
       <c r="E201" s="11">
-        <v>1638.0</v>
+        <v>698.0</v>
       </c>
       <c r="F201" s="11">
-        <v>0.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="202" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A202" s="13">
-        <v>174</v>
+        <v>18</v>
       </c>
       <c r="B202" s="7" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C202" s="8" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="D202" s="6"/>
       <c r="E202" s="11">
-        <v>1638.0</v>
+        <v>698.0</v>
       </c>
       <c r="F202" s="11">
-        <v>819.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="203" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A203" s="13">
-        <v>175</v>
+        <v>19</v>
       </c>
       <c r="B203" s="7" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C203" s="8" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="D203" s="6"/>
       <c r="E203" s="11">
-        <v>1638.0</v>
+        <v>698.0</v>
       </c>
       <c r="F203" s="11">
-        <v>819.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="204" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A204" s="13">
-        <v>176</v>
+        <v>20</v>
       </c>
       <c r="B204" s="7" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C204" s="8" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="D204" s="6"/>
       <c r="E204" s="11">
-        <v>1638.0</v>
+        <v>698.0</v>
       </c>
       <c r="F204" s="11">
-        <v>819.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="205" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A205" s="13">
-        <v>177</v>
+        <v>21</v>
       </c>
       <c r="B205" s="7" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C205" s="8" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="D205" s="6"/>
       <c r="E205" s="11">
-        <v>1638.0</v>
+        <v>698.0</v>
       </c>
       <c r="F205" s="11">
-        <v>819.0</v>
-[...29 lines deleted...]
-        <v>9</v>
+        <v>349.0</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A206" s="13">
+        <v>22</v>
+      </c>
+      <c r="B206" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="C206" s="8" t="s">
+        <v>401</v>
+      </c>
+      <c r="D206" s="6"/>
+      <c r="E206" s="11">
+        <v>698.0</v>
+      </c>
+      <c r="F206" s="11">
+        <v>349.0</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A207" s="13">
+        <v>23</v>
+      </c>
+      <c r="B207" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="C207" s="8" t="s">
+        <v>403</v>
+      </c>
+      <c r="D207" s="6"/>
+      <c r="E207" s="11">
+        <v>698.0</v>
+      </c>
+      <c r="F207" s="11">
+        <v>349.0</v>
       </c>
     </row>
     <row r="208" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A208" s="13">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="B208" s="7" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="C208" s="8" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="D208" s="6"/>
       <c r="E208" s="11">
-        <v>449.0</v>
+        <v>698.0</v>
       </c>
       <c r="F208" s="11">
-        <v>0.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="209" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A209" s="13">
-        <v>2</v>
+        <v>25</v>
       </c>
       <c r="B209" s="7" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="C209" s="8" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="D209" s="6"/>
       <c r="E209" s="11">
-        <v>2650.0</v>
+        <v>698.0</v>
       </c>
       <c r="F209" s="11">
-        <v>1325.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="210" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A210" s="13">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c r="B210" s="7" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="C210" s="8" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="D210" s="6"/>
       <c r="E210" s="11">
-        <v>2650.0</v>
+        <v>698.0</v>
       </c>
       <c r="F210" s="11">
-        <v>1325.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="211" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A211" s="13">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="B211" s="7" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="C211" s="8" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="D211" s="6"/>
       <c r="E211" s="11">
-        <v>2650.0</v>
+        <v>698.0</v>
       </c>
       <c r="F211" s="11">
-        <v>1325.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="212" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A212" s="13">
-        <v>5</v>
+        <v>28</v>
       </c>
       <c r="B212" s="7" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="C212" s="8" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="D212" s="6"/>
       <c r="E212" s="11">
-        <v>2650.0</v>
+        <v>698.0</v>
       </c>
       <c r="F212" s="11">
-        <v>1325.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="213" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A213" s="13">
-        <v>6</v>
+        <v>29</v>
       </c>
       <c r="B213" s="7" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="C213" s="8" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="D213" s="6"/>
       <c r="E213" s="11">
-        <v>2650.0</v>
+        <v>698.0</v>
       </c>
       <c r="F213" s="11">
-        <v>1325.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="214" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A214" s="13">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="B214" s="7" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="C214" s="8" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="D214" s="6"/>
       <c r="E214" s="11">
-        <v>2650.0</v>
+        <v>698.0</v>
       </c>
       <c r="F214" s="11">
-        <v>1325.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="215" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A215" s="13">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="B215" s="7" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="C215" s="8" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="D215" s="6"/>
       <c r="E215" s="11">
-        <v>2650.0</v>
+        <v>698.0</v>
       </c>
       <c r="F215" s="11">
-        <v>1325.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="216" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A216" s="13">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="B216" s="7" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="C216" s="8" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="D216" s="6"/>
       <c r="E216" s="11">
-        <v>2650.0</v>
+        <v>698.0</v>
       </c>
       <c r="F216" s="11">
-        <v>1325.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="217" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A217" s="13">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="B217" s="7" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="C217" s="8" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="D217" s="6"/>
       <c r="E217" s="11">
-        <v>2650.0</v>
+        <v>698.0</v>
       </c>
       <c r="F217" s="11">
-        <v>1325.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="218" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A218" s="13">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="B218" s="7" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="C218" s="8" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="D218" s="6"/>
       <c r="E218" s="11">
         <v>698.0</v>
       </c>
       <c r="F218" s="11">
         <v>349.0</v>
       </c>
     </row>
     <row r="219" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A219" s="13">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="B219" s="7" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="C219" s="8" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="D219" s="6"/>
       <c r="E219" s="11">
         <v>698.0</v>
       </c>
       <c r="F219" s="11">
         <v>349.0</v>
       </c>
     </row>
     <row r="220" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A220" s="13">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="B220" s="7" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="C220" s="8" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="D220" s="6"/>
       <c r="E220" s="11">
         <v>698.0</v>
       </c>
       <c r="F220" s="11">
         <v>349.0</v>
       </c>
     </row>
     <row r="221" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A221" s="13">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B221" s="7" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="C221" s="8" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="D221" s="6"/>
       <c r="E221" s="11">
         <v>698.0</v>
       </c>
       <c r="F221" s="11">
         <v>349.0</v>
       </c>
     </row>
     <row r="222" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A222" s="13">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="B222" s="7" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="C222" s="8" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="D222" s="6"/>
       <c r="E222" s="11">
         <v>698.0</v>
       </c>
       <c r="F222" s="11">
         <v>349.0</v>
       </c>
     </row>
     <row r="223" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A223" s="13">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="B223" s="7" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="C223" s="8" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="D223" s="6"/>
       <c r="E223" s="11">
         <v>698.0</v>
       </c>
       <c r="F223" s="11">
         <v>349.0</v>
       </c>
     </row>
     <row r="224" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A224" s="13">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="B224" s="7" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="C224" s="8" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="D224" s="6"/>
       <c r="E224" s="11">
-        <v>698.0</v>
+        <v>1198.0</v>
       </c>
       <c r="F224" s="11">
-        <v>349.0</v>
+        <v>599.0</v>
       </c>
     </row>
     <row r="225" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A225" s="13">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="B225" s="7" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="C225" s="8" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="D225" s="6"/>
       <c r="E225" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F225" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="226" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A226" s="13">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B226" s="7" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="C226" s="8" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="D226" s="6"/>
       <c r="E226" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F226" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="227" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A227" s="13">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="B227" s="7" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="C227" s="8" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="D227" s="6"/>
       <c r="E227" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F227" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="228" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A228" s="13">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="B228" s="7" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="C228" s="8" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="D228" s="6"/>
       <c r="E228" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F228" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="229" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A229" s="13">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="B229" s="7" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="C229" s="8" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="D229" s="6"/>
       <c r="E229" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F229" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="230" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A230" s="13">
-        <v>23</v>
+        <v>46</v>
       </c>
       <c r="B230" s="7" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="C230" s="8" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="D230" s="6"/>
       <c r="E230" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F230" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="231" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A231" s="13">
-        <v>24</v>
+        <v>47</v>
       </c>
       <c r="B231" s="7" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="C231" s="8" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="D231" s="6"/>
       <c r="E231" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F231" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="232" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A232" s="13">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="B232" s="7" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="C232" s="8" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="D232" s="6"/>
       <c r="E232" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F232" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="233" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A233" s="13">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="B233" s="7" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="C233" s="8" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="D233" s="6"/>
       <c r="E233" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F233" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="234" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A234" s="13">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="B234" s="7" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="C234" s="8" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="D234" s="6"/>
       <c r="E234" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F234" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="235" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A235" s="13">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="B235" s="7" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="C235" s="8" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="D235" s="6"/>
       <c r="E235" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F235" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="236" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A236" s="13">
-        <v>29</v>
+        <v>52</v>
       </c>
       <c r="B236" s="7" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="C236" s="8" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="D236" s="6"/>
       <c r="E236" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F236" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="237" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A237" s="13">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="B237" s="7" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="C237" s="8" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="D237" s="6"/>
       <c r="E237" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F237" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="238" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A238" s="13">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="B238" s="7" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="C238" s="8" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="D238" s="6"/>
       <c r="E238" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F238" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="239" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A239" s="13">
-        <v>32</v>
+        <v>55</v>
       </c>
       <c r="B239" s="7" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="C239" s="8" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="D239" s="6"/>
       <c r="E239" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F239" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="240" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A240" s="13">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="B240" s="7" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="C240" s="8" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="D240" s="6"/>
       <c r="E240" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F240" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="241" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A241" s="13">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="B241" s="7" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="C241" s="8" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="D241" s="6"/>
       <c r="E241" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F241" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="242" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A242" s="13">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="B242" s="7" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C242" s="8" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="D242" s="6"/>
       <c r="E242" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F242" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="243" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A243" s="13">
-        <v>36</v>
+        <v>59</v>
       </c>
       <c r="B243" s="7" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="C243" s="8" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="D243" s="6"/>
       <c r="E243" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F243" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="244" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A244" s="13">
-        <v>37</v>
+        <v>60</v>
       </c>
       <c r="B244" s="7" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="C244" s="8" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="D244" s="6"/>
       <c r="E244" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F244" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="245" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A245" s="13">
-        <v>38</v>
+        <v>61</v>
       </c>
       <c r="B245" s="7" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="C245" s="8" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="D245" s="6"/>
       <c r="E245" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F245" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="246" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A246" s="13">
-        <v>39</v>
+        <v>62</v>
       </c>
       <c r="B246" s="7" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="C246" s="8" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="D246" s="6"/>
       <c r="E246" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F246" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="247" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A247" s="13">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="B247" s="7" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="C247" s="8" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="D247" s="6"/>
       <c r="E247" s="11">
-        <v>1198.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F247" s="11">
-        <v>599.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="248" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A248" s="13">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="B248" s="7" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="C248" s="8" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="D248" s="6"/>
       <c r="E248" s="11">
-        <v>1198.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F248" s="11">
-        <v>599.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="249" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A249" s="13">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="B249" s="7" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="C249" s="8" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="D249" s="6"/>
       <c r="E249" s="11">
-        <v>1198.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F249" s="11">
-        <v>599.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="250" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A250" s="13">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="B250" s="7" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="C250" s="8" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="D250" s="6"/>
       <c r="E250" s="11">
-        <v>1198.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F250" s="11">
-        <v>599.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="251" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A251" s="13">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="B251" s="7" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="C251" s="8" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="D251" s="6"/>
       <c r="E251" s="11">
-        <v>1198.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F251" s="11">
-        <v>599.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="252" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A252" s="13">
-        <v>45</v>
+        <v>68</v>
       </c>
       <c r="B252" s="7" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="C252" s="8" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="D252" s="6"/>
       <c r="E252" s="11">
-        <v>1198.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F252" s="11">
-        <v>599.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="253" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A253" s="13">
-        <v>46</v>
+        <v>69</v>
       </c>
       <c r="B253" s="7" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="C253" s="8" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="D253" s="6"/>
       <c r="E253" s="11">
-        <v>1198.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F253" s="11">
-        <v>599.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="254" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A254" s="13">
-        <v>47</v>
+        <v>70</v>
       </c>
       <c r="B254" s="7" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="C254" s="8" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="D254" s="6"/>
       <c r="E254" s="11">
-        <v>1198.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F254" s="11">
-        <v>599.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="255" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A255" s="13">
-        <v>48</v>
+        <v>71</v>
       </c>
       <c r="B255" s="7" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="C255" s="8" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="D255" s="6"/>
       <c r="E255" s="11">
-        <v>1198.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F255" s="11">
-        <v>599.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="256" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A256" s="13">
-        <v>49</v>
+        <v>72</v>
       </c>
       <c r="B256" s="7" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="C256" s="8" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="D256" s="6"/>
       <c r="E256" s="11">
-        <v>1198.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F256" s="11">
-        <v>599.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="257" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A257" s="13">
-        <v>50</v>
+        <v>73</v>
       </c>
       <c r="B257" s="7" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="C257" s="8" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="D257" s="6"/>
       <c r="E257" s="11">
-        <v>1198.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F257" s="11">
-        <v>599.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="258" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A258" s="13">
-        <v>51</v>
+        <v>74</v>
       </c>
       <c r="B258" s="7" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="C258" s="8" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="D258" s="6"/>
       <c r="E258" s="11">
         <v>1638.0</v>
       </c>
       <c r="F258" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="259" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A259" s="13">
-        <v>52</v>
+        <v>75</v>
       </c>
       <c r="B259" s="7" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C259" s="8" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="D259" s="6"/>
       <c r="E259" s="11">
         <v>1638.0</v>
       </c>
       <c r="F259" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="260" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A260" s="13">
-        <v>53</v>
+        <v>76</v>
       </c>
       <c r="B260" s="7" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="C260" s="8" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="D260" s="6"/>
       <c r="E260" s="11">
         <v>1638.0</v>
       </c>
       <c r="F260" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="261" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A261" s="13">
-        <v>54</v>
+        <v>77</v>
       </c>
       <c r="B261" s="7" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="C261" s="8" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="D261" s="6"/>
       <c r="E261" s="11">
         <v>1638.0</v>
       </c>
       <c r="F261" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="262" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A262" s="13">
-        <v>55</v>
+        <v>78</v>
       </c>
       <c r="B262" s="7" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="C262" s="8" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="D262" s="6"/>
       <c r="E262" s="11">
         <v>1638.0</v>
       </c>
       <c r="F262" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="263" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A263" s="13">
-        <v>56</v>
+        <v>79</v>
       </c>
       <c r="B263" s="7" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="C263" s="8" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="D263" s="6"/>
       <c r="E263" s="11">
         <v>1638.0</v>
       </c>
       <c r="F263" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="264" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A264" s="13">
-        <v>57</v>
+        <v>80</v>
       </c>
       <c r="B264" s="7" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="C264" s="8" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="D264" s="6"/>
       <c r="E264" s="11">
         <v>1638.0</v>
       </c>
       <c r="F264" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="265" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A265" s="13">
-        <v>58</v>
+        <v>81</v>
       </c>
       <c r="B265" s="7" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="C265" s="8" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="D265" s="6"/>
       <c r="E265" s="11">
         <v>1638.0</v>
       </c>
       <c r="F265" s="11">
-        <v>819.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="266" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A266" s="13">
-        <v>59</v>
+        <v>82</v>
       </c>
       <c r="B266" s="7" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="C266" s="8" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="D266" s="6"/>
       <c r="E266" s="11">
         <v>1638.0</v>
       </c>
       <c r="F266" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="267" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A267" s="13">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="B267" s="7" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="C267" s="8" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="D267" s="6"/>
       <c r="E267" s="11">
         <v>1638.0</v>
       </c>
       <c r="F267" s="11">
-        <v>819.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="268" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A268" s="13">
-        <v>61</v>
+        <v>84</v>
       </c>
       <c r="B268" s="7" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="C268" s="8" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="D268" s="6"/>
       <c r="E268" s="11">
         <v>1638.0</v>
       </c>
       <c r="F268" s="11">
-        <v>819.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="269" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A269" s="13">
-        <v>62</v>
+        <v>85</v>
       </c>
       <c r="B269" s="7" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="C269" s="8" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="D269" s="6"/>
       <c r="E269" s="11">
         <v>1638.0</v>
       </c>
       <c r="F269" s="11">
-        <v>819.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="270" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A270" s="13">
-        <v>63</v>
+        <v>86</v>
       </c>
       <c r="B270" s="7" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="C270" s="8" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="D270" s="6"/>
       <c r="E270" s="11">
         <v>1638.0</v>
       </c>
       <c r="F270" s="11">
-        <v>819.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="271" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A271" s="13">
-        <v>64</v>
+        <v>87</v>
       </c>
       <c r="B271" s="7" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="C271" s="8" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="D271" s="6"/>
       <c r="E271" s="11">
         <v>1638.0</v>
       </c>
       <c r="F271" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="272" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A272" s="13">
-        <v>65</v>
+        <v>88</v>
       </c>
       <c r="B272" s="7" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="C272" s="8" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="D272" s="6"/>
       <c r="E272" s="11">
         <v>1638.0</v>
       </c>
       <c r="F272" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="273" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A273" s="13">
-        <v>66</v>
+        <v>89</v>
       </c>
       <c r="B273" s="7" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="C273" s="8" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="D273" s="6"/>
       <c r="E273" s="11">
         <v>1638.0</v>
       </c>
       <c r="F273" s="11">
         <v>819.0</v>
       </c>
     </row>
-    <row r="274" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
-[...32 lines deleted...]
-        <v>819.0</v>
+    <row r="274" spans="1:6" outlineLevel="1">
+      <c r="A274" s="14" t="s">
+        <v>536</v>
+      </c>
+      <c r="B274" s="2"/>
+      <c r="C274" s="2"/>
+      <c r="D274" s="2"/>
+      <c r="E274" s="9"/>
+      <c r="F274" s="9"/>
+    </row>
+    <row r="275" spans="1:6" outlineLevel="2">
+      <c r="A275" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B275" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C275" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D275" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E275" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F275" s="10" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="276" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A276" s="13">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="B276" s="7" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="C276" s="8" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="D276" s="6"/>
       <c r="E276" s="11">
-        <v>1638.0</v>
+        <v>2650.0</v>
       </c>
       <c r="F276" s="11">
-        <v>819.0</v>
+        <v>1325.0</v>
       </c>
     </row>
     <row r="277" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A277" s="13">
-        <v>70</v>
+        <v>2</v>
       </c>
       <c r="B277" s="7" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C277" s="8" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="D277" s="6"/>
       <c r="E277" s="11">
-        <v>1638.0</v>
+        <v>2650.0</v>
       </c>
       <c r="F277" s="11">
-        <v>819.0</v>
+        <v>1325.0</v>
       </c>
     </row>
     <row r="278" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A278" s="13">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="B278" s="7" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="C278" s="8" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="D278" s="6"/>
       <c r="E278" s="11">
-        <v>1638.0</v>
+        <v>2852.0</v>
       </c>
       <c r="F278" s="11">
-        <v>819.0</v>
+        <v>1426.0</v>
       </c>
     </row>
     <row r="279" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A279" s="13">
-        <v>72</v>
+        <v>4</v>
       </c>
       <c r="B279" s="7" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="C279" s="8" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="D279" s="6"/>
       <c r="E279" s="11">
-        <v>1638.0</v>
+        <v>2650.0</v>
       </c>
       <c r="F279" s="11">
-        <v>819.0</v>
+        <v>1325.0</v>
       </c>
     </row>
     <row r="280" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A280" s="13">
-        <v>73</v>
+        <v>5</v>
       </c>
       <c r="B280" s="7" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="C280" s="8" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="D280" s="6"/>
       <c r="E280" s="11">
-        <v>1638.0</v>
+        <v>2650.0</v>
       </c>
       <c r="F280" s="11">
-        <v>819.0</v>
+        <v>1325.0</v>
       </c>
     </row>
     <row r="281" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A281" s="13">
-        <v>74</v>
+        <v>6</v>
       </c>
       <c r="B281" s="7" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C281" s="8" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="D281" s="6"/>
       <c r="E281" s="11">
-        <v>1638.0</v>
+        <v>2650.0</v>
       </c>
       <c r="F281" s="11">
-        <v>819.0</v>
+        <v>1325.0</v>
       </c>
     </row>
     <row r="282" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A282" s="13">
-        <v>75</v>
+        <v>7</v>
       </c>
       <c r="B282" s="7" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="C282" s="8" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="D282" s="6"/>
       <c r="E282" s="11">
-        <v>1638.0</v>
+        <v>2650.0</v>
       </c>
       <c r="F282" s="11">
-        <v>819.0</v>
+        <v>1325.0</v>
       </c>
     </row>
     <row r="283" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A283" s="13">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="B283" s="7" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="C283" s="8" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="D283" s="6"/>
       <c r="E283" s="11">
-        <v>1638.0</v>
+        <v>698.0</v>
       </c>
       <c r="F283" s="11">
-        <v>819.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="284" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A284" s="13">
-        <v>77</v>
+        <v>9</v>
       </c>
       <c r="B284" s="7" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="C284" s="8" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="D284" s="6"/>
       <c r="E284" s="11">
-        <v>1638.0</v>
+        <v>698.0</v>
       </c>
       <c r="F284" s="11">
-        <v>819.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="285" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A285" s="13">
-        <v>78</v>
+        <v>10</v>
       </c>
       <c r="B285" s="7" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="C285" s="8" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="D285" s="6"/>
       <c r="E285" s="11">
-        <v>1638.0</v>
+        <v>698.0</v>
       </c>
       <c r="F285" s="11">
-        <v>819.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="286" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A286" s="13">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="B286" s="7" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="C286" s="8" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="D286" s="6"/>
       <c r="E286" s="11">
-        <v>1638.0</v>
+        <v>698.0</v>
       </c>
       <c r="F286" s="11">
-        <v>819.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="287" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A287" s="13">
-        <v>80</v>
+        <v>12</v>
       </c>
       <c r="B287" s="7" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="C287" s="8" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="D287" s="6"/>
       <c r="E287" s="11">
-        <v>1638.0</v>
+        <v>698.0</v>
       </c>
       <c r="F287" s="11">
-        <v>819.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="288" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A288" s="13">
-        <v>81</v>
+        <v>13</v>
       </c>
       <c r="B288" s="7" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="C288" s="8" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="D288" s="6"/>
       <c r="E288" s="11">
-        <v>1638.0</v>
+        <v>698.0</v>
       </c>
       <c r="F288" s="11">
-        <v>819.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="289" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A289" s="13">
-        <v>82</v>
+        <v>14</v>
       </c>
       <c r="B289" s="7" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="C289" s="8" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="D289" s="6"/>
       <c r="E289" s="11">
-        <v>1638.0</v>
+        <v>698.0</v>
       </c>
       <c r="F289" s="11">
-        <v>819.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="290" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A290" s="13">
-        <v>83</v>
+        <v>15</v>
       </c>
       <c r="B290" s="7" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="C290" s="8" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="D290" s="6"/>
       <c r="E290" s="11">
-        <v>1638.0</v>
+        <v>698.0</v>
       </c>
       <c r="F290" s="11">
-        <v>819.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="291" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A291" s="13">
-        <v>84</v>
+        <v>16</v>
       </c>
       <c r="B291" s="7" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="C291" s="8" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="D291" s="6"/>
       <c r="E291" s="11">
-        <v>1638.0</v>
+        <v>698.0</v>
       </c>
       <c r="F291" s="11">
-        <v>819.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="292" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A292" s="13">
-        <v>85</v>
+        <v>17</v>
       </c>
       <c r="B292" s="7" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="C292" s="8" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="D292" s="6"/>
       <c r="E292" s="11">
-        <v>1638.0</v>
+        <v>698.0</v>
       </c>
       <c r="F292" s="11">
-        <v>819.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="293" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A293" s="13">
-        <v>86</v>
+        <v>18</v>
       </c>
       <c r="B293" s="7" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="C293" s="8" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="D293" s="6"/>
       <c r="E293" s="11">
-        <v>1638.0</v>
+        <v>698.0</v>
       </c>
       <c r="F293" s="11">
-        <v>819.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="294" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A294" s="13">
-        <v>87</v>
+        <v>19</v>
       </c>
       <c r="B294" s="7" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="C294" s="8" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="D294" s="6"/>
       <c r="E294" s="11">
-        <v>1638.0</v>
+        <v>698.0</v>
       </c>
       <c r="F294" s="11">
-        <v>819.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="295" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A295" s="13">
-        <v>88</v>
+        <v>20</v>
       </c>
       <c r="B295" s="7" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="C295" s="8" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="D295" s="6"/>
       <c r="E295" s="11">
-        <v>1638.0</v>
+        <v>698.0</v>
       </c>
       <c r="F295" s="11">
-        <v>819.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="296" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A296" s="13">
-        <v>89</v>
+        <v>21</v>
       </c>
       <c r="B296" s="7" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="C296" s="8" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="D296" s="6"/>
       <c r="E296" s="11">
-        <v>1638.0</v>
+        <v>698.0</v>
       </c>
       <c r="F296" s="11">
-        <v>819.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="297" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A297" s="13">
-        <v>90</v>
+        <v>22</v>
       </c>
       <c r="B297" s="7" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="C297" s="8" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="D297" s="6"/>
       <c r="E297" s="11">
-        <v>1638.0</v>
+        <v>698.0</v>
       </c>
       <c r="F297" s="11">
-        <v>819.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="298" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A298" s="13">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="B298" s="7" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="C298" s="8" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="D298" s="6"/>
       <c r="E298" s="11">
-        <v>1638.0</v>
+        <v>698.0</v>
       </c>
       <c r="F298" s="11">
-        <v>819.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="299" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A299" s="13">
-        <v>92</v>
+        <v>24</v>
       </c>
       <c r="B299" s="7" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C299" s="8" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="D299" s="6"/>
       <c r="E299" s="11">
-        <v>1638.0</v>
+        <v>698.0</v>
       </c>
       <c r="F299" s="11">
-        <v>819.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="300" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A300" s="13">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="B300" s="7" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="C300" s="8" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="D300" s="6"/>
       <c r="E300" s="11">
-        <v>1638.0</v>
+        <v>698.0</v>
       </c>
       <c r="F300" s="11">
-        <v>819.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="301" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A301" s="13">
-        <v>94</v>
+        <v>26</v>
       </c>
       <c r="B301" s="7" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="C301" s="8" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="D301" s="6"/>
       <c r="E301" s="11">
-        <v>1638.0</v>
+        <v>698.0</v>
       </c>
       <c r="F301" s="11">
-        <v>819.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="302" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A302" s="13">
-        <v>95</v>
+        <v>27</v>
       </c>
       <c r="B302" s="7" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C302" s="8" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="D302" s="6"/>
       <c r="E302" s="11">
-        <v>1638.0</v>
+        <v>698.0</v>
       </c>
       <c r="F302" s="11">
-        <v>819.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="303" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A303" s="13">
-        <v>96</v>
+        <v>28</v>
       </c>
       <c r="B303" s="7" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="C303" s="8" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="D303" s="6"/>
       <c r="E303" s="11">
-        <v>1638.0</v>
+        <v>698.0</v>
       </c>
       <c r="F303" s="11">
-        <v>819.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="304" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A304" s="13">
-        <v>97</v>
+        <v>29</v>
       </c>
       <c r="B304" s="7" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="C304" s="8" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D304" s="6"/>
       <c r="E304" s="11">
-        <v>1638.0</v>
+        <v>698.0</v>
       </c>
       <c r="F304" s="11">
-        <v>819.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="305" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A305" s="13">
-        <v>98</v>
+        <v>30</v>
       </c>
       <c r="B305" s="7" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="C305" s="8" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="D305" s="6"/>
       <c r="E305" s="11">
-        <v>1638.0</v>
+        <v>698.0</v>
       </c>
       <c r="F305" s="11">
-        <v>819.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="306" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A306" s="13">
-        <v>99</v>
+        <v>31</v>
       </c>
       <c r="B306" s="7" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="C306" s="8" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="D306" s="6"/>
       <c r="E306" s="11">
-        <v>1638.0</v>
+        <v>698.0</v>
       </c>
       <c r="F306" s="11">
-        <v>0.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="307" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A307" s="13">
-        <v>100</v>
+        <v>32</v>
       </c>
       <c r="B307" s="7" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="C307" s="8" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="D307" s="6"/>
       <c r="E307" s="11">
-        <v>1638.0</v>
+        <v>698.0</v>
       </c>
       <c r="F307" s="11">
-        <v>819.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="308" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A308" s="13">
-        <v>101</v>
+        <v>33</v>
       </c>
       <c r="B308" s="7" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="C308" s="8" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="D308" s="6"/>
       <c r="E308" s="11">
-        <v>1638.0</v>
+        <v>698.0</v>
       </c>
       <c r="F308" s="11">
-        <v>0.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="309" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A309" s="13">
-        <v>102</v>
+        <v>34</v>
       </c>
       <c r="B309" s="7" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="C309" s="8" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="D309" s="6"/>
       <c r="E309" s="11">
-        <v>1638.0</v>
+        <v>698.0</v>
       </c>
       <c r="F309" s="11">
-        <v>0.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="310" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A310" s="13">
-        <v>103</v>
+        <v>35</v>
       </c>
       <c r="B310" s="7" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="C310" s="8" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="D310" s="6"/>
       <c r="E310" s="11">
-        <v>1638.0</v>
+        <v>698.0</v>
       </c>
       <c r="F310" s="11">
-        <v>0.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="311" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A311" s="13">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="B311" s="7" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="C311" s="8" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="D311" s="6"/>
       <c r="E311" s="11">
-        <v>1638.0</v>
+        <v>698.0</v>
       </c>
       <c r="F311" s="11">
-        <v>0.0</v>
+        <v>349.0</v>
       </c>
     </row>
     <row r="312" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A312" s="13">
-        <v>105</v>
+        <v>37</v>
       </c>
       <c r="B312" s="7" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="C312" s="8" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="D312" s="6"/>
       <c r="E312" s="11">
-        <v>1638.0</v>
+        <v>1198.0</v>
       </c>
       <c r="F312" s="11">
-        <v>819.0</v>
+        <v>599.0</v>
       </c>
     </row>
     <row r="313" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A313" s="13">
-        <v>106</v>
+        <v>38</v>
       </c>
       <c r="B313" s="7" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C313" s="8" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="D313" s="6"/>
       <c r="E313" s="11">
-        <v>1638.0</v>
+        <v>1198.0</v>
       </c>
       <c r="F313" s="11">
-        <v>819.0</v>
+        <v>599.0</v>
       </c>
     </row>
     <row r="314" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A314" s="13">
-        <v>107</v>
+        <v>39</v>
       </c>
       <c r="B314" s="7" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="C314" s="8" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="D314" s="6"/>
       <c r="E314" s="11">
         <v>1638.0</v>
       </c>
       <c r="F314" s="11">
         <v>819.0</v>
       </c>
     </row>
-    <row r="315" spans="1:6" outlineLevel="1">
-[...26 lines deleted...]
-        <v>9</v>
+    <row r="315" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A315" s="13">
+        <v>40</v>
+      </c>
+      <c r="B315" s="7" t="s">
+        <v>615</v>
+      </c>
+      <c r="C315" s="8" t="s">
+        <v>616</v>
+      </c>
+      <c r="D315" s="6"/>
+      <c r="E315" s="11">
+        <v>1638.0</v>
+      </c>
+      <c r="F315" s="11">
+        <v>819.0</v>
+      </c>
+    </row>
+    <row r="316" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A316" s="13">
+        <v>41</v>
+      </c>
+      <c r="B316" s="7" t="s">
+        <v>617</v>
+      </c>
+      <c r="C316" s="8" t="s">
+        <v>618</v>
+      </c>
+      <c r="D316" s="6"/>
+      <c r="E316" s="11">
+        <v>1638.0</v>
+      </c>
+      <c r="F316" s="11">
+        <v>819.0</v>
       </c>
     </row>
     <row r="317" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A317" s="13">
-        <v>1</v>
+        <v>42</v>
       </c>
       <c r="B317" s="7" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
       <c r="C317" s="8" t="s">
-        <v>616</v>
+        <v>620</v>
       </c>
       <c r="D317" s="6"/>
       <c r="E317" s="11">
-        <v>2650.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F317" s="11">
-        <v>1325.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="318" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A318" s="13">
-        <v>2</v>
+        <v>43</v>
       </c>
       <c r="B318" s="7" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="C318" s="8" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="D318" s="6"/>
       <c r="E318" s="11">
-        <v>2650.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F318" s="11">
-        <v>1325.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="319" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A319" s="13">
-        <v>3</v>
+        <v>44</v>
       </c>
       <c r="B319" s="7" t="s">
-        <v>619</v>
+        <v>623</v>
       </c>
       <c r="C319" s="8" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="D319" s="6"/>
       <c r="E319" s="11">
-        <v>2852.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F319" s="11">
-        <v>1426.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="320" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A320" s="13">
-        <v>4</v>
+        <v>45</v>
       </c>
       <c r="B320" s="7" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="C320" s="8" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="D320" s="6"/>
       <c r="E320" s="11">
-        <v>2650.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F320" s="11">
-        <v>1325.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="321" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A321" s="13">
-        <v>5</v>
+        <v>46</v>
       </c>
       <c r="B321" s="7" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="C321" s="8" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="D321" s="6"/>
       <c r="E321" s="11">
-        <v>2650.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F321" s="11">
-        <v>1325.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="322" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A322" s="13">
-        <v>6</v>
+        <v>47</v>
       </c>
       <c r="B322" s="7" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="C322" s="8" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="D322" s="6"/>
       <c r="E322" s="11">
-        <v>2650.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F322" s="11">
-        <v>1325.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="323" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A323" s="13">
-        <v>7</v>
+        <v>48</v>
       </c>
       <c r="B323" s="7" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="C323" s="8" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="D323" s="6"/>
       <c r="E323" s="11">
-        <v>2650.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F323" s="11">
-        <v>1325.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="324" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A324" s="13">
-        <v>8</v>
+        <v>49</v>
       </c>
       <c r="B324" s="7" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="C324" s="8" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="D324" s="6"/>
       <c r="E324" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F324" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="325" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A325" s="13">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="B325" s="7" t="s">
-        <v>631</v>
+        <v>635</v>
       </c>
       <c r="C325" s="8" t="s">
-        <v>632</v>
+        <v>636</v>
       </c>
       <c r="D325" s="6"/>
       <c r="E325" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F325" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="326" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A326" s="13">
-        <v>10</v>
+        <v>51</v>
       </c>
       <c r="B326" s="7" t="s">
-        <v>633</v>
+        <v>637</v>
       </c>
       <c r="C326" s="8" t="s">
-        <v>634</v>
+        <v>638</v>
       </c>
       <c r="D326" s="6"/>
       <c r="E326" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F326" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="327" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A327" s="13">
-        <v>11</v>
+        <v>52</v>
       </c>
       <c r="B327" s="7" t="s">
-        <v>635</v>
+        <v>639</v>
       </c>
       <c r="C327" s="8" t="s">
-        <v>636</v>
+        <v>640</v>
       </c>
       <c r="D327" s="6"/>
       <c r="E327" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F327" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="328" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A328" s="13">
-        <v>12</v>
+        <v>53</v>
       </c>
       <c r="B328" s="7" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="C328" s="8" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="D328" s="6"/>
       <c r="E328" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F328" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="329" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A329" s="13">
-        <v>13</v>
+        <v>54</v>
       </c>
       <c r="B329" s="7" t="s">
-        <v>639</v>
+        <v>643</v>
       </c>
       <c r="C329" s="8" t="s">
-        <v>640</v>
+        <v>644</v>
       </c>
       <c r="D329" s="6"/>
       <c r="E329" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F329" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="330" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A330" s="13">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="B330" s="7" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="C330" s="8" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="D330" s="6"/>
       <c r="E330" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F330" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="331" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A331" s="13">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="B331" s="7" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="C331" s="8" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="D331" s="6"/>
       <c r="E331" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F331" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="332" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A332" s="13">
-        <v>16</v>
+        <v>57</v>
       </c>
       <c r="B332" s="7" t="s">
-        <v>645</v>
+        <v>649</v>
       </c>
       <c r="C332" s="8" t="s">
-        <v>646</v>
+        <v>650</v>
       </c>
       <c r="D332" s="6"/>
       <c r="E332" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F332" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="333" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A333" s="13">
-        <v>17</v>
+        <v>58</v>
       </c>
       <c r="B333" s="7" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
       <c r="C333" s="8" t="s">
-        <v>648</v>
+        <v>652</v>
       </c>
       <c r="D333" s="6"/>
       <c r="E333" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F333" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="334" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A334" s="13">
-        <v>18</v>
+        <v>59</v>
       </c>
       <c r="B334" s="7" t="s">
-        <v>649</v>
+        <v>653</v>
       </c>
       <c r="C334" s="8" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="D334" s="6"/>
       <c r="E334" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F334" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="335" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A335" s="13">
-        <v>19</v>
+        <v>60</v>
       </c>
       <c r="B335" s="7" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="C335" s="8" t="s">
-        <v>652</v>
+        <v>656</v>
       </c>
       <c r="D335" s="6"/>
       <c r="E335" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F335" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="336" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A336" s="13">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="B336" s="7" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="C336" s="8" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="D336" s="6"/>
       <c r="E336" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F336" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="337" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A337" s="13">
-        <v>21</v>
+        <v>62</v>
       </c>
       <c r="B337" s="7" t="s">
-        <v>655</v>
+        <v>659</v>
       </c>
       <c r="C337" s="8" t="s">
-        <v>656</v>
+        <v>660</v>
       </c>
       <c r="D337" s="6"/>
       <c r="E337" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F337" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="338" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A338" s="13">
-        <v>22</v>
+        <v>63</v>
       </c>
       <c r="B338" s="7" t="s">
-        <v>657</v>
+        <v>661</v>
       </c>
       <c r="C338" s="8" t="s">
-        <v>658</v>
+        <v>662</v>
       </c>
       <c r="D338" s="6"/>
       <c r="E338" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F338" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="339" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A339" s="13">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="B339" s="7" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
       <c r="C339" s="8" t="s">
-        <v>660</v>
+        <v>664</v>
       </c>
       <c r="D339" s="6"/>
       <c r="E339" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F339" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="340" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A340" s="13">
-        <v>24</v>
+        <v>65</v>
       </c>
       <c r="B340" s="7" t="s">
-        <v>661</v>
+        <v>665</v>
       </c>
       <c r="C340" s="8" t="s">
-        <v>662</v>
+        <v>666</v>
       </c>
       <c r="D340" s="6"/>
       <c r="E340" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F340" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="341" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A341" s="13">
-        <v>25</v>
+        <v>66</v>
       </c>
       <c r="B341" s="7" t="s">
-        <v>663</v>
+        <v>667</v>
       </c>
       <c r="C341" s="8" t="s">
-        <v>664</v>
+        <v>668</v>
       </c>
       <c r="D341" s="6"/>
       <c r="E341" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F341" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="342" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A342" s="13">
-        <v>26</v>
+        <v>67</v>
       </c>
       <c r="B342" s="7" t="s">
-        <v>665</v>
+        <v>669</v>
       </c>
       <c r="C342" s="8" t="s">
-        <v>666</v>
+        <v>670</v>
       </c>
       <c r="D342" s="6"/>
       <c r="E342" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F342" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="343" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A343" s="13">
-        <v>27</v>
+        <v>68</v>
       </c>
       <c r="B343" s="7" t="s">
-        <v>667</v>
+        <v>671</v>
       </c>
       <c r="C343" s="8" t="s">
-        <v>668</v>
+        <v>672</v>
       </c>
       <c r="D343" s="6"/>
       <c r="E343" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F343" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="344" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A344" s="13">
-        <v>28</v>
+        <v>69</v>
       </c>
       <c r="B344" s="7" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="C344" s="8" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="D344" s="6"/>
       <c r="E344" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F344" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="345" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A345" s="13">
-        <v>29</v>
+        <v>70</v>
       </c>
       <c r="B345" s="7" t="s">
-        <v>671</v>
+        <v>675</v>
       </c>
       <c r="C345" s="8" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="D345" s="6"/>
       <c r="E345" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F345" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="346" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A346" s="13">
-        <v>30</v>
+        <v>71</v>
       </c>
       <c r="B346" s="7" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="C346" s="8" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="D346" s="6"/>
       <c r="E346" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F346" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="347" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A347" s="13">
-        <v>31</v>
+        <v>72</v>
       </c>
       <c r="B347" s="7" t="s">
-        <v>675</v>
+        <v>679</v>
       </c>
       <c r="C347" s="8" t="s">
-        <v>676</v>
+        <v>680</v>
       </c>
       <c r="D347" s="6"/>
       <c r="E347" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F347" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="348" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A348" s="13">
-        <v>32</v>
+        <v>73</v>
       </c>
       <c r="B348" s="7" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="C348" s="8" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="D348" s="6"/>
       <c r="E348" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F348" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="349" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A349" s="13">
-        <v>33</v>
+        <v>74</v>
       </c>
       <c r="B349" s="7" t="s">
-        <v>679</v>
+        <v>683</v>
       </c>
       <c r="C349" s="8" t="s">
-        <v>680</v>
+        <v>684</v>
       </c>
       <c r="D349" s="6"/>
       <c r="E349" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F349" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="350" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A350" s="13">
-        <v>34</v>
+        <v>75</v>
       </c>
       <c r="B350" s="7" t="s">
-        <v>681</v>
+        <v>685</v>
       </c>
       <c r="C350" s="8" t="s">
-        <v>682</v>
+        <v>686</v>
       </c>
       <c r="D350" s="6"/>
       <c r="E350" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F350" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="351" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A351" s="13">
-        <v>35</v>
+        <v>76</v>
       </c>
       <c r="B351" s="7" t="s">
-        <v>683</v>
+        <v>687</v>
       </c>
       <c r="C351" s="8" t="s">
-        <v>684</v>
+        <v>688</v>
       </c>
       <c r="D351" s="6"/>
       <c r="E351" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F351" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="352" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A352" s="13">
-        <v>36</v>
+        <v>77</v>
       </c>
       <c r="B352" s="7" t="s">
-        <v>685</v>
+        <v>689</v>
       </c>
       <c r="C352" s="8" t="s">
-        <v>686</v>
+        <v>690</v>
       </c>
       <c r="D352" s="6"/>
       <c r="E352" s="11">
-        <v>698.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F352" s="11">
-        <v>349.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="353" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A353" s="13">
-        <v>37</v>
+        <v>78</v>
       </c>
       <c r="B353" s="7" t="s">
-        <v>687</v>
+        <v>691</v>
       </c>
       <c r="C353" s="8" t="s">
-        <v>688</v>
+        <v>692</v>
       </c>
       <c r="D353" s="6"/>
       <c r="E353" s="11">
-        <v>1198.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F353" s="11">
-        <v>599.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="354" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A354" s="13">
-        <v>38</v>
+        <v>79</v>
       </c>
       <c r="B354" s="7" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="C354" s="8" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
       <c r="D354" s="6"/>
       <c r="E354" s="11">
-        <v>1198.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F354" s="11">
-        <v>599.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="355" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A355" s="13">
-        <v>39</v>
+        <v>80</v>
       </c>
       <c r="B355" s="7" t="s">
-        <v>691</v>
+        <v>695</v>
       </c>
       <c r="C355" s="8" t="s">
-        <v>692</v>
+        <v>696</v>
       </c>
       <c r="D355" s="6"/>
       <c r="E355" s="11">
-        <v>1198.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F355" s="11">
-        <v>599.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="356" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A356" s="13">
-        <v>40</v>
+        <v>81</v>
       </c>
       <c r="B356" s="7" t="s">
-        <v>693</v>
+        <v>697</v>
       </c>
       <c r="C356" s="8" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
       <c r="D356" s="6"/>
       <c r="E356" s="11">
-        <v>1198.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F356" s="11">
-        <v>599.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="357" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A357" s="13">
-        <v>41</v>
+        <v>82</v>
       </c>
       <c r="B357" s="7" t="s">
-        <v>695</v>
+        <v>699</v>
       </c>
       <c r="C357" s="8" t="s">
-        <v>696</v>
+        <v>700</v>
       </c>
       <c r="D357" s="6"/>
       <c r="E357" s="11">
-        <v>1198.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F357" s="11">
-        <v>599.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="358" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A358" s="13">
-        <v>42</v>
+        <v>83</v>
       </c>
       <c r="B358" s="7" t="s">
-        <v>697</v>
+        <v>701</v>
       </c>
       <c r="C358" s="8" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="D358" s="6"/>
       <c r="E358" s="11">
-        <v>1198.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F358" s="11">
-        <v>599.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="359" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A359" s="13">
-        <v>43</v>
+        <v>84</v>
       </c>
       <c r="B359" s="7" t="s">
-        <v>699</v>
+        <v>703</v>
       </c>
       <c r="C359" s="8" t="s">
-        <v>700</v>
+        <v>704</v>
       </c>
       <c r="D359" s="6"/>
       <c r="E359" s="11">
-        <v>1198.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F359" s="11">
-        <v>599.0</v>
+        <v>819.0</v>
       </c>
     </row>
     <row r="360" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A360" s="13">
-        <v>44</v>
+        <v>85</v>
       </c>
       <c r="B360" s="7" t="s">
-        <v>701</v>
+        <v>705</v>
       </c>
       <c r="C360" s="8" t="s">
-        <v>702</v>
+        <v>706</v>
       </c>
       <c r="D360" s="6"/>
       <c r="E360" s="11">
         <v>1638.0</v>
       </c>
       <c r="F360" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="361" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A361" s="13">
-        <v>45</v>
+        <v>86</v>
       </c>
       <c r="B361" s="7" t="s">
-        <v>703</v>
+        <v>707</v>
       </c>
       <c r="C361" s="8" t="s">
-        <v>704</v>
+        <v>708</v>
       </c>
       <c r="D361" s="6"/>
       <c r="E361" s="11">
         <v>1638.0</v>
       </c>
       <c r="F361" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="362" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A362" s="13">
-        <v>46</v>
+        <v>87</v>
       </c>
       <c r="B362" s="7" t="s">
-        <v>705</v>
+        <v>709</v>
       </c>
       <c r="C362" s="8" t="s">
-        <v>706</v>
+        <v>710</v>
       </c>
       <c r="D362" s="6"/>
       <c r="E362" s="11">
         <v>1638.0</v>
       </c>
       <c r="F362" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="363" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A363" s="13">
-        <v>47</v>
+        <v>88</v>
       </c>
       <c r="B363" s="7" t="s">
-        <v>707</v>
+        <v>711</v>
       </c>
       <c r="C363" s="8" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
       <c r="D363" s="6"/>
       <c r="E363" s="11">
         <v>1638.0</v>
       </c>
       <c r="F363" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="364" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A364" s="13">
-        <v>48</v>
+        <v>89</v>
       </c>
       <c r="B364" s="7" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="C364" s="8" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="D364" s="6"/>
       <c r="E364" s="11">
         <v>1638.0</v>
       </c>
       <c r="F364" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="365" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A365" s="13">
-        <v>49</v>
+        <v>90</v>
       </c>
       <c r="B365" s="7" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
       <c r="C365" s="8" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="D365" s="6"/>
       <c r="E365" s="11">
         <v>1638.0</v>
       </c>
       <c r="F365" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="366" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A366" s="13">
-        <v>50</v>
+        <v>91</v>
       </c>
       <c r="B366" s="7" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="C366" s="8" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
       <c r="D366" s="6"/>
       <c r="E366" s="11">
         <v>1638.0</v>
       </c>
       <c r="F366" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="367" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A367" s="13">
-        <v>51</v>
+        <v>92</v>
       </c>
       <c r="B367" s="7" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="C367" s="8" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="D367" s="6"/>
       <c r="E367" s="11">
         <v>1638.0</v>
       </c>
       <c r="F367" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="368" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A368" s="13">
-        <v>52</v>
+        <v>93</v>
       </c>
       <c r="B368" s="7" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
       <c r="C368" s="8" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="D368" s="6"/>
       <c r="E368" s="11">
         <v>1638.0</v>
       </c>
       <c r="F368" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="369" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A369" s="13">
-        <v>53</v>
+        <v>94</v>
       </c>
       <c r="B369" s="7" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="C369" s="8" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
       <c r="D369" s="6"/>
       <c r="E369" s="11">
         <v>1638.0</v>
       </c>
       <c r="F369" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="370" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A370" s="13">
-        <v>54</v>
+        <v>95</v>
       </c>
       <c r="B370" s="7" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="C370" s="8" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="D370" s="6"/>
       <c r="E370" s="11">
         <v>1638.0</v>
       </c>
       <c r="F370" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="371" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A371" s="13">
-        <v>55</v>
+        <v>96</v>
       </c>
       <c r="B371" s="7" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
       <c r="C371" s="8" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="D371" s="6"/>
       <c r="E371" s="11">
         <v>1638.0</v>
       </c>
       <c r="F371" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="372" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A372" s="13">
-        <v>56</v>
+        <v>97</v>
       </c>
       <c r="B372" s="7" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="C372" s="8" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="D372" s="6"/>
       <c r="E372" s="11">
         <v>1638.0</v>
       </c>
       <c r="F372" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="373" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A373" s="13">
-        <v>57</v>
+        <v>98</v>
       </c>
       <c r="B373" s="7" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="C373" s="8" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="D373" s="6"/>
       <c r="E373" s="11">
         <v>1638.0</v>
       </c>
       <c r="F373" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="374" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A374" s="13">
-        <v>58</v>
+        <v>99</v>
       </c>
       <c r="B374" s="7" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
       <c r="C374" s="8" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="D374" s="6"/>
       <c r="E374" s="11">
         <v>1638.0</v>
       </c>
       <c r="F374" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="375" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A375" s="13">
-        <v>59</v>
+        <v>100</v>
       </c>
       <c r="B375" s="7" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="C375" s="8" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
       <c r="D375" s="6"/>
       <c r="E375" s="11">
         <v>1638.0</v>
       </c>
       <c r="F375" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="376" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A376" s="13">
-        <v>60</v>
+        <v>101</v>
       </c>
       <c r="B376" s="7" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="C376" s="8" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="D376" s="6"/>
       <c r="E376" s="11">
         <v>1638.0</v>
       </c>
       <c r="F376" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="377" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A377" s="13">
-        <v>61</v>
+        <v>102</v>
       </c>
       <c r="B377" s="7" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
       <c r="C377" s="8" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="D377" s="6"/>
       <c r="E377" s="11">
         <v>1638.0</v>
       </c>
       <c r="F377" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="378" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A378" s="13">
-        <v>62</v>
+        <v>103</v>
       </c>
       <c r="B378" s="7" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="C378" s="8" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
       <c r="D378" s="6"/>
       <c r="E378" s="11">
         <v>1638.0</v>
       </c>
       <c r="F378" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="379" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A379" s="13">
-        <v>63</v>
+        <v>104</v>
       </c>
       <c r="B379" s="7" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="C379" s="8" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="D379" s="6"/>
       <c r="E379" s="11">
         <v>1638.0</v>
       </c>
       <c r="F379" s="11">
         <v>819.0</v>
       </c>
     </row>
-    <row r="380" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
-[...32 lines deleted...]
-        <v>819.0</v>
+    <row r="380" spans="1:6" outlineLevel="1">
+      <c r="A380" s="14" t="s">
+        <v>745</v>
+      </c>
+      <c r="B380" s="2"/>
+      <c r="C380" s="2"/>
+      <c r="D380" s="2"/>
+      <c r="E380" s="9"/>
+      <c r="F380" s="9"/>
+    </row>
+    <row r="381" spans="1:6" outlineLevel="2">
+      <c r="A381" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B381" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C381" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D381" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E381" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F381" s="10" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="382" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A382" s="13">
-        <v>66</v>
+        <v>1</v>
       </c>
       <c r="B382" s="7" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="C382" s="8" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="D382" s="6"/>
       <c r="E382" s="11">
-        <v>1638.0</v>
+        <v>450.0</v>
       </c>
       <c r="F382" s="11">
-        <v>819.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="383" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A383" s="13">
-        <v>67</v>
+        <v>2</v>
       </c>
       <c r="B383" s="7" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="C383" s="8" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="D383" s="6"/>
       <c r="E383" s="11">
-        <v>1638.0</v>
+        <v>450.0</v>
       </c>
       <c r="F383" s="11">
-        <v>819.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="384" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A384" s="13">
-        <v>68</v>
+        <v>3</v>
       </c>
       <c r="B384" s="7" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="C384" s="8" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="D384" s="6"/>
       <c r="E384" s="11">
-        <v>1638.0</v>
+        <v>450.0</v>
       </c>
       <c r="F384" s="11">
-        <v>819.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="385" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A385" s="13">
-        <v>69</v>
+        <v>4</v>
       </c>
       <c r="B385" s="7" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="C385" s="8" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="D385" s="6"/>
       <c r="E385" s="11">
-        <v>1638.0</v>
+        <v>450.0</v>
       </c>
       <c r="F385" s="11">
-        <v>819.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="386" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A386" s="13">
-        <v>70</v>
+        <v>5</v>
       </c>
       <c r="B386" s="7" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="C386" s="8" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D386" s="6"/>
       <c r="E386" s="11">
-        <v>1638.0</v>
+        <v>450.0</v>
       </c>
       <c r="F386" s="11">
-        <v>819.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="387" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A387" s="13">
-        <v>71</v>
+        <v>6</v>
       </c>
       <c r="B387" s="7" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="C387" s="8" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="D387" s="6"/>
       <c r="E387" s="11">
-        <v>1638.0</v>
+        <v>598.0</v>
       </c>
       <c r="F387" s="11">
-        <v>819.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="388" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A388" s="13">
-        <v>72</v>
+        <v>7</v>
       </c>
       <c r="B388" s="7" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="C388" s="8" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="D388" s="6"/>
       <c r="E388" s="11">
-        <v>1638.0</v>
+        <v>598.0</v>
       </c>
       <c r="F388" s="11">
-        <v>819.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="389" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A389" s="13">
-        <v>73</v>
+        <v>8</v>
       </c>
       <c r="B389" s="7" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="C389" s="8" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="D389" s="6"/>
       <c r="E389" s="11">
-        <v>1638.0</v>
+        <v>598.0</v>
       </c>
       <c r="F389" s="11">
-        <v>819.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="390" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A390" s="13">
-        <v>74</v>
+        <v>9</v>
       </c>
       <c r="B390" s="7" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="C390" s="8" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="D390" s="6"/>
       <c r="E390" s="11">
-        <v>1638.0</v>
+        <v>598.0</v>
       </c>
       <c r="F390" s="11">
-        <v>819.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="391" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A391" s="13">
-        <v>75</v>
+        <v>10</v>
       </c>
       <c r="B391" s="7" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="C391" s="8" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="D391" s="6"/>
       <c r="E391" s="11">
-        <v>1638.0</v>
+        <v>598.0</v>
       </c>
       <c r="F391" s="11">
-        <v>819.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="392" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A392" s="13">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="B392" s="7" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="C392" s="8" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="D392" s="6"/>
       <c r="E392" s="11">
-        <v>1638.0</v>
+        <v>630.0</v>
       </c>
       <c r="F392" s="11">
-        <v>819.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="393" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A393" s="13">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="B393" s="7" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="C393" s="8" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="D393" s="6"/>
       <c r="E393" s="11">
-        <v>1638.0</v>
+        <v>630.0</v>
       </c>
       <c r="F393" s="11">
-        <v>819.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="394" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A394" s="13">
-        <v>78</v>
+        <v>13</v>
       </c>
       <c r="B394" s="7" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="C394" s="8" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="D394" s="6"/>
       <c r="E394" s="11">
-        <v>1638.0</v>
+        <v>630.0</v>
       </c>
       <c r="F394" s="11">
-        <v>819.0</v>
-[...9 lines deleted...]
-      <c r="C395" s="8" t="s">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="395" spans="1:6" outlineLevel="2">
+      <c r="A395" s="15" t="s">
         <v>772</v>
       </c>
-      <c r="D395" s="6"/>
-[...11 lines deleted...]
-      <c r="B396" s="7" t="s">
+      <c r="B395" s="2"/>
+      <c r="C395" s="2"/>
+      <c r="D395" s="2"/>
+      <c r="E395" s="9"/>
+      <c r="F395" s="9"/>
+    </row>
+    <row r="396" spans="1:6" outlineLevel="3">
+      <c r="A396" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B396" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C396" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D396" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E396" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F396" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="397" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A397" s="13">
+        <v>1</v>
+      </c>
+      <c r="B397" s="7" t="s">
         <v>773</v>
       </c>
-      <c r="C396" s="8" t="s">
+      <c r="C397" s="8" t="s">
         <v>774</v>
-      </c>
-[...16 lines deleted...]
-        <v>776</v>
       </c>
       <c r="D397" s="6"/>
       <c r="E397" s="11">
-        <v>1638.0</v>
+        <v>449.0</v>
       </c>
       <c r="F397" s="11">
-        <v>819.0</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+        <v>224.5</v>
+      </c>
+    </row>
+    <row r="398" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A398" s="13">
-        <v>82</v>
+        <v>2</v>
       </c>
       <c r="B398" s="7" t="s">
-        <v>777</v>
+        <v>775</v>
       </c>
       <c r="C398" s="8" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
       <c r="D398" s="6"/>
       <c r="E398" s="11">
-        <v>1638.0</v>
+        <v>449.0</v>
       </c>
       <c r="F398" s="11">
-        <v>819.0</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+        <v>224.5</v>
+      </c>
+    </row>
+    <row r="399" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A399" s="13">
-        <v>83</v>
+        <v>3</v>
       </c>
       <c r="B399" s="7" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="C399" s="8" t="s">
-        <v>780</v>
+        <v>778</v>
       </c>
       <c r="D399" s="6"/>
       <c r="E399" s="11">
-        <v>1638.0</v>
+        <v>449.0</v>
       </c>
       <c r="F399" s="11">
-        <v>819.0</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+        <v>224.5</v>
+      </c>
+    </row>
+    <row r="400" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A400" s="13">
-        <v>84</v>
+        <v>4</v>
       </c>
       <c r="B400" s="7" t="s">
-        <v>781</v>
+        <v>779</v>
       </c>
       <c r="C400" s="8" t="s">
-        <v>782</v>
+        <v>780</v>
       </c>
       <c r="D400" s="6"/>
       <c r="E400" s="11">
-        <v>1638.0</v>
+        <v>449.0</v>
       </c>
       <c r="F400" s="11">
-        <v>819.0</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+        <v>224.5</v>
+      </c>
+    </row>
+    <row r="401" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A401" s="13">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="B401" s="7" t="s">
-        <v>783</v>
+        <v>781</v>
       </c>
       <c r="C401" s="8" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="D401" s="6"/>
       <c r="E401" s="11">
-        <v>1638.0</v>
+        <v>449.0</v>
       </c>
       <c r="F401" s="11">
-        <v>819.0</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+        <v>224.5</v>
+      </c>
+    </row>
+    <row r="402" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A402" s="13">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="B402" s="7" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="C402" s="8" t="s">
-        <v>786</v>
+        <v>784</v>
       </c>
       <c r="D402" s="6"/>
       <c r="E402" s="11">
-        <v>1638.0</v>
+        <v>449.0</v>
       </c>
       <c r="F402" s="11">
-        <v>819.0</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+        <v>224.5</v>
+      </c>
+    </row>
+    <row r="403" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A403" s="13">
-        <v>87</v>
+        <v>7</v>
       </c>
       <c r="B403" s="7" t="s">
-        <v>787</v>
+        <v>785</v>
       </c>
       <c r="C403" s="8" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="D403" s="6"/>
       <c r="E403" s="11">
-        <v>1638.0</v>
+        <v>449.0</v>
       </c>
       <c r="F403" s="11">
-        <v>819.0</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+        <v>224.5</v>
+      </c>
+    </row>
+    <row r="404" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A404" s="13">
-        <v>88</v>
+        <v>8</v>
       </c>
       <c r="B404" s="7" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="C404" s="8" t="s">
-        <v>790</v>
+        <v>788</v>
       </c>
       <c r="D404" s="6"/>
       <c r="E404" s="11">
-        <v>1638.0</v>
+        <v>449.0</v>
       </c>
       <c r="F404" s="11">
-        <v>819.0</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+        <v>224.5</v>
+      </c>
+    </row>
+    <row r="405" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A405" s="13">
-        <v>89</v>
+        <v>9</v>
       </c>
       <c r="B405" s="7" t="s">
-        <v>791</v>
+        <v>789</v>
       </c>
       <c r="C405" s="8" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="D405" s="6"/>
       <c r="E405" s="11">
-        <v>1638.0</v>
+        <v>449.0</v>
       </c>
       <c r="F405" s="11">
-        <v>819.0</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+        <v>224.5</v>
+      </c>
+    </row>
+    <row r="406" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A406" s="13">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="B406" s="7" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="C406" s="8" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="D406" s="6"/>
       <c r="E406" s="11">
-        <v>1638.0</v>
+        <v>449.0</v>
       </c>
       <c r="F406" s="11">
-        <v>819.0</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+        <v>224.5</v>
+      </c>
+    </row>
+    <row r="407" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A407" s="13">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="B407" s="7" t="s">
-        <v>795</v>
+        <v>793</v>
       </c>
       <c r="C407" s="8" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
       <c r="D407" s="6"/>
       <c r="E407" s="11">
-        <v>1638.0</v>
+        <v>449.0</v>
       </c>
       <c r="F407" s="11">
-        <v>819.0</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+        <v>224.5</v>
+      </c>
+    </row>
+    <row r="408" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A408" s="13">
-        <v>92</v>
+        <v>12</v>
       </c>
       <c r="B408" s="7" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="C408" s="8" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="D408" s="6"/>
       <c r="E408" s="11">
-        <v>1638.0</v>
+        <v>449.0</v>
       </c>
       <c r="F408" s="11">
-        <v>819.0</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+        <v>224.5</v>
+      </c>
+    </row>
+    <row r="409" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A409" s="13">
-        <v>93</v>
+        <v>13</v>
       </c>
       <c r="B409" s="7" t="s">
-        <v>799</v>
+        <v>797</v>
       </c>
       <c r="C409" s="8" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="D409" s="6"/>
       <c r="E409" s="11">
-        <v>1638.0</v>
+        <v>449.0</v>
       </c>
       <c r="F409" s="11">
-        <v>819.0</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+        <v>224.5</v>
+      </c>
+    </row>
+    <row r="410" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A410" s="13">
-        <v>94</v>
+        <v>14</v>
       </c>
       <c r="B410" s="7" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="C410" s="8" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="D410" s="6"/>
       <c r="E410" s="11">
-        <v>1638.0</v>
+        <v>449.0</v>
       </c>
       <c r="F410" s="11">
-        <v>819.0</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+        <v>224.5</v>
+      </c>
+    </row>
+    <row r="411" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A411" s="13">
-        <v>95</v>
+        <v>15</v>
       </c>
       <c r="B411" s="7" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="C411" s="8" t="s">
-        <v>804</v>
+        <v>802</v>
       </c>
       <c r="D411" s="6"/>
       <c r="E411" s="11">
-        <v>1638.0</v>
+        <v>449.0</v>
       </c>
       <c r="F411" s="11">
-        <v>819.0</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+        <v>224.5</v>
+      </c>
+    </row>
+    <row r="412" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A412" s="13">
-        <v>96</v>
+        <v>16</v>
       </c>
       <c r="B412" s="7" t="s">
-        <v>805</v>
+        <v>803</v>
       </c>
       <c r="C412" s="8" t="s">
-        <v>806</v>
+        <v>804</v>
       </c>
       <c r="D412" s="6"/>
       <c r="E412" s="11">
-        <v>1638.0</v>
+        <v>449.0</v>
       </c>
       <c r="F412" s="11">
-        <v>819.0</v>
-[...35 lines deleted...]
-        <v>819.0</v>
+        <v>224.5</v>
+      </c>
+    </row>
+    <row r="413" spans="1:6" outlineLevel="1">
+      <c r="A413" s="14" t="s">
+        <v>805</v>
+      </c>
+      <c r="B413" s="2"/>
+      <c r="C413" s="2"/>
+      <c r="D413" s="2"/>
+      <c r="E413" s="9"/>
+      <c r="F413" s="9"/>
+    </row>
+    <row r="414" spans="1:6" outlineLevel="2">
+      <c r="A414" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B414" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C414" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D414" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E414" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F414" s="10" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="415" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A415" s="13">
-        <v>99</v>
+        <v>1</v>
       </c>
       <c r="B415" s="7" t="s">
-        <v>811</v>
+        <v>806</v>
       </c>
       <c r="C415" s="8" t="s">
-        <v>812</v>
+        <v>807</v>
       </c>
       <c r="D415" s="6"/>
       <c r="E415" s="11">
-        <v>1638.0</v>
+        <v>420.0</v>
       </c>
       <c r="F415" s="11">
-        <v>819.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="416" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A416" s="13">
-        <v>100</v>
+        <v>2</v>
       </c>
       <c r="B416" s="7" t="s">
-        <v>813</v>
+        <v>808</v>
       </c>
       <c r="C416" s="8" t="s">
-        <v>814</v>
+        <v>809</v>
       </c>
       <c r="D416" s="6"/>
       <c r="E416" s="11">
-        <v>1638.0</v>
+        <v>420.0</v>
       </c>
       <c r="F416" s="11">
-        <v>819.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="417" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A417" s="13">
-        <v>101</v>
+        <v>3</v>
       </c>
       <c r="B417" s="7" t="s">
-        <v>815</v>
+        <v>810</v>
       </c>
       <c r="C417" s="8" t="s">
-        <v>816</v>
+        <v>811</v>
       </c>
       <c r="D417" s="6"/>
       <c r="E417" s="11">
-        <v>1638.0</v>
+        <v>420.0</v>
       </c>
       <c r="F417" s="11">
-        <v>819.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="418" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A418" s="13">
-        <v>102</v>
+        <v>4</v>
       </c>
       <c r="B418" s="7" t="s">
-        <v>817</v>
+        <v>812</v>
       </c>
       <c r="C418" s="8" t="s">
-        <v>818</v>
+        <v>813</v>
       </c>
       <c r="D418" s="6"/>
       <c r="E418" s="11">
-        <v>1638.0</v>
+        <v>420.0</v>
       </c>
       <c r="F418" s="11">
-        <v>819.0</v>
-[...35 lines deleted...]
-        <v>819.0</v>
+        <v>600.0</v>
+      </c>
+    </row>
+    <row r="419" spans="1:6" outlineLevel="1">
+      <c r="A419" s="14" t="s">
+        <v>814</v>
+      </c>
+      <c r="B419" s="2"/>
+      <c r="C419" s="2"/>
+      <c r="D419" s="2"/>
+      <c r="E419" s="9"/>
+      <c r="F419" s="9"/>
+    </row>
+    <row r="420" spans="1:6" outlineLevel="2">
+      <c r="A420" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B420" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C420" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D420" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E420" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F420" s="10" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="421" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A421" s="13">
-        <v>105</v>
+        <v>1</v>
       </c>
       <c r="B421" s="7" t="s">
-        <v>823</v>
+        <v>815</v>
       </c>
       <c r="C421" s="8" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
       <c r="D421" s="6"/>
       <c r="E421" s="11">
-        <v>1638.0</v>
+        <v>250.0</v>
       </c>
       <c r="F421" s="11">
-        <v>819.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="422" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A422" s="13">
-        <v>106</v>
+        <v>2</v>
       </c>
       <c r="B422" s="7" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="C422" s="8" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="D422" s="6"/>
       <c r="E422" s="11">
-        <v>1638.0</v>
+        <v>250.0</v>
       </c>
       <c r="F422" s="11">
-        <v>819.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="423" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A423" s="13">
-        <v>107</v>
+        <v>3</v>
       </c>
       <c r="B423" s="7" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
       <c r="C423" s="8" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="D423" s="6"/>
       <c r="E423" s="11">
-        <v>1638.0</v>
+        <v>250.0</v>
       </c>
       <c r="F423" s="11">
-        <v>819.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="424" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A424" s="13">
-        <v>108</v>
+        <v>4</v>
       </c>
       <c r="B424" s="7" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="C424" s="8" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
       <c r="D424" s="6"/>
       <c r="E424" s="11">
-        <v>1638.0</v>
+        <v>250.0</v>
       </c>
       <c r="F424" s="11">
-        <v>819.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="425" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A425" s="13">
-        <v>109</v>
+        <v>5</v>
       </c>
       <c r="B425" s="7" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="C425" s="8" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="D425" s="6"/>
       <c r="E425" s="11">
-        <v>1638.0</v>
+        <v>250.0</v>
       </c>
       <c r="F425" s="11">
-        <v>819.0</v>
-[...29 lines deleted...]
-      <c r="C428" s="5" t="s">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="426" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A426" s="13">
         <v>6</v>
       </c>
-      <c r="D428" s="4" t="s">
-[...494 lines deleted...]
-      <c r="E456" s="11">
+      <c r="B426" s="7" t="s">
+        <v>825</v>
+      </c>
+      <c r="C426" s="8" t="s">
+        <v>826</v>
+      </c>
+      <c r="D426" s="6"/>
+      <c r="E426" s="11">
         <v>250.0</v>
       </c>
-      <c r="F456" s="11">
-[...89 lines deleted...]
-      <c r="F461" s="11">
+      <c r="F426" s="11">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A6:F6"/>
-    <mergeCell ref="A27:F27"/>
-[...5 lines deleted...]
-    <mergeCell ref="A454:F454"/>
+    <mergeCell ref="A18:F18"/>
+    <mergeCell ref="A183:F183"/>
+    <mergeCell ref="A274:F274"/>
+    <mergeCell ref="A380:F380"/>
+    <mergeCell ref="A395:F395"/>
+    <mergeCell ref="A413:F413"/>
+    <mergeCell ref="A419:F419"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>