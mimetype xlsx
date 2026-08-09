--- v1 (2026-06-24)
+++ v2 (2026-08-09)
@@ -15,59 +15,59 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="827">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="839">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://beasparfum.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-24 22:12:08</t>
+    <t>Актуальность прайса на: 2026-08-09 22:21:53</t>
   </si>
   <si>
     <t>Парфюмерия</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Рекомендуемая Цена (руб.)</t>
   </si>
   <si>
     <t>Оптовая цена (руб.)</t>
   </si>
   <si>
     <t>100-impressive</t>
   </si>
@@ -2250,50 +2250,86 @@
     <t>Парфюм BEA'S 50 ml U 772 Kilian Angel's Share unisex U772</t>
   </si>
   <si>
     <t>U773</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml U 773 Xerjoff Alexandria II unisex U773</t>
   </si>
   <si>
     <t>U774</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml U 774 Tom Ford Ombre Leather unisex U774</t>
   </si>
   <si>
     <t>U775</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml U 775 Mancera Instant Crush Eau De Parfum unisex U775</t>
   </si>
   <si>
     <t>U776</t>
   </si>
   <si>
     <t>Парфюм BEA'S 50 ml U 776 Louis Vuitton Imagination unisex U776</t>
+  </si>
+  <si>
+    <t>U777</t>
+  </si>
+  <si>
+    <t>Парфюм BEA'S 50 ml U 777 Amouage Guidance 46 unisex</t>
+  </si>
+  <si>
+    <t>U778</t>
+  </si>
+  <si>
+    <t>Парфюм BEA'S 50 ml U 778 Richard White Chocola unisex</t>
+  </si>
+  <si>
+    <t>U779</t>
+  </si>
+  <si>
+    <t>Парфюм BEA'S 50 ml U 779 Vilhelm Parfumerie Chimilka unisex</t>
+  </si>
+  <si>
+    <t>U780</t>
+  </si>
+  <si>
+    <t>Парфюм BEA'S 50 ml U 780 Clive Christian Jump Up And Kiss Me Hedonistic unisex</t>
+  </si>
+  <si>
+    <t>U781</t>
+  </si>
+  <si>
+    <t>Парфюм BEA'S 50 ml U 781 Marc-Antoine Barrois Tilia unisex</t>
+  </si>
+  <si>
+    <t>U782</t>
+  </si>
+  <si>
+    <t>Парфюм BEA'S 50 ml U 782 Hormone Paris This is Not GABA unisex</t>
   </si>
   <si>
     <t>Компактный парфюм</t>
   </si>
   <si>
     <t>PF03-01</t>
   </si>
   <si>
     <t>O.TWO.O PF03-01 Парфюм Intimate Fragrance Essence - Night Bloom 7 ml</t>
   </si>
   <si>
     <t>PF03-02</t>
   </si>
   <si>
     <t>O.TWO.O PF03-02 Парфюм Intimate Fragrance Essence - Jasmine Veil 7 ml</t>
   </si>
   <si>
     <t>PF03-03</t>
   </si>
   <si>
     <t>O.TWO.O PF03-03 Парфюм Intimate Fragrance Essence - Blaze Whisper 7 ml</t>
   </si>
   <si>
     <t>PF03-04</t>
   </si>
@@ -2652,51 +2688,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffabd8c0fb57e4707e0389bb846ffc2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68016d3e000222895c77b9f6a74d5fb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b24bfb7d2d05868bf1d1d60eaa3a51.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cbc39ffc3552bcefbd41176f106c5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf5842359da39d11451bf15fbd1bc5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afc67e8cbd11bf0426b62c9aba301b.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf26db9187d4509a26b65c90fd3c70.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59299c2e4ba4e2a1f0ca40c9f5ea578.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe48513dc4dab953116eec2f99b0ed8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522389309b6e315fef1f5a948d2db60.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d9e98d0522dfe2a64666f271378b3.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee4ced01ff1339ff6693ded7f5bbd9.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff65dd6068f0ab6887c149e09e8cb2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8277422a2e63e78c8603db646a3381.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae67a6b5db228fd8e4022186b8f1965.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c0db0c8009249db24825701f41d3f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afe59ea9531f997673d13b2007ee53.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34c8dda04119f2cd7c67eedd2c1dc4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566a923d7b55afab8cb7a8edafbb65a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf1addd384ab1e766e838d4f3fb891.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9243eba971a6462ff2e0d06a07238.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380a10410f3e8e1d236493219992090.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37409565a7046d54f73ffbcdbaad62c5.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a44e6faf38136dd70538ef0bcb3883.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119023a273b17dfd785ae1afdac57089.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617adc2fb246a1a6340e985ed8779ee.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8172c30babe39b4295422b57fec82c6.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49f0eaff68513aac43933750f9da24.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95240934adf2a0d3936a9dfc03e25465.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d176513a1180c30fa296f0d1ba906.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf092fd6116f6580e5d19b58142187.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0f7f5fc75824781ccf17d2c3fe433.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43936cadb7abe17985aa7c5e0ebc9c6.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d49c07743e4b2cb8599946d49c4b6e.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b81ecc191cbe26d61ff837e66f62fd.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23589b322b4a029d70f256450e8669.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9d993db0c47fabbe08d795d0f790b.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9791978835edf63ac99d4078eee051.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98de4ae562770cf35e066d3cc349181.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9caf29fd8f805b019d9a73a9af4eb8c.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002c94e906082108fd88f2e643de65b.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e32d3ff95e8f24d69956a5877f2ef.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a9f9fe842fb4904be9a6679688d6e.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ac8ee9bd0cdc9134ec36d16d486a5.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5316fe5c6d62e10de048f49bb7682b6.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c729fb47867c88e801b1826043c18e.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ecdcea862362c28b217baa14ce9eb.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d27c99bcd44a2f722964a88f7dc27.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18620f7f9a9dc52493eada5ede205fa9.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110f18fde56fde7c71b57bc592935ba.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1364271c1210a4c28a24368ae2d257.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df259f049eb17145755cba5cb09ecf4b.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d079cee23bcb819c8d1be6b23f6c6.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2416c98b0c279c5112cfda785eff64e.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7fd63fba61a2a9a46510abb3202a9.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e50deff7851ee723a1474a0354c116.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35450236c447e3538ed2eeb3dd748d89.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2314e6ea6865a471b49a7e102899007.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08593717eace6672d7ceab52e68f35f.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83831d74edfebb74256df1844acd3a6.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f760e635c7732687226949dc6c47b1.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49034a400fde1ad7831e85c7c395d1.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974197895431aeebf5b0e370aa81842.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5910d890b7f1c8d46af915e29b639.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635f1f00317dfbbd6d864376cc5cc86.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa608be8d836644b7c29af8386eb1b29.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a60dbfd38fa43eea7dbc46f35a1a1.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972ad573ca576c1f7fc15a4535f3b3e.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa4a8154a910eb5c56f2ba858ba683.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86a16244d122892c85eeffd0782951.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1587c34c844faa180be7b7c6a3180fa.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee551fb27beabb211946cffceead0822.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c1e53ff23c7db31ad150e07c4959f.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6028fca05739f2db0610f9b8f3788.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502a0443b5537944656203091e3d1f6.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f0525ef5978a01ac7a37576918599.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe649e8d16b1e42efae5b551412c85a.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181e27a2548839711b07f6681c7475a.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c612ed084f6814034f3714f43a954.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790989c42c5c65f68f4a5ffc5e83e2e9.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa4a8154a910eb5c56f2ba858ba683.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86a16244d122892c85eeffd0782951.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1587c34c844faa180be7b7c6a3180fa.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee551fb27beabb211946cffceead0822.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7961e478952084870e053242d2b80.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6028fca05739f2db0610f9b8f3788.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502a0443b5537944656203091e3d1f6.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f0525ef5978a01ac7a37576918599.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf03d88256e7e46ef5e79305251804.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181e27a2548839711b07f6681c7475a.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d459aa82f89b37ff452e01b64d73509.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7961e478952084870e053242d2b80.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf876b1358ba0a3cacba365849f46f1.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d459aa82f89b37ff452e01b64d73509.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c428f0b5412dec4f976ce01541afac.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbae1aebc2ac1e98b491eaa0852d8b.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbae1aebc2ac1e98b491eaa0852d8b.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe7387ece30435a0e2f1a1f5c6b4d7.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514900b7685dc8d7aaeef72dfc354ee.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f00d761272d63328616770c11503b.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6179063f8c8c5357bf06da4a8aa140.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32d60e1c40b6294d40c3f8f8a768bb.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74308bea4eccb91042d600d6391ebf.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2e33f1646e60dbfe1078b788ec8b9.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44c5d61de724315e99da96204727a8.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51da256d84bbf2be6147f98160f3cf.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080202bf53fd3bb8e19d8be08b3b4ed0.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6380675bf507c407403e7994f83c0.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8e35804cad7936f4e239050687a7f.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f13bffb4c6ce38195f4e8dc186787.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c74513d645bd25fbe8bfe40fed1708.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67842d9775f44d64bb6e4eaaccc04f07.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe335f378d638ef8c0ef89069ec062.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a410722f94850d8f5b48bfc2144b932.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde0a3b2014b49a26fa7baa2695bce7.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58ca4abc0a505b07f6bf72b0228872.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bb0ebe85e69e29a48b421530fe61c.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b84f172398245504b84a932fa5a17d.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b393d5e9c1c3649a29dad81f6a112e9.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b10c0035feb3ffcc96282e0b513f4.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983ce9df236909d52616ff79c9ed687.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc524cc7d3b0b3b6cc8eb85e52410c5b.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844470bfef1ff986d1fca778390c82b9.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066bcd2ca818709940a1e0ab320b3df.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8531c38cfdfc2be3700f01abecd984.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a06a136c527d973b51f48c0dbb1d55.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8deaf826b4ad7f2c69d642dcd30c16b.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a8665c94d38a36a1b95455c90d1cb.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c77dc5ac89debbc38578d71de5a54.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadfa71cc6d70584e4f0d9db6c6072d.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92bb9d111e639d64013182440f04fd.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b25d7cdbe54b9c8c575252378497b.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b26817bb95294eb7ee3676edeeb4b5.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7864d5c17d9b823cf78591aa28d1f.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa9e038fa64bc50a0df42bfdbcbfc1.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269eb2062a6acc151fc19aa318e8209.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee08ba92456e8aab84eb0876d12dd0.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc3ba5d58b6246d29005fe2d4a97a8.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51caf62a4e7fbf68d7adee1c889518fa.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31797968bbece624f91006a76be972b4.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185b1f56d2100e9896483bc69a0f07f.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250f1494886bb9e888ae1da0d87fb3d.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4ea4495b0fd1eced609b9ece1d36f.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03662b20ec4a95e93554c3019d6883.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add49357586f4996b01fd6b4bf5db888.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9dc76c0434ac3ceea9b17812c78762.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e02c724dee69220be89863fa208ad.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5e6523ecc8b2cd85c404716b718cc.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b0373d8318ccd535230c70fc7c6dc.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329c2d9931f4804c9d613fcaca23ccd.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f56852050e3d460013c175716cea74.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a7de030ac8870c3070e8c45f9e250.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc3b77ca2f292dbeba5c814102165d.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b38ec7e728532205ae673514a08fc4.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e00fd06d571c6b13c906e422f1c9c0.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47863959872720022b9dd4c11f2b42d2.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6feb34a1b92ba5913cd84ed37df5f8d.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ff5442fb6f929ce2a7a4c35db4189.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944e97fef6bf3d152bbe8b4020bd58e.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab82d614919d5534e66e18bc354a925.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7590bee9ed7903fe0b95cd7a2dec1.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50994c263ebe4fd02157b1ea2405e19d.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f840d82de04112b3003a3103eaaf1.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d46eef702a87798de6ee415a441e4d.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c0bc310c2a97a0cc4d726399109b8.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df8de76dc81cb666ac16deff5c0710.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858b9e9e2b6f6461764a841774f171b.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32cf1b23728bfe7036d7a53b111ebc.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bdede1f44583f8e7d09c28afcb273.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa83ed8d525cff9ad564d27a26e4a46.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a1da8418be7a9549df18d4df75f7f.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40360e882b6e811c40a83339e526e6.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44747676b87a30b71bf571e3a01dd13.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba19cfccc835280e91d4fa79bb8becc.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738016b2d5385eb0c8e2405a6786c7d7.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23593043b9ab2df68e10a7a6aafe9d7b.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd91f69ed944cd0a151d025038bd8e.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea173eb19d4c650897f75409ee3e995d.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ba681929be88ad07f6d3df38842f1.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778638920b981f7cdbf27a3b2c4531cf.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535e87c776f4f90027d9294492d7624.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882995e5db8850c645a1767dd32e470.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b3e45a45c32e0d976ad591be22d77.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04d2a098cec7f880803e5b321f28c4.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da3db82067bffce7eb6a014fe31e17.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6c2181ca54fc89416bf1d0238f1cf.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86fe658d401977a9f22ce4488692c1.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669377f4ba0d4ff191aba8b48fd74f7.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b7a927d419efed609c9eb153f0ba8.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b05e31c5cfb4ea61f7851ae79a739.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc89fbf9a401395c376969ffa5534a.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff1b867c3fd236dda63e74a7cd3263.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca667381c68bb77605470a9fa92fd6.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abfb657055c2cf07ea849142edb439.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcead073e101b689f039415b0332dff.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfb6c4b647c740463c8ce869ad5d71.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a73b6febe18043a44de452a901bcd4.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b692a93a860572ec92f3f398dabe2.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c1da1f745679c9b7719b57c72255a.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b48ad1ad5d48b9c38cdbe86d0c93e2.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f74eefe2065e15ec28c374b0e87e5.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8216bf7c8295d906e0e5098d553e8.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f786fc77ed04a8c5d2f5987e00859.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260450853b9f9f26da363d6aa400c71f.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c84002f6f7aafaf02100bcc48fc443.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ad7d4ff0322a7b1becc126429baae.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad58c48133a8d3f860998a16520f63b.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d30020244a4e13475685458a6cd7e.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d3db7f0e87a2c1bf26379e0439bf7.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0bfd9d513b53da6645c52fbed5b29.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97118b7bdd5b8aab38beadf32fa78dae.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97316332d0b4305f715a03ae0d80df19.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114949caf3ff2c70d81f7d319fbd7c8.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df8de76dc81cb666ac16deff5c0710.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae546d44b3417e12407afeee70d4fb6.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85986dbc80f4efe2062ce5210c3857.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc05eaa673e68e87e9ed37d7112eeb.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26198ad3f7ff693cd2cd5cf266188a9b.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40360e882b6e811c40a83339e526e6.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba19cfccc835280e91d4fa79bb8becc.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf699bb629c9b82367a58c75914bf0.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41107ff2b6fbd813aa2e15c1fd6177.PNG"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535e87c776f4f90027d9294492d7624.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0c46d2b2fad26bf50d2ff804201e8.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b3e45a45c32e0d976ad591be22d77.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db02255d092cbd01994e4ec93d5adf.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6c2181ca54fc89416bf1d0238f1cf.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3088fab103d88e0c76159a978db35dd.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abd7b697398365389b3a4a665d157a.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b7a927d419efed609c9eb153f0ba8.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b05e31c5cfb4ea61f7851ae79a739.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6e9e709f6cddf71a73c9fd3f0a3ae.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8551736a396bfa6c78527170aa1638.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca667381c68bb77605470a9fa92fd6.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05d0aeb9b2c33430c912fbef1f9242.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a4c4cfd39709d7544ea05543eb6e6.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07f9903a3f2e54c150a09213af31b3.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5aad2a03101043fc21dea9db1b0af6.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c41a526071d9fcf462b74e85e9265.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c00e9ee7da3fbd0221cb2b373efc6.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fecb7a2a771432cac275aaf13dc7a27.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f746fd725f8286b383b8b2ae03aedf.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bde6038b514df477106ea7f05b44b8.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad078b7844bff640f7982d0b88c1a0c7.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c84002f6f7aafaf02100bcc48fc443.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ad7d4ff0322a7b1becc126429baae.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad58c48133a8d3f860998a16520f63b.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d03be8ccfab12090cc22b418eb598.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccddefe05ec1307aef3b208946cbfb4.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffdf4efc96e2718ead3146ba36ac55.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7e8aa4771e4843eb8dc2dfde3e5c8.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1ae4682d2f3ee8066ff7d30d02143.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62f3f75e835df41bd6c9b4f1fb614b.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecf29e861fc4be5d08ac7690b0067d.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6e5c03f41a7f2c14bdf9f4da4f25a.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c0b14e6952cccb47a695004b567e3.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526477d79fdc56ceb46cdb4c877aa9f.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920c78d18013e4f50e2617f29dc26da.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61abdf044977b3bc6196e5602036345.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6416c9f80f561dcf043aa7c3cd84486.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b88da7ee7e29d945abd592e0e6d4d.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf699bb629c9b82367a58c75914bf0.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd4230b78a1b5066cb1c61f6e85c10.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516e174ff35e0ea3a49fce028ad759d.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca75b8459782bb579db41c76c1872b.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5113399f713da51b92c46171e4ac1.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a9990f6a936f7c19aaa98faea964f.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b26b0c33ee0600d7c5c48a05d5a66.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805db5d28e6c85e6bd3f364d62ef5c19.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdc8ad7f4fd12febc316a3aa54e592.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff78ec439915e6381cefdab33e04d3.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d684ac22dd23d6c9a750e40e06600d.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee769a9b113ae85cd5b9ebb213b63a.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94df17dfb9e44592c46bbd541774b5.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655904e5c987019de7b9b598e12d86f0.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39739b328676282610deddef26f7122.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31515ef6f2f06324a95509e9fd3eda.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff653a51c0e5b7067a09d19cbd4d87a.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33152debd23f74de53135f195f7c122.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1bf2003d26d47ec0b2723f820b1ae.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07759d2b4ec1441065b446af4ebdf9b9.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc70191b57384628c38261c3aa07aa9.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0eb126ce7410783d4ee04ddff3f97.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bba6334100b98c965edcb92f1f908b.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d5641fd915df8a776d76fe248f1f7.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f91a3f32d15ec8f70f5a6cff1b83e0.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497c79cf9bbcddb129c1a8c81fd996a.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d7e0b9be17f7eb2004ab9c669d27b.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9a685e6d88f1052542dfdb6d6e9a5.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9431b13881f37d16fe189e15e722f.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679e0134e5c5ece5d1ca24d9a0ca943.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c8647249a5c5c41b7797343962e29.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad8c28b29099024fa61307a3b6216d.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bae944c72b02d156c336ae75a41e24.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a431c9ed956c8df74bc6846476029.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920b574723400ef2997c005493eb746.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3a22c62636bf32932942a5635e3b3.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ada86587275c0136f3060e31f21c45.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5a1826703edbe8ad605f8040fd328.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45d31958689cfc880007de335e894d.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee769a9b113ae85cd5b9ebb213b63a.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94df17dfb9e44592c46bbd541774b5.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c461e4201526eec87d9b688dca0931.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39739b328676282610deddef26f7122.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d2bd801f98bb4a066d58f3a262fa2.JPG"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56657912e68e602d1c6624f8aeaa69c3.JPG"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33152debd23f74de53135f195f7c122.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8710c9b613c01c977200f18611dc76.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e70bda1da887aec4964ce15574193.jpg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc70191b57384628c38261c3aa07aa9.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1804fdec94d6cc3e3879c858ae2f9c.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14fd7de1cba8b39ffaffcc79f66bb7.JPG"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad12361bbe1e0ba9c1d8a2a460524c.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f91a3f32d15ec8f70f5a6cff1b83e0.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497c79cf9bbcddb129c1a8c81fd996a.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d7e0b9be17f7eb2004ab9c669d27b.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9a685e6d88f1052542dfdb6d6e9a5.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9431b13881f37d16fe189e15e722f.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ea62733332fbc72b58ffa90c7d4be.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c8647249a5c5c41b7797343962e29.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269be5d248d64038b7c645eb40a82d5.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c70efcc810fa40ba9102aedca0444f.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214553cc022a459973d54e61d9991e15.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920b574723400ef2997c005493eb746.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04373a57fd349f5d5821ca1f55b869.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ada86587275c0136f3060e31f21c45.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279046498ae304470ae13c25cb7b3a2.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df24d1562b08852769c326a8c8889f8.jpg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3585b8ddfff40dccb7a88f85bbbb52f.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7264ee33855f5bb0b93a692787ec45e.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8710c9b613c01c977200f18611dc76.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52177c6faccefad38c2af2f280e98d7a.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240db92223ff7cdd8bad8c2d3e6a893.jpg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9a63a21787f760aad32d6d9d43a1d.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318345633aa6cc30ac20d249bc6f966e.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b24baa63e63cae6f7aeb36144570e0.jpg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d249a64e4dc38199411044159ae8f8.jpg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125251d75c8bba630f9dc59a0f58adbd.jpg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e2d95dda5b5e87e29ce16b6c4d740.jpg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d10110bbff31407318eda4f06c056b.jpg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fe3a40d8f15bff9f040352fba21a9.jpg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400acb5726543ae3859a727d4683310.jpg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bdc8c8bf7d621df2e4a9917b760cd.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248dc4fe415b8fee284a2b6a90da607f.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aee544627615b469fdc7e4d0f08fa9.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c076a098e9fd8043335609cd64d0196.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ef0db82395f7c6c097ffdb9493f74.jpg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57571dc490f56ecc9f82a78213ff8e4.jpg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9744deef35293ebe3a621597ed6e8.jpg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3afacd277603b3c3baf9e65ad1e247.jpg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939fb9f6df4b3ce9e3df2ce54102fdf.jpg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665b4ca9ef94b23fa8ba52cf0a7736b.jpg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c50b6085c4404f2e604ae710e4556.jpg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01152e4759150ca7390ef3baa4722d8.jpg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01ed72243f88b600aa8d72a764af95.jpg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a9806ba70fc976efebb6d58c2bf4f.jpg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258738654c431a4f29c9c5d4ec5f162.jpg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbe1a0cf9e40af4e5a5c208b33270f.jpg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b6d0adea892dfdba556bdf5519f8c.jpg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8368599f35994d1c527ece6b2511f1.jpg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31fb449825089ca09e25a0c932dd4d.jpg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecae7ee127093040c27f743f0449581.jpg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98ee58a532e9fc00baa164aa7764ab.jpg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe1b10763bca4a65188556604e91a4.jpg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bd84e2bc1d5bc739a2faf5b23eb16.jpg"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9673e56a327ebcf6d14eb2d8e55f7a0.jpg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27d1193ccb6e66dbf7c0b9c56bf5fc.jpg"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edcf614f185f8026bbd7ddbb4acb93.jpg"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3df84ce1bf1246d93762ba0eea738e.jpg"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977297d8194ea41f5e0c41ebd08ee96.jpg"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7944d4596a5a331baa8a969946cd40d.jpg"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c881f82a4a81cf8d941aa0e669599.jpg"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbeeecf84374218cb5c49d9815086e.jpg"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda7a928908aa425a86692d98351ac7.jpg"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16355722c3c0b631f622c237a91cce3.jpg"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38668ddc2754b6692d1f9b8e62322f.jpg"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685839d5e3356bfb0fed14ff31c82591.jpg"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7438f4732efdefdfd68c4eb1a8abdfc.jpg"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0a29a55f008bd49d37d5aa46af836.jpg"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240531cd876274780fdecc36e2603844.jpg"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eab8bcce69be510134513b2596917f.jpg"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951276f2cbf8f16d95e6b960435d94e.jpg"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63e6e94935777af71d069a07f39ae0.jpg"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0167976d2145cf253fbea4c4b6cc97d.jpg"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2651375768a320179cf1119b386b5a1.jpg"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787059671ee7bddfb2e8e146fb75930.jpg"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c60258df758c56127f73902b2158b2.jpg"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178519f0cc5c29e462b83395eada1d6.jpg"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d71c7ef92aa7726abf37dc1a06fc5.jpg"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed995af2bd9b399af867739c44a81221.jpg"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162cef81d54415915c3b162e9ddc6ed.jpg"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4523deca8dc5983c2f6e2d07f82935.jpg"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a05cb5fc96a8c63ff210e9314fed28.jpg"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b22ac41f5281546db2d696e6e68bb8.jpg"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c80126e94a933831f93d99af1e702.jpg"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d80f34cba98d962e7ec78def8df722.jpg"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67f1866de0067688bbb84037319536.jpg"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a31c3db75a6c0199223b9ea98f1829.jpg"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81872df49dca6b4df9499cef9c0399fa.jpg"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5cd8433b05df618b8ca81a30a02a5.jpg"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd092249846b2751e164c14f276a857e.jpg"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f05d0a5cac8d99a7a4264bc12ca3e.jpg"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a80ccd9be80ad15fb91e153c0019d7.jpg"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace51d909db24c35a2d726843bda5192.jpg"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374a43dce5a1a33c0bad5d33ab86daf.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffabd8c0fb57e4707e0389bb846ffc2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68016d3e000222895c77b9f6a74d5fb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b24bfb7d2d05868bf1d1d60eaa3a51.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cbc39ffc3552bcefbd41176f106c5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf5842359da39d11451bf15fbd1bc5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afc67e8cbd11bf0426b62c9aba301b.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf26db9187d4509a26b65c90fd3c70.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59299c2e4ba4e2a1f0ca40c9f5ea578.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe48513dc4dab953116eec2f99b0ed8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522389309b6e315fef1f5a948d2db60.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d9e98d0522dfe2a64666f271378b3.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee4ced01ff1339ff6693ded7f5bbd9.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff65dd6068f0ab6887c149e09e8cb2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8277422a2e63e78c8603db646a3381.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae67a6b5db228fd8e4022186b8f1965.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c0db0c8009249db24825701f41d3f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afe59ea9531f997673d13b2007ee53.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34c8dda04119f2cd7c67eedd2c1dc4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566a923d7b55afab8cb7a8edafbb65a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf1addd384ab1e766e838d4f3fb891.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9243eba971a6462ff2e0d06a07238.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380a10410f3e8e1d236493219992090.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37409565a7046d54f73ffbcdbaad62c5.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a44e6faf38136dd70538ef0bcb3883.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119023a273b17dfd785ae1afdac57089.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617adc2fb246a1a6340e985ed8779ee.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8172c30babe39b4295422b57fec82c6.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49f0eaff68513aac43933750f9da24.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95240934adf2a0d3936a9dfc03e25465.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d176513a1180c30fa296f0d1ba906.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf092fd6116f6580e5d19b58142187.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0f7f5fc75824781ccf17d2c3fe433.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43936cadb7abe17985aa7c5e0ebc9c6.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d49c07743e4b2cb8599946d49c4b6e.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b81ecc191cbe26d61ff837e66f62fd.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23589b322b4a029d70f256450e8669.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9d993db0c47fabbe08d795d0f790b.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9791978835edf63ac99d4078eee051.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98de4ae562770cf35e066d3cc349181.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9caf29fd8f805b019d9a73a9af4eb8c.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002c94e906082108fd88f2e643de65b.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e32d3ff95e8f24d69956a5877f2ef.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a9f9fe842fb4904be9a6679688d6e.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ac8ee9bd0cdc9134ec36d16d486a5.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5316fe5c6d62e10de048f49bb7682b6.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c729fb47867c88e801b1826043c18e.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ecdcea862362c28b217baa14ce9eb.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d27c99bcd44a2f722964a88f7dc27.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18620f7f9a9dc52493eada5ede205fa9.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110f18fde56fde7c71b57bc592935ba.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1364271c1210a4c28a24368ae2d257.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df259f049eb17145755cba5cb09ecf4b.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d079cee23bcb819c8d1be6b23f6c6.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2416c98b0c279c5112cfda785eff64e.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7fd63fba61a2a9a46510abb3202a9.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e50deff7851ee723a1474a0354c116.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35450236c447e3538ed2eeb3dd748d89.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2314e6ea6865a471b49a7e102899007.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08593717eace6672d7ceab52e68f35f.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83831d74edfebb74256df1844acd3a6.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f760e635c7732687226949dc6c47b1.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49034a400fde1ad7831e85c7c395d1.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974197895431aeebf5b0e370aa81842.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5910d890b7f1c8d46af915e29b639.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635f1f00317dfbbd6d864376cc5cc86.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa608be8d836644b7c29af8386eb1b29.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a60dbfd38fa43eea7dbc46f35a1a1.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972ad573ca576c1f7fc15a4535f3b3e.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa4a8154a910eb5c56f2ba858ba683.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86a16244d122892c85eeffd0782951.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1587c34c844faa180be7b7c6a3180fa.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee551fb27beabb211946cffceead0822.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c1e53ff23c7db31ad150e07c4959f.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6028fca05739f2db0610f9b8f3788.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502a0443b5537944656203091e3d1f6.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f0525ef5978a01ac7a37576918599.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe649e8d16b1e42efae5b551412c85a.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181e27a2548839711b07f6681c7475a.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c612ed084f6814034f3714f43a954.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790989c42c5c65f68f4a5ffc5e83e2e9.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa4a8154a910eb5c56f2ba858ba683.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86a16244d122892c85eeffd0782951.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1587c34c844faa180be7b7c6a3180fa.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee551fb27beabb211946cffceead0822.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7961e478952084870e053242d2b80.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6028fca05739f2db0610f9b8f3788.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502a0443b5537944656203091e3d1f6.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f0525ef5978a01ac7a37576918599.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf03d88256e7e46ef5e79305251804.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181e27a2548839711b07f6681c7475a.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d459aa82f89b37ff452e01b64d73509.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7961e478952084870e053242d2b80.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf876b1358ba0a3cacba365849f46f1.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d459aa82f89b37ff452e01b64d73509.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c428f0b5412dec4f976ce01541afac.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbae1aebc2ac1e98b491eaa0852d8b.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbae1aebc2ac1e98b491eaa0852d8b.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe7387ece30435a0e2f1a1f5c6b4d7.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514900b7685dc8d7aaeef72dfc354ee.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f00d761272d63328616770c11503b.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6179063f8c8c5357bf06da4a8aa140.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32d60e1c40b6294d40c3f8f8a768bb.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74308bea4eccb91042d600d6391ebf.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2e33f1646e60dbfe1078b788ec8b9.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44c5d61de724315e99da96204727a8.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51da256d84bbf2be6147f98160f3cf.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080202bf53fd3bb8e19d8be08b3b4ed0.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6380675bf507c407403e7994f83c0.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8e35804cad7936f4e239050687a7f.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f13bffb4c6ce38195f4e8dc186787.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c74513d645bd25fbe8bfe40fed1708.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67842d9775f44d64bb6e4eaaccc04f07.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe335f378d638ef8c0ef89069ec062.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a410722f94850d8f5b48bfc2144b932.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde0a3b2014b49a26fa7baa2695bce7.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58ca4abc0a505b07f6bf72b0228872.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bb0ebe85e69e29a48b421530fe61c.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b84f172398245504b84a932fa5a17d.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b393d5e9c1c3649a29dad81f6a112e9.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b10c0035feb3ffcc96282e0b513f4.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983ce9df236909d52616ff79c9ed687.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc524cc7d3b0b3b6cc8eb85e52410c5b.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844470bfef1ff986d1fca778390c82b9.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066bcd2ca818709940a1e0ab320b3df.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8531c38cfdfc2be3700f01abecd984.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a06a136c527d973b51f48c0dbb1d55.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8deaf826b4ad7f2c69d642dcd30c16b.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a8665c94d38a36a1b95455c90d1cb.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c77dc5ac89debbc38578d71de5a54.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadfa71cc6d70584e4f0d9db6c6072d.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92bb9d111e639d64013182440f04fd.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b25d7cdbe54b9c8c575252378497b.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b26817bb95294eb7ee3676edeeb4b5.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7864d5c17d9b823cf78591aa28d1f.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa9e038fa64bc50a0df42bfdbcbfc1.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269eb2062a6acc151fc19aa318e8209.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee08ba92456e8aab84eb0876d12dd0.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc3ba5d58b6246d29005fe2d4a97a8.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51caf62a4e7fbf68d7adee1c889518fa.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31797968bbece624f91006a76be972b4.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185b1f56d2100e9896483bc69a0f07f.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250f1494886bb9e888ae1da0d87fb3d.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4ea4495b0fd1eced609b9ece1d36f.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03662b20ec4a95e93554c3019d6883.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add49357586f4996b01fd6b4bf5db888.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9dc76c0434ac3ceea9b17812c78762.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e02c724dee69220be89863fa208ad.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5e6523ecc8b2cd85c404716b718cc.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b0373d8318ccd535230c70fc7c6dc.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329c2d9931f4804c9d613fcaca23ccd.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f56852050e3d460013c175716cea74.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a7de030ac8870c3070e8c45f9e250.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc3b77ca2f292dbeba5c814102165d.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b38ec7e728532205ae673514a08fc4.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e00fd06d571c6b13c906e422f1c9c0.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47863959872720022b9dd4c11f2b42d2.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6feb34a1b92ba5913cd84ed37df5f8d.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ff5442fb6f929ce2a7a4c35db4189.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944e97fef6bf3d152bbe8b4020bd58e.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab82d614919d5534e66e18bc354a925.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7590bee9ed7903fe0b95cd7a2dec1.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50994c263ebe4fd02157b1ea2405e19d.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f840d82de04112b3003a3103eaaf1.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d46eef702a87798de6ee415a441e4d.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c0bc310c2a97a0cc4d726399109b8.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df8de76dc81cb666ac16deff5c0710.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858b9e9e2b6f6461764a841774f171b.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32cf1b23728bfe7036d7a53b111ebc.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bdede1f44583f8e7d09c28afcb273.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa83ed8d525cff9ad564d27a26e4a46.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a1da8418be7a9549df18d4df75f7f.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40360e882b6e811c40a83339e526e6.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44747676b87a30b71bf571e3a01dd13.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba19cfccc835280e91d4fa79bb8becc.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738016b2d5385eb0c8e2405a6786c7d7.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23593043b9ab2df68e10a7a6aafe9d7b.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd91f69ed944cd0a151d025038bd8e.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea173eb19d4c650897f75409ee3e995d.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ba681929be88ad07f6d3df38842f1.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778638920b981f7cdbf27a3b2c4531cf.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535e87c776f4f90027d9294492d7624.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882995e5db8850c645a1767dd32e470.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b3e45a45c32e0d976ad591be22d77.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04d2a098cec7f880803e5b321f28c4.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da3db82067bffce7eb6a014fe31e17.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6c2181ca54fc89416bf1d0238f1cf.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86fe658d401977a9f22ce4488692c1.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669377f4ba0d4ff191aba8b48fd74f7.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b7a927d419efed609c9eb153f0ba8.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b05e31c5cfb4ea61f7851ae79a739.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc89fbf9a401395c376969ffa5534a.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff1b867c3fd236dda63e74a7cd3263.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca667381c68bb77605470a9fa92fd6.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abfb657055c2cf07ea849142edb439.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcead073e101b689f039415b0332dff.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfb6c4b647c740463c8ce869ad5d71.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a73b6febe18043a44de452a901bcd4.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b692a93a860572ec92f3f398dabe2.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c1da1f745679c9b7719b57c72255a.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b48ad1ad5d48b9c38cdbe86d0c93e2.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f74eefe2065e15ec28c374b0e87e5.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8216bf7c8295d906e0e5098d553e8.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f786fc77ed04a8c5d2f5987e00859.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260450853b9f9f26da363d6aa400c71f.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c84002f6f7aafaf02100bcc48fc443.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ad7d4ff0322a7b1becc126429baae.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad58c48133a8d3f860998a16520f63b.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d30020244a4e13475685458a6cd7e.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d3db7f0e87a2c1bf26379e0439bf7.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0bfd9d513b53da6645c52fbed5b29.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97118b7bdd5b8aab38beadf32fa78dae.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97316332d0b4305f715a03ae0d80df19.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114949caf3ff2c70d81f7d319fbd7c8.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df8de76dc81cb666ac16deff5c0710.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae546d44b3417e12407afeee70d4fb6.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85986dbc80f4efe2062ce5210c3857.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc05eaa673e68e87e9ed37d7112eeb.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26198ad3f7ff693cd2cd5cf266188a9b.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40360e882b6e811c40a83339e526e6.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba19cfccc835280e91d4fa79bb8becc.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf699bb629c9b82367a58c75914bf0.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41107ff2b6fbd813aa2e15c1fd6177.PNG"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535e87c776f4f90027d9294492d7624.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0c46d2b2fad26bf50d2ff804201e8.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b3e45a45c32e0d976ad591be22d77.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db02255d092cbd01994e4ec93d5adf.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6c2181ca54fc89416bf1d0238f1cf.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3088fab103d88e0c76159a978db35dd.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abd7b697398365389b3a4a665d157a.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b7a927d419efed609c9eb153f0ba8.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b05e31c5cfb4ea61f7851ae79a739.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6e9e709f6cddf71a73c9fd3f0a3ae.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8551736a396bfa6c78527170aa1638.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca667381c68bb77605470a9fa92fd6.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05d0aeb9b2c33430c912fbef1f9242.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a4c4cfd39709d7544ea05543eb6e6.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07f9903a3f2e54c150a09213af31b3.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5aad2a03101043fc21dea9db1b0af6.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c41a526071d9fcf462b74e85e9265.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c00e9ee7da3fbd0221cb2b373efc6.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fecb7a2a771432cac275aaf13dc7a27.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f746fd725f8286b383b8b2ae03aedf.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bde6038b514df477106ea7f05b44b8.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad078b7844bff640f7982d0b88c1a0c7.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c84002f6f7aafaf02100bcc48fc443.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ad7d4ff0322a7b1becc126429baae.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad58c48133a8d3f860998a16520f63b.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d03be8ccfab12090cc22b418eb598.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccddefe05ec1307aef3b208946cbfb4.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffdf4efc96e2718ead3146ba36ac55.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7e8aa4771e4843eb8dc2dfde3e5c8.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1ae4682d2f3ee8066ff7d30d02143.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62f3f75e835df41bd6c9b4f1fb614b.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecf29e861fc4be5d08ac7690b0067d.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6e5c03f41a7f2c14bdf9f4da4f25a.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c0b14e6952cccb47a695004b567e3.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526477d79fdc56ceb46cdb4c877aa9f.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920c78d18013e4f50e2617f29dc26da.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61abdf044977b3bc6196e5602036345.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6416c9f80f561dcf043aa7c3cd84486.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b88da7ee7e29d945abd592e0e6d4d.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf699bb629c9b82367a58c75914bf0.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd4230b78a1b5066cb1c61f6e85c10.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516e174ff35e0ea3a49fce028ad759d.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca75b8459782bb579db41c76c1872b.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5113399f713da51b92c46171e4ac1.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a9990f6a936f7c19aaa98faea964f.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b26b0c33ee0600d7c5c48a05d5a66.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805db5d28e6c85e6bd3f364d62ef5c19.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdc8ad7f4fd12febc316a3aa54e592.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff78ec439915e6381cefdab33e04d3.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d684ac22dd23d6c9a750e40e06600d.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee769a9b113ae85cd5b9ebb213b63a.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94df17dfb9e44592c46bbd541774b5.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655904e5c987019de7b9b598e12d86f0.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39739b328676282610deddef26f7122.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31515ef6f2f06324a95509e9fd3eda.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff653a51c0e5b7067a09d19cbd4d87a.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33152debd23f74de53135f195f7c122.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1bf2003d26d47ec0b2723f820b1ae.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07759d2b4ec1441065b446af4ebdf9b9.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc70191b57384628c38261c3aa07aa9.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0eb126ce7410783d4ee04ddff3f97.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bba6334100b98c965edcb92f1f908b.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d5641fd915df8a776d76fe248f1f7.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f91a3f32d15ec8f70f5a6cff1b83e0.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497c79cf9bbcddb129c1a8c81fd996a.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d7e0b9be17f7eb2004ab9c669d27b.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9a685e6d88f1052542dfdb6d6e9a5.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9431b13881f37d16fe189e15e722f.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679e0134e5c5ece5d1ca24d9a0ca943.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c8647249a5c5c41b7797343962e29.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad8c28b29099024fa61307a3b6216d.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bae944c72b02d156c336ae75a41e24.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a431c9ed956c8df74bc6846476029.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920b574723400ef2997c005493eb746.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3a22c62636bf32932942a5635e3b3.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ada86587275c0136f3060e31f21c45.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5a1826703edbe8ad605f8040fd328.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45d31958689cfc880007de335e894d.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee769a9b113ae85cd5b9ebb213b63a.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94df17dfb9e44592c46bbd541774b5.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c461e4201526eec87d9b688dca0931.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39739b328676282610deddef26f7122.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d2bd801f98bb4a066d58f3a262fa2.JPG"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56657912e68e602d1c6624f8aeaa69c3.JPG"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33152debd23f74de53135f195f7c122.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8710c9b613c01c977200f18611dc76.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e70bda1da887aec4964ce15574193.jpg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc70191b57384628c38261c3aa07aa9.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1804fdec94d6cc3e3879c858ae2f9c.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14fd7de1cba8b39ffaffcc79f66bb7.JPG"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad12361bbe1e0ba9c1d8a2a460524c.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f91a3f32d15ec8f70f5a6cff1b83e0.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497c79cf9bbcddb129c1a8c81fd996a.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d7e0b9be17f7eb2004ab9c669d27b.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9a685e6d88f1052542dfdb6d6e9a5.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9431b13881f37d16fe189e15e722f.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ea62733332fbc72b58ffa90c7d4be.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c8647249a5c5c41b7797343962e29.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269be5d248d64038b7c645eb40a82d5.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c70efcc810fa40ba9102aedca0444f.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214553cc022a459973d54e61d9991e15.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920b574723400ef2997c005493eb746.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04373a57fd349f5d5821ca1f55b869.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ada86587275c0136f3060e31f21c45.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279046498ae304470ae13c25cb7b3a2.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df24d1562b08852769c326a8c8889f8.jpg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3585b8ddfff40dccb7a88f85bbbb52f.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7264ee33855f5bb0b93a692787ec45e.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8710c9b613c01c977200f18611dc76.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52177c6faccefad38c2af2f280e98d7a.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240db92223ff7cdd8bad8c2d3e6a893.jpg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9a63a21787f760aad32d6d9d43a1d.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318345633aa6cc30ac20d249bc6f966e.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b24baa63e63cae6f7aeb36144570e0.jpg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d249a64e4dc38199411044159ae8f8.jpg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125251d75c8bba630f9dc59a0f58adbd.jpg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e2d95dda5b5e87e29ce16b6c4d740.jpg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d10110bbff31407318eda4f06c056b.jpg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fe3a40d8f15bff9f040352fba21a9.jpg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400acb5726543ae3859a727d4683310.jpg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bdc8c8bf7d621df2e4a9917b760cd.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248dc4fe415b8fee284a2b6a90da607f.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aee544627615b469fdc7e4d0f08fa9.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c076a098e9fd8043335609cd64d0196.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ef0db82395f7c6c097ffdb9493f74.jpg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57571dc490f56ecc9f82a78213ff8e4.jpg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9744deef35293ebe3a621597ed6e8.jpg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3afacd277603b3c3baf9e65ad1e247.jpg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939fb9f6df4b3ce9e3df2ce54102fdf.jpg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665b4ca9ef94b23fa8ba52cf0a7736b.jpg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c50b6085c4404f2e604ae710e4556.jpg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01152e4759150ca7390ef3baa4722d8.jpg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01ed72243f88b600aa8d72a764af95.jpg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a9806ba70fc976efebb6d58c2bf4f.jpg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258738654c431a4f29c9c5d4ec5f162.jpg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbe1a0cf9e40af4e5a5c208b33270f.jpg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b6d0adea892dfdba556bdf5519f8c.jpg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8368599f35994d1c527ece6b2511f1.jpg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31fb449825089ca09e25a0c932dd4d.jpg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecae7ee127093040c27f743f0449581.jpg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98ee58a532e9fc00baa164aa7764ab.jpg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe1b10763bca4a65188556604e91a4.jpg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bd84e2bc1d5bc739a2faf5b23eb16.jpg"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9673e56a327ebcf6d14eb2d8e55f7a0.jpg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defd14a556dd75d743a4c40bfd99c32.jpg"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388351569b67c53adf94e94c26a872e2.jpg"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ef7f55e25749de7807181284e80b9.jpg"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d9786062eb3a172c9c828e84c48e6.jpg"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04296c4d64a58538e50546a7511dabde.jpg"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099ff21e428b7b1151a66f9f1339292.jpg"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27d1193ccb6e66dbf7c0b9c56bf5fc.jpg"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edcf614f185f8026bbd7ddbb4acb93.jpg"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3df84ce1bf1246d93762ba0eea738e.jpg"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977297d8194ea41f5e0c41ebd08ee96.jpg"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7944d4596a5a331baa8a969946cd40d.jpg"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c881f82a4a81cf8d941aa0e669599.jpg"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbeeecf84374218cb5c49d9815086e.jpg"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda7a928908aa425a86692d98351ac7.jpg"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16355722c3c0b631f622c237a91cce3.jpg"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38668ddc2754b6692d1f9b8e62322f.jpg"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685839d5e3356bfb0fed14ff31c82591.jpg"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7438f4732efdefdfd68c4eb1a8abdfc.jpg"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0a29a55f008bd49d37d5aa46af836.jpg"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240531cd876274780fdecc36e2603844.jpg"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eab8bcce69be510134513b2596917f.jpg"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951276f2cbf8f16d95e6b960435d94e.jpg"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63e6e94935777af71d069a07f39ae0.jpg"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0167976d2145cf253fbea4c4b6cc97d.jpg"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2651375768a320179cf1119b386b5a1.jpg"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787059671ee7bddfb2e8e146fb75930.jpg"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c60258df758c56127f73902b2158b2.jpg"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178519f0cc5c29e462b83395eada1d6.jpg"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d71c7ef92aa7726abf37dc1a06fc5.jpg"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed995af2bd9b399af867739c44a81221.jpg"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162cef81d54415915c3b162e9ddc6ed.jpg"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4523deca8dc5983c2f6e2d07f82935.jpg"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a05cb5fc96a8c63ff210e9314fed28.jpg"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b22ac41f5281546db2d696e6e68bb8.jpg"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c80126e94a933831f93d99af1e702.jpg"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d80f34cba98d962e7ec78def8df722.jpg"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67f1866de0067688bbb84037319536.jpg"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a31c3db75a6c0199223b9ea98f1829.jpg"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81872df49dca6b4df9499cef9c0399fa.jpg"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5cd8433b05df618b8ca81a30a02a5.jpg"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd092249846b2751e164c14f276a857e.jpg"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f05d0a5cac8d99a7a4264bc12ca3e.jpg"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a80ccd9be80ad15fb91e153c0019d7.jpg"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace51d909db24c35a2d726843bda5192.jpg"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374a43dce5a1a33c0bad5d33ab86daf.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_2335" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -16203,1474 +16239,1696 @@
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="product_2689" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
       <xdr:row>381</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="product_2690" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>381</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>382</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="367" name="product_2681" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <xdr:cNvPr id="369" name="product_2691" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>382</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>383</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="368" name="product_2682" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <xdr:cNvPr id="370" name="product_2694" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>383</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>384</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="369" name="product_2683" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <xdr:cNvPr id="371" name="product_2693" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>384</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="370" name="product_2684" descr=""/>
-[...67 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+        <xdr:cNvPr id="372" name="product_2692" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>387</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>387</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>388</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="373" name="product_2677" descr=""/>
+        <xdr:cNvPr id="373" name="product_2681" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>388</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>389</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="374" name="product_2678" descr=""/>
+        <xdr:cNvPr id="374" name="product_2682" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>389</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>390</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="375" name="product_2679" descr=""/>
+        <xdr:cNvPr id="375" name="product_2683" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>390</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>391</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="376" name="product_2680" descr=""/>
+        <xdr:cNvPr id="376" name="product_2684" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>391</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>392</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="377" name="product_2686" descr=""/>
+        <xdr:cNvPr id="377" name="product_2685" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>392</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>393</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="378" name="product_2687" descr=""/>
+        <xdr:cNvPr id="378" name="product_2676" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>393</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>394</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="379" name="product_2688" descr=""/>
+        <xdr:cNvPr id="379" name="product_2677" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="product_2678" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
       <xdr:row>396</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="product_2679" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>396</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>397</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="380" name="product_484" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <xdr:cNvPr id="382" name="product_2680" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>397</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>398</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="381" name="product_1230" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <xdr:cNvPr id="383" name="product_2686" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>398</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>399</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="382" name="product_497" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <xdr:cNvPr id="384" name="product_2687" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>399</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>400</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="383" name="product_1225" descr=""/>
-[...67 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+        <xdr:cNvPr id="385" name="product_2688" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>402</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>402</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>403</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="386" name="product_503" descr=""/>
+        <xdr:cNvPr id="386" name="product_484" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>403</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>404</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="387" name="product_1232" descr=""/>
+        <xdr:cNvPr id="387" name="product_1230" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>404</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>405</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="388" name="product_1237" descr=""/>
+        <xdr:cNvPr id="388" name="product_497" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>405</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>406</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="389" name="product_1227" descr=""/>
+        <xdr:cNvPr id="389" name="product_1225" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>406</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>407</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="390" name="product_1226" descr=""/>
+        <xdr:cNvPr id="390" name="product_500" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>407</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>408</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="391" name="product_2375" descr=""/>
+        <xdr:cNvPr id="391" name="product_501" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>408</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>409</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="392" name="product_2374" descr=""/>
+        <xdr:cNvPr id="392" name="product_503" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>409</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>410</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="393" name="product_490" descr=""/>
+        <xdr:cNvPr id="393" name="product_1232" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>410</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>411</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="394" name="product_1244" descr=""/>
+        <xdr:cNvPr id="394" name="product_1237" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>411</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>412</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="395" name="product_1245" descr=""/>
+        <xdr:cNvPr id="395" name="product_1227" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="product_1226" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
       <xdr:row>414</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="product_2375" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>414</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>415</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="396" name="product_2412" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <xdr:cNvPr id="398" name="product_2374" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>415</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>416</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="397" name="product_2413" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <xdr:cNvPr id="399" name="product_490" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>416</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>417</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="398" name="product_2414" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <xdr:cNvPr id="400" name="product_1244" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>417</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>418</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="399" name="product_2415" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <xdr:cNvPr id="401" name="product_1245" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>420</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>421</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="400" name="product_2591" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <xdr:cNvPr id="402" name="product_2412" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>421</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>422</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="401" name="product_2595" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <xdr:cNvPr id="403" name="product_2413" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>422</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>423</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="402" name="product_2596" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <xdr:cNvPr id="404" name="product_2414" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>423</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>424</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="403" name="product_2594" descr=""/>
-[...67 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+        <xdr:cNvPr id="405" name="product_2415" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>426</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...9 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="product_2591" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="product_2595" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="product_2596" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="product_2594" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="product_2593" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="product_2592" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -17939,51 +18197,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beasparfum.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F426"/>
+  <dimension ref="A1:F432"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
@@ -24673,890 +24931,998 @@
         <v>741</v>
       </c>
       <c r="C378" s="8" t="s">
         <v>742</v>
       </c>
       <c r="D378" s="6"/>
       <c r="E378" s="11">
         <v>1638.0</v>
       </c>
       <c r="F378" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="379" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A379" s="13">
         <v>104</v>
       </c>
       <c r="B379" s="7" t="s">
         <v>743</v>
       </c>
       <c r="C379" s="8" t="s">
         <v>744</v>
       </c>
       <c r="D379" s="6"/>
       <c r="E379" s="11">
-        <v>1638.0</v>
+        <v>3276.0</v>
       </c>
       <c r="F379" s="11">
         <v>819.0</v>
       </c>
     </row>
-    <row r="380" spans="1:6" outlineLevel="1">
-      <c r="A380" s="14" t="s">
+    <row r="380" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A380" s="13">
+        <v>105</v>
+      </c>
+      <c r="B380" s="7" t="s">
         <v>745</v>
       </c>
-      <c r="B380" s="2"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="C380" s="8" t="s">
+        <v>746</v>
+      </c>
+      <c r="D380" s="6"/>
+      <c r="E380" s="11">
+        <v>1638.0</v>
+      </c>
+      <c r="F380" s="11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="381" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A381" s="13">
+        <v>106</v>
+      </c>
+      <c r="B381" s="7" t="s">
+        <v>747</v>
+      </c>
+      <c r="C381" s="8" t="s">
+        <v>748</v>
+      </c>
+      <c r="D381" s="6"/>
+      <c r="E381" s="11">
+        <v>1638.0</v>
+      </c>
+      <c r="F381" s="11">
+        <v>0.0</v>
       </c>
     </row>
     <row r="382" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A382" s="13">
-        <v>1</v>
+        <v>107</v>
       </c>
       <c r="B382" s="7" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="C382" s="8" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="D382" s="6"/>
       <c r="E382" s="11">
-        <v>450.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F382" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="383" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A383" s="13">
-        <v>2</v>
+        <v>108</v>
       </c>
       <c r="B383" s="7" t="s">
-        <v>748</v>
+        <v>751</v>
       </c>
       <c r="C383" s="8" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
       <c r="D383" s="6"/>
       <c r="E383" s="11">
-        <v>450.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F383" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="384" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A384" s="13">
-        <v>3</v>
+        <v>109</v>
       </c>
       <c r="B384" s="7" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
       <c r="C384" s="8" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="D384" s="6"/>
       <c r="E384" s="11">
-        <v>450.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F384" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="385" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A385" s="13">
-        <v>4</v>
+        <v>110</v>
       </c>
       <c r="B385" s="7" t="s">
-        <v>752</v>
+        <v>755</v>
       </c>
       <c r="C385" s="8" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="D385" s="6"/>
       <c r="E385" s="11">
-        <v>450.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F385" s="11">
         <v>0.0</v>
       </c>
     </row>
-    <row r="386" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A386" s="13">
+    <row r="386" spans="1:6" outlineLevel="1">
+      <c r="A386" s="14" t="s">
+        <v>757</v>
+      </c>
+      <c r="B386" s="2"/>
+      <c r="C386" s="2"/>
+      <c r="D386" s="2"/>
+      <c r="E386" s="9"/>
+      <c r="F386" s="9"/>
+    </row>
+    <row r="387" spans="1:6" outlineLevel="2">
+      <c r="A387" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B387" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B386" s="7" t="s">
-[...14 lines deleted...]
-      <c r="A387" s="13">
+      <c r="C387" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B387" s="7" t="s">
-[...10 lines deleted...]
-        <v>0.0</v>
+      <c r="D387" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E387" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F387" s="10" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="388" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A388" s="13">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B388" s="7" t="s">
         <v>758</v>
       </c>
       <c r="C388" s="8" t="s">
         <v>759</v>
       </c>
       <c r="D388" s="6"/>
       <c r="E388" s="11">
-        <v>598.0</v>
+        <v>450.0</v>
       </c>
       <c r="F388" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="389" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A389" s="13">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B389" s="7" t="s">
         <v>760</v>
       </c>
       <c r="C389" s="8" t="s">
         <v>761</v>
       </c>
       <c r="D389" s="6"/>
       <c r="E389" s="11">
-        <v>598.0</v>
+        <v>450.0</v>
       </c>
       <c r="F389" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="390" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A390" s="13">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B390" s="7" t="s">
         <v>762</v>
       </c>
       <c r="C390" s="8" t="s">
         <v>763</v>
       </c>
       <c r="D390" s="6"/>
       <c r="E390" s="11">
-        <v>598.0</v>
+        <v>450.0</v>
       </c>
       <c r="F390" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="391" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A391" s="13">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B391" s="7" t="s">
         <v>764</v>
       </c>
       <c r="C391" s="8" t="s">
         <v>765</v>
       </c>
       <c r="D391" s="6"/>
       <c r="E391" s="11">
-        <v>598.0</v>
+        <v>450.0</v>
       </c>
       <c r="F391" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="392" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A392" s="13">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B392" s="7" t="s">
         <v>766</v>
       </c>
       <c r="C392" s="8" t="s">
         <v>767</v>
       </c>
       <c r="D392" s="6"/>
       <c r="E392" s="11">
-        <v>630.0</v>
+        <v>450.0</v>
       </c>
       <c r="F392" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="393" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A393" s="13">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B393" s="7" t="s">
         <v>768</v>
       </c>
       <c r="C393" s="8" t="s">
         <v>769</v>
       </c>
       <c r="D393" s="6"/>
       <c r="E393" s="11">
-        <v>630.0</v>
+        <v>598.0</v>
       </c>
       <c r="F393" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="394" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A394" s="13">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="B394" s="7" t="s">
         <v>770</v>
       </c>
       <c r="C394" s="8" t="s">
         <v>771</v>
       </c>
       <c r="D394" s="6"/>
       <c r="E394" s="11">
-        <v>630.0</v>
+        <v>598.0</v>
       </c>
       <c r="F394" s="11">
         <v>0.0</v>
       </c>
     </row>
-    <row r="395" spans="1:6" outlineLevel="2">
-      <c r="A395" s="15" t="s">
+    <row r="395" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A395" s="13">
+        <v>8</v>
+      </c>
+      <c r="B395" s="7" t="s">
         <v>772</v>
       </c>
-      <c r="B395" s="2"/>
-[...21 lines deleted...]
-      <c r="F396" s="10" t="s">
+      <c r="C395" s="8" t="s">
+        <v>773</v>
+      </c>
+      <c r="D395" s="6"/>
+      <c r="E395" s="11">
+        <v>598.0</v>
+      </c>
+      <c r="F395" s="11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="396" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A396" s="13">
         <v>9</v>
       </c>
-    </row>
-    <row r="397" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+      <c r="B396" s="7" t="s">
+        <v>774</v>
+      </c>
+      <c r="C396" s="8" t="s">
+        <v>775</v>
+      </c>
+      <c r="D396" s="6"/>
+      <c r="E396" s="11">
+        <v>598.0</v>
+      </c>
+      <c r="F396" s="11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="397" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A397" s="13">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B397" s="7" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="C397" s="8" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="D397" s="6"/>
       <c r="E397" s="11">
-        <v>449.0</v>
+        <v>598.0</v>
       </c>
       <c r="F397" s="11">
-        <v>224.5</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="398" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A398" s="13">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="B398" s="7" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
       <c r="C398" s="8" t="s">
-        <v>776</v>
+        <v>779</v>
       </c>
       <c r="D398" s="6"/>
       <c r="E398" s="11">
-        <v>449.0</v>
+        <v>630.0</v>
       </c>
       <c r="F398" s="11">
-        <v>224.5</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="399" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A399" s="13">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="B399" s="7" t="s">
-        <v>777</v>
+        <v>780</v>
       </c>
       <c r="C399" s="8" t="s">
-        <v>778</v>
+        <v>781</v>
       </c>
       <c r="D399" s="6"/>
       <c r="E399" s="11">
-        <v>449.0</v>
+        <v>630.0</v>
       </c>
       <c r="F399" s="11">
-        <v>224.5</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="400" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A400" s="13">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="B400" s="7" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="C400" s="8" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="D400" s="6"/>
       <c r="E400" s="11">
-        <v>449.0</v>
+        <v>630.0</v>
       </c>
       <c r="F400" s="11">
-        <v>224.5</v>
-[...3 lines deleted...]
-      <c r="A401" s="13">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="401" spans="1:6" outlineLevel="2">
+      <c r="A401" s="15" t="s">
+        <v>784</v>
+      </c>
+      <c r="B401" s="2"/>
+      <c r="C401" s="2"/>
+      <c r="D401" s="2"/>
+      <c r="E401" s="9"/>
+      <c r="F401" s="9"/>
+    </row>
+    <row r="402" spans="1:6" outlineLevel="3">
+      <c r="A402" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B402" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B401" s="7" t="s">
-[...14 lines deleted...]
-      <c r="A402" s="13">
+      <c r="C402" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B402" s="7" t="s">
-[...10 lines deleted...]
-        <v>224.5</v>
+      <c r="D402" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E402" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F402" s="10" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="403" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A403" s="13">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B403" s="7" t="s">
         <v>785</v>
       </c>
       <c r="C403" s="8" t="s">
         <v>786</v>
       </c>
       <c r="D403" s="6"/>
       <c r="E403" s="11">
         <v>449.0</v>
       </c>
       <c r="F403" s="11">
         <v>224.5</v>
       </c>
     </row>
     <row r="404" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A404" s="13">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B404" s="7" t="s">
         <v>787</v>
       </c>
       <c r="C404" s="8" t="s">
         <v>788</v>
       </c>
       <c r="D404" s="6"/>
       <c r="E404" s="11">
         <v>449.0</v>
       </c>
       <c r="F404" s="11">
         <v>224.5</v>
       </c>
     </row>
     <row r="405" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A405" s="13">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B405" s="7" t="s">
         <v>789</v>
       </c>
       <c r="C405" s="8" t="s">
         <v>790</v>
       </c>
       <c r="D405" s="6"/>
       <c r="E405" s="11">
         <v>449.0</v>
       </c>
       <c r="F405" s="11">
         <v>224.5</v>
       </c>
     </row>
     <row r="406" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A406" s="13">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B406" s="7" t="s">
         <v>791</v>
       </c>
       <c r="C406" s="8" t="s">
         <v>792</v>
       </c>
       <c r="D406" s="6"/>
       <c r="E406" s="11">
         <v>449.0</v>
       </c>
       <c r="F406" s="11">
         <v>224.5</v>
       </c>
     </row>
     <row r="407" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A407" s="13">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B407" s="7" t="s">
         <v>793</v>
       </c>
       <c r="C407" s="8" t="s">
         <v>794</v>
       </c>
       <c r="D407" s="6"/>
       <c r="E407" s="11">
         <v>449.0</v>
       </c>
       <c r="F407" s="11">
         <v>224.5</v>
       </c>
     </row>
     <row r="408" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A408" s="13">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B408" s="7" t="s">
         <v>795</v>
       </c>
       <c r="C408" s="8" t="s">
         <v>796</v>
       </c>
       <c r="D408" s="6"/>
       <c r="E408" s="11">
         <v>449.0</v>
       </c>
       <c r="F408" s="11">
         <v>224.5</v>
       </c>
     </row>
     <row r="409" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A409" s="13">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="B409" s="7" t="s">
         <v>797</v>
       </c>
       <c r="C409" s="8" t="s">
         <v>798</v>
       </c>
       <c r="D409" s="6"/>
       <c r="E409" s="11">
         <v>449.0</v>
       </c>
       <c r="F409" s="11">
         <v>224.5</v>
       </c>
     </row>
     <row r="410" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A410" s="13">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="B410" s="7" t="s">
         <v>799</v>
       </c>
       <c r="C410" s="8" t="s">
         <v>800</v>
       </c>
       <c r="D410" s="6"/>
       <c r="E410" s="11">
         <v>449.0</v>
       </c>
       <c r="F410" s="11">
         <v>224.5</v>
       </c>
     </row>
     <row r="411" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A411" s="13">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="B411" s="7" t="s">
         <v>801</v>
       </c>
       <c r="C411" s="8" t="s">
         <v>802</v>
       </c>
       <c r="D411" s="6"/>
       <c r="E411" s="11">
         <v>449.0</v>
       </c>
       <c r="F411" s="11">
         <v>224.5</v>
       </c>
     </row>
     <row r="412" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A412" s="13">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="B412" s="7" t="s">
         <v>803</v>
       </c>
       <c r="C412" s="8" t="s">
         <v>804</v>
       </c>
       <c r="D412" s="6"/>
       <c r="E412" s="11">
         <v>449.0</v>
       </c>
       <c r="F412" s="11">
         <v>224.5</v>
       </c>
     </row>
-    <row r="413" spans="1:6" outlineLevel="1">
-      <c r="A413" s="14" t="s">
+    <row r="413" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A413" s="13">
+        <v>11</v>
+      </c>
+      <c r="B413" s="7" t="s">
         <v>805</v>
       </c>
-      <c r="B413" s="2"/>
-[...25 lines deleted...]
-    <row r="415" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="C413" s="8" t="s">
+        <v>806</v>
+      </c>
+      <c r="D413" s="6"/>
+      <c r="E413" s="11">
+        <v>449.0</v>
+      </c>
+      <c r="F413" s="11">
+        <v>224.5</v>
+      </c>
+    </row>
+    <row r="414" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A414" s="13">
+        <v>12</v>
+      </c>
+      <c r="B414" s="7" t="s">
+        <v>807</v>
+      </c>
+      <c r="C414" s="8" t="s">
+        <v>808</v>
+      </c>
+      <c r="D414" s="6"/>
+      <c r="E414" s="11">
+        <v>449.0</v>
+      </c>
+      <c r="F414" s="11">
+        <v>224.5</v>
+      </c>
+    </row>
+    <row r="415" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A415" s="13">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B415" s="7" t="s">
-        <v>806</v>
+        <v>809</v>
       </c>
       <c r="C415" s="8" t="s">
-        <v>807</v>
+        <v>810</v>
       </c>
       <c r="D415" s="6"/>
       <c r="E415" s="11">
-        <v>420.0</v>
+        <v>449.0</v>
       </c>
       <c r="F415" s="11">
-        <v>600.0</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+        <v>224.5</v>
+      </c>
+    </row>
+    <row r="416" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A416" s="13">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="B416" s="7" t="s">
-        <v>808</v>
+        <v>811</v>
       </c>
       <c r="C416" s="8" t="s">
-        <v>809</v>
+        <v>812</v>
       </c>
       <c r="D416" s="6"/>
       <c r="E416" s="11">
-        <v>420.0</v>
+        <v>449.0</v>
       </c>
       <c r="F416" s="11">
-        <v>600.0</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+        <v>224.5</v>
+      </c>
+    </row>
+    <row r="417" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A417" s="13">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="B417" s="7" t="s">
-        <v>810</v>
+        <v>813</v>
       </c>
       <c r="C417" s="8" t="s">
-        <v>811</v>
+        <v>814</v>
       </c>
       <c r="D417" s="6"/>
       <c r="E417" s="11">
-        <v>420.0</v>
+        <v>449.0</v>
       </c>
       <c r="F417" s="11">
-        <v>600.0</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+        <v>224.5</v>
+      </c>
+    </row>
+    <row r="418" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A418" s="13">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="B418" s="7" t="s">
-        <v>812</v>
+        <v>815</v>
       </c>
       <c r="C418" s="8" t="s">
-        <v>813</v>
+        <v>816</v>
       </c>
       <c r="D418" s="6"/>
       <c r="E418" s="11">
-        <v>420.0</v>
+        <v>449.0</v>
       </c>
       <c r="F418" s="11">
-        <v>600.0</v>
+        <v>224.5</v>
       </c>
     </row>
     <row r="419" spans="1:6" outlineLevel="1">
       <c r="A419" s="14" t="s">
-        <v>814</v>
+        <v>817</v>
       </c>
       <c r="B419" s="2"/>
       <c r="C419" s="2"/>
       <c r="D419" s="2"/>
       <c r="E419" s="9"/>
       <c r="F419" s="9"/>
     </row>
     <row r="420" spans="1:6" outlineLevel="2">
       <c r="A420" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B420" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C420" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D420" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E420" s="10" t="s">
         <v>8</v>
       </c>
       <c r="F420" s="10" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="421" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A421" s="13">
         <v>1</v>
       </c>
       <c r="B421" s="7" t="s">
-        <v>815</v>
+        <v>818</v>
       </c>
       <c r="C421" s="8" t="s">
-        <v>816</v>
+        <v>819</v>
       </c>
       <c r="D421" s="6"/>
       <c r="E421" s="11">
-        <v>250.0</v>
+        <v>420.0</v>
       </c>
       <c r="F421" s="11">
-        <v>0.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="422" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A422" s="13">
         <v>2</v>
       </c>
       <c r="B422" s="7" t="s">
-        <v>817</v>
+        <v>820</v>
       </c>
       <c r="C422" s="8" t="s">
-        <v>818</v>
+        <v>821</v>
       </c>
       <c r="D422" s="6"/>
       <c r="E422" s="11">
-        <v>250.0</v>
+        <v>420.0</v>
       </c>
       <c r="F422" s="11">
-        <v>0.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="423" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A423" s="13">
         <v>3</v>
       </c>
       <c r="B423" s="7" t="s">
-        <v>819</v>
+        <v>822</v>
       </c>
       <c r="C423" s="8" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
       <c r="D423" s="6"/>
       <c r="E423" s="11">
-        <v>250.0</v>
+        <v>420.0</v>
       </c>
       <c r="F423" s="11">
-        <v>0.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="424" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A424" s="13">
         <v>4</v>
       </c>
       <c r="B424" s="7" t="s">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="C424" s="8" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="D424" s="6"/>
       <c r="E424" s="11">
+        <v>420.0</v>
+      </c>
+      <c r="F424" s="11">
+        <v>600.0</v>
+      </c>
+    </row>
+    <row r="425" spans="1:6" outlineLevel="1">
+      <c r="A425" s="14" t="s">
+        <v>826</v>
+      </c>
+      <c r="B425" s="2"/>
+      <c r="C425" s="2"/>
+      <c r="D425" s="2"/>
+      <c r="E425" s="9"/>
+      <c r="F425" s="9"/>
+    </row>
+    <row r="426" spans="1:6" outlineLevel="2">
+      <c r="A426" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B426" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C426" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D426" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E426" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F426" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="427" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A427" s="13">
+        <v>1</v>
+      </c>
+      <c r="B427" s="7" t="s">
+        <v>827</v>
+      </c>
+      <c r="C427" s="8" t="s">
+        <v>828</v>
+      </c>
+      <c r="D427" s="6"/>
+      <c r="E427" s="11">
         <v>250.0</v>
       </c>
-      <c r="F424" s="11">
+      <c r="F427" s="11">
         <v>0.0</v>
       </c>
     </row>
-    <row r="425" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A425" s="13">
+    <row r="428" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A428" s="13">
+        <v>2</v>
+      </c>
+      <c r="B428" s="7" t="s">
+        <v>829</v>
+      </c>
+      <c r="C428" s="8" t="s">
+        <v>830</v>
+      </c>
+      <c r="D428" s="6"/>
+      <c r="E428" s="11">
+        <v>250.0</v>
+      </c>
+      <c r="F428" s="11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="429" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A429" s="13">
+        <v>3</v>
+      </c>
+      <c r="B429" s="7" t="s">
+        <v>831</v>
+      </c>
+      <c r="C429" s="8" t="s">
+        <v>832</v>
+      </c>
+      <c r="D429" s="6"/>
+      <c r="E429" s="11">
+        <v>250.0</v>
+      </c>
+      <c r="F429" s="11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="430" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A430" s="13">
+        <v>4</v>
+      </c>
+      <c r="B430" s="7" t="s">
+        <v>833</v>
+      </c>
+      <c r="C430" s="8" t="s">
+        <v>834</v>
+      </c>
+      <c r="D430" s="6"/>
+      <c r="E430" s="11">
+        <v>250.0</v>
+      </c>
+      <c r="F430" s="11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="431" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A431" s="13">
         <v>5</v>
       </c>
-      <c r="B425" s="7" t="s">
-[...6 lines deleted...]
-      <c r="E425" s="11">
+      <c r="B431" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="C431" s="8" t="s">
+        <v>836</v>
+      </c>
+      <c r="D431" s="6"/>
+      <c r="E431" s="11">
         <v>250.0</v>
       </c>
-      <c r="F425" s="11">
+      <c r="F431" s="11">
         <v>0.0</v>
       </c>
     </row>
-    <row r="426" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A426" s="13">
+    <row r="432" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A432" s="13">
         <v>6</v>
       </c>
-      <c r="B426" s="7" t="s">
-[...6 lines deleted...]
-      <c r="E426" s="11">
+      <c r="B432" s="7" t="s">
+        <v>837</v>
+      </c>
+      <c r="C432" s="8" t="s">
+        <v>838</v>
+      </c>
+      <c r="D432" s="6"/>
+      <c r="E432" s="11">
         <v>250.0</v>
       </c>
-      <c r="F426" s="11">
+      <c r="F432" s="11">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A183:F183"/>
     <mergeCell ref="A274:F274"/>
-    <mergeCell ref="A380:F380"/>
-[...1 lines deleted...]
-    <mergeCell ref="A413:F413"/>
+    <mergeCell ref="A386:F386"/>
+    <mergeCell ref="A401:F401"/>
     <mergeCell ref="A419:F419"/>
+    <mergeCell ref="A425:F425"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>