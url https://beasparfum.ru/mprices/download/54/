--- v2 (2026-08-09)
+++ v3 (2026-11-06)
@@ -15,59 +15,59 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="839">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="835">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://beasparfum.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-09 22:21:53</t>
+    <t>Актуальность прайса на: 2026-11-06 06:59:08</t>
   </si>
   <si>
     <t>Парфюмерия</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Рекомендуемая Цена (руб.)</t>
   </si>
   <si>
     <t>Оптовая цена (руб.)</t>
   </si>
   <si>
     <t>100-impressive</t>
   </si>
@@ -2430,62 +2430,50 @@
     <t>Компактный парфюм BEA'S 10 ml U 728 Tiziana Terenzi Kirke unisex</t>
   </si>
   <si>
     <t>10-U736</t>
   </si>
   <si>
     <t>Компактный парфюм BEA'S 10 ml U 736 Tom Ford Lost Cherry edp unisex</t>
   </si>
   <si>
     <t>10-U746</t>
   </si>
   <si>
     <t>Компактный парфюм BEA'S 10 ml U 746 Attar Collection Musk Kashmir unisex U 746</t>
   </si>
   <si>
     <t>10-U753</t>
   </si>
   <si>
     <t>Компактный парфюм BEA'S 10 ml U 753 Ajmal Amber Wood unisex</t>
   </si>
   <si>
     <t>10-W506</t>
   </si>
   <si>
     <t>Компактный парфюм BEA'S 10 ml W 506 Dolce &amp; Gabbana L Imperatrice 3 for women W 506</t>
-  </si>
-[...10 lines deleted...]
-    <t>Компактный парфюм BEA'S 10 ml W 515 Chanel Coco Mademoiselle for women W 515</t>
   </si>
   <si>
     <t>10-W530</t>
   </si>
   <si>
     <t>Компактный парфюм BEA'S 10 ml W 530 Lacoste Pour Femme for women W 530</t>
   </si>
   <si>
     <t>10-W543</t>
   </si>
   <si>
     <t>Компактный парфюм BEA'S 10 ml W 543 Byredo Bal D'afrique for women</t>
   </si>
   <si>
     <t>10-W592</t>
   </si>
   <si>
     <t>Компактный парфюм BEA'S 10 ml W 592 Mancera Roses Vanille for women</t>
   </si>
   <si>
     <t>10-W593</t>
   </si>
   <si>
     <t>Компактный парфюм BEA'S 10 ml W 593 Amouage Blossom Love for women</t>
   </si>
@@ -2688,51 +2676,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffabd8c0fb57e4707e0389bb846ffc2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68016d3e000222895c77b9f6a74d5fb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b24bfb7d2d05868bf1d1d60eaa3a51.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cbc39ffc3552bcefbd41176f106c5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf5842359da39d11451bf15fbd1bc5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afc67e8cbd11bf0426b62c9aba301b.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf26db9187d4509a26b65c90fd3c70.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59299c2e4ba4e2a1f0ca40c9f5ea578.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe48513dc4dab953116eec2f99b0ed8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522389309b6e315fef1f5a948d2db60.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d9e98d0522dfe2a64666f271378b3.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee4ced01ff1339ff6693ded7f5bbd9.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff65dd6068f0ab6887c149e09e8cb2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8277422a2e63e78c8603db646a3381.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae67a6b5db228fd8e4022186b8f1965.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c0db0c8009249db24825701f41d3f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afe59ea9531f997673d13b2007ee53.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34c8dda04119f2cd7c67eedd2c1dc4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566a923d7b55afab8cb7a8edafbb65a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf1addd384ab1e766e838d4f3fb891.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9243eba971a6462ff2e0d06a07238.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380a10410f3e8e1d236493219992090.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37409565a7046d54f73ffbcdbaad62c5.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a44e6faf38136dd70538ef0bcb3883.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119023a273b17dfd785ae1afdac57089.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617adc2fb246a1a6340e985ed8779ee.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8172c30babe39b4295422b57fec82c6.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49f0eaff68513aac43933750f9da24.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95240934adf2a0d3936a9dfc03e25465.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d176513a1180c30fa296f0d1ba906.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf092fd6116f6580e5d19b58142187.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0f7f5fc75824781ccf17d2c3fe433.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43936cadb7abe17985aa7c5e0ebc9c6.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d49c07743e4b2cb8599946d49c4b6e.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b81ecc191cbe26d61ff837e66f62fd.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23589b322b4a029d70f256450e8669.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9d993db0c47fabbe08d795d0f790b.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9791978835edf63ac99d4078eee051.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98de4ae562770cf35e066d3cc349181.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9caf29fd8f805b019d9a73a9af4eb8c.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002c94e906082108fd88f2e643de65b.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e32d3ff95e8f24d69956a5877f2ef.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a9f9fe842fb4904be9a6679688d6e.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ac8ee9bd0cdc9134ec36d16d486a5.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5316fe5c6d62e10de048f49bb7682b6.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c729fb47867c88e801b1826043c18e.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ecdcea862362c28b217baa14ce9eb.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d27c99bcd44a2f722964a88f7dc27.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18620f7f9a9dc52493eada5ede205fa9.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110f18fde56fde7c71b57bc592935ba.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1364271c1210a4c28a24368ae2d257.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df259f049eb17145755cba5cb09ecf4b.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d079cee23bcb819c8d1be6b23f6c6.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2416c98b0c279c5112cfda785eff64e.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7fd63fba61a2a9a46510abb3202a9.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e50deff7851ee723a1474a0354c116.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35450236c447e3538ed2eeb3dd748d89.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2314e6ea6865a471b49a7e102899007.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08593717eace6672d7ceab52e68f35f.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83831d74edfebb74256df1844acd3a6.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f760e635c7732687226949dc6c47b1.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49034a400fde1ad7831e85c7c395d1.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974197895431aeebf5b0e370aa81842.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5910d890b7f1c8d46af915e29b639.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635f1f00317dfbbd6d864376cc5cc86.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa608be8d836644b7c29af8386eb1b29.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a60dbfd38fa43eea7dbc46f35a1a1.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972ad573ca576c1f7fc15a4535f3b3e.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa4a8154a910eb5c56f2ba858ba683.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86a16244d122892c85eeffd0782951.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1587c34c844faa180be7b7c6a3180fa.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee551fb27beabb211946cffceead0822.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c1e53ff23c7db31ad150e07c4959f.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6028fca05739f2db0610f9b8f3788.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502a0443b5537944656203091e3d1f6.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f0525ef5978a01ac7a37576918599.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe649e8d16b1e42efae5b551412c85a.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181e27a2548839711b07f6681c7475a.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c612ed084f6814034f3714f43a954.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790989c42c5c65f68f4a5ffc5e83e2e9.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa4a8154a910eb5c56f2ba858ba683.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86a16244d122892c85eeffd0782951.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1587c34c844faa180be7b7c6a3180fa.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee551fb27beabb211946cffceead0822.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7961e478952084870e053242d2b80.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6028fca05739f2db0610f9b8f3788.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502a0443b5537944656203091e3d1f6.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f0525ef5978a01ac7a37576918599.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf03d88256e7e46ef5e79305251804.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181e27a2548839711b07f6681c7475a.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d459aa82f89b37ff452e01b64d73509.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7961e478952084870e053242d2b80.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf876b1358ba0a3cacba365849f46f1.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d459aa82f89b37ff452e01b64d73509.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c428f0b5412dec4f976ce01541afac.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbae1aebc2ac1e98b491eaa0852d8b.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbae1aebc2ac1e98b491eaa0852d8b.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe7387ece30435a0e2f1a1f5c6b4d7.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514900b7685dc8d7aaeef72dfc354ee.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f00d761272d63328616770c11503b.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6179063f8c8c5357bf06da4a8aa140.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32d60e1c40b6294d40c3f8f8a768bb.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74308bea4eccb91042d600d6391ebf.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2e33f1646e60dbfe1078b788ec8b9.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44c5d61de724315e99da96204727a8.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51da256d84bbf2be6147f98160f3cf.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080202bf53fd3bb8e19d8be08b3b4ed0.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6380675bf507c407403e7994f83c0.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8e35804cad7936f4e239050687a7f.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f13bffb4c6ce38195f4e8dc186787.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c74513d645bd25fbe8bfe40fed1708.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67842d9775f44d64bb6e4eaaccc04f07.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe335f378d638ef8c0ef89069ec062.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a410722f94850d8f5b48bfc2144b932.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde0a3b2014b49a26fa7baa2695bce7.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58ca4abc0a505b07f6bf72b0228872.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bb0ebe85e69e29a48b421530fe61c.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b84f172398245504b84a932fa5a17d.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b393d5e9c1c3649a29dad81f6a112e9.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b10c0035feb3ffcc96282e0b513f4.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983ce9df236909d52616ff79c9ed687.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc524cc7d3b0b3b6cc8eb85e52410c5b.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844470bfef1ff986d1fca778390c82b9.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066bcd2ca818709940a1e0ab320b3df.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8531c38cfdfc2be3700f01abecd984.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a06a136c527d973b51f48c0dbb1d55.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8deaf826b4ad7f2c69d642dcd30c16b.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a8665c94d38a36a1b95455c90d1cb.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c77dc5ac89debbc38578d71de5a54.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadfa71cc6d70584e4f0d9db6c6072d.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92bb9d111e639d64013182440f04fd.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b25d7cdbe54b9c8c575252378497b.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b26817bb95294eb7ee3676edeeb4b5.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7864d5c17d9b823cf78591aa28d1f.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa9e038fa64bc50a0df42bfdbcbfc1.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269eb2062a6acc151fc19aa318e8209.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee08ba92456e8aab84eb0876d12dd0.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc3ba5d58b6246d29005fe2d4a97a8.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51caf62a4e7fbf68d7adee1c889518fa.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31797968bbece624f91006a76be972b4.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185b1f56d2100e9896483bc69a0f07f.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250f1494886bb9e888ae1da0d87fb3d.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4ea4495b0fd1eced609b9ece1d36f.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03662b20ec4a95e93554c3019d6883.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add49357586f4996b01fd6b4bf5db888.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9dc76c0434ac3ceea9b17812c78762.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e02c724dee69220be89863fa208ad.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5e6523ecc8b2cd85c404716b718cc.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b0373d8318ccd535230c70fc7c6dc.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329c2d9931f4804c9d613fcaca23ccd.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f56852050e3d460013c175716cea74.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a7de030ac8870c3070e8c45f9e250.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc3b77ca2f292dbeba5c814102165d.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b38ec7e728532205ae673514a08fc4.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e00fd06d571c6b13c906e422f1c9c0.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47863959872720022b9dd4c11f2b42d2.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6feb34a1b92ba5913cd84ed37df5f8d.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ff5442fb6f929ce2a7a4c35db4189.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944e97fef6bf3d152bbe8b4020bd58e.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab82d614919d5534e66e18bc354a925.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7590bee9ed7903fe0b95cd7a2dec1.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50994c263ebe4fd02157b1ea2405e19d.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f840d82de04112b3003a3103eaaf1.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d46eef702a87798de6ee415a441e4d.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c0bc310c2a97a0cc4d726399109b8.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df8de76dc81cb666ac16deff5c0710.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858b9e9e2b6f6461764a841774f171b.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32cf1b23728bfe7036d7a53b111ebc.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bdede1f44583f8e7d09c28afcb273.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa83ed8d525cff9ad564d27a26e4a46.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a1da8418be7a9549df18d4df75f7f.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40360e882b6e811c40a83339e526e6.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44747676b87a30b71bf571e3a01dd13.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba19cfccc835280e91d4fa79bb8becc.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738016b2d5385eb0c8e2405a6786c7d7.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23593043b9ab2df68e10a7a6aafe9d7b.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd91f69ed944cd0a151d025038bd8e.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea173eb19d4c650897f75409ee3e995d.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ba681929be88ad07f6d3df38842f1.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778638920b981f7cdbf27a3b2c4531cf.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535e87c776f4f90027d9294492d7624.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882995e5db8850c645a1767dd32e470.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b3e45a45c32e0d976ad591be22d77.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04d2a098cec7f880803e5b321f28c4.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da3db82067bffce7eb6a014fe31e17.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6c2181ca54fc89416bf1d0238f1cf.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86fe658d401977a9f22ce4488692c1.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669377f4ba0d4ff191aba8b48fd74f7.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b7a927d419efed609c9eb153f0ba8.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b05e31c5cfb4ea61f7851ae79a739.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc89fbf9a401395c376969ffa5534a.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff1b867c3fd236dda63e74a7cd3263.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca667381c68bb77605470a9fa92fd6.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abfb657055c2cf07ea849142edb439.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcead073e101b689f039415b0332dff.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfb6c4b647c740463c8ce869ad5d71.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a73b6febe18043a44de452a901bcd4.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b692a93a860572ec92f3f398dabe2.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c1da1f745679c9b7719b57c72255a.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b48ad1ad5d48b9c38cdbe86d0c93e2.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f74eefe2065e15ec28c374b0e87e5.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8216bf7c8295d906e0e5098d553e8.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f786fc77ed04a8c5d2f5987e00859.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260450853b9f9f26da363d6aa400c71f.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c84002f6f7aafaf02100bcc48fc443.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ad7d4ff0322a7b1becc126429baae.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad58c48133a8d3f860998a16520f63b.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d30020244a4e13475685458a6cd7e.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d3db7f0e87a2c1bf26379e0439bf7.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0bfd9d513b53da6645c52fbed5b29.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97118b7bdd5b8aab38beadf32fa78dae.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97316332d0b4305f715a03ae0d80df19.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114949caf3ff2c70d81f7d319fbd7c8.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df8de76dc81cb666ac16deff5c0710.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae546d44b3417e12407afeee70d4fb6.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85986dbc80f4efe2062ce5210c3857.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc05eaa673e68e87e9ed37d7112eeb.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26198ad3f7ff693cd2cd5cf266188a9b.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40360e882b6e811c40a83339e526e6.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba19cfccc835280e91d4fa79bb8becc.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf699bb629c9b82367a58c75914bf0.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41107ff2b6fbd813aa2e15c1fd6177.PNG"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535e87c776f4f90027d9294492d7624.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0c46d2b2fad26bf50d2ff804201e8.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b3e45a45c32e0d976ad591be22d77.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db02255d092cbd01994e4ec93d5adf.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6c2181ca54fc89416bf1d0238f1cf.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3088fab103d88e0c76159a978db35dd.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abd7b697398365389b3a4a665d157a.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b7a927d419efed609c9eb153f0ba8.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b05e31c5cfb4ea61f7851ae79a739.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6e9e709f6cddf71a73c9fd3f0a3ae.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8551736a396bfa6c78527170aa1638.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca667381c68bb77605470a9fa92fd6.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05d0aeb9b2c33430c912fbef1f9242.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a4c4cfd39709d7544ea05543eb6e6.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07f9903a3f2e54c150a09213af31b3.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5aad2a03101043fc21dea9db1b0af6.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c41a526071d9fcf462b74e85e9265.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c00e9ee7da3fbd0221cb2b373efc6.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fecb7a2a771432cac275aaf13dc7a27.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f746fd725f8286b383b8b2ae03aedf.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bde6038b514df477106ea7f05b44b8.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad078b7844bff640f7982d0b88c1a0c7.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c84002f6f7aafaf02100bcc48fc443.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ad7d4ff0322a7b1becc126429baae.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad58c48133a8d3f860998a16520f63b.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d03be8ccfab12090cc22b418eb598.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccddefe05ec1307aef3b208946cbfb4.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffdf4efc96e2718ead3146ba36ac55.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7e8aa4771e4843eb8dc2dfde3e5c8.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1ae4682d2f3ee8066ff7d30d02143.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62f3f75e835df41bd6c9b4f1fb614b.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecf29e861fc4be5d08ac7690b0067d.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6e5c03f41a7f2c14bdf9f4da4f25a.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c0b14e6952cccb47a695004b567e3.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526477d79fdc56ceb46cdb4c877aa9f.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920c78d18013e4f50e2617f29dc26da.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61abdf044977b3bc6196e5602036345.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6416c9f80f561dcf043aa7c3cd84486.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b88da7ee7e29d945abd592e0e6d4d.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf699bb629c9b82367a58c75914bf0.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd4230b78a1b5066cb1c61f6e85c10.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516e174ff35e0ea3a49fce028ad759d.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca75b8459782bb579db41c76c1872b.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5113399f713da51b92c46171e4ac1.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a9990f6a936f7c19aaa98faea964f.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b26b0c33ee0600d7c5c48a05d5a66.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805db5d28e6c85e6bd3f364d62ef5c19.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdc8ad7f4fd12febc316a3aa54e592.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff78ec439915e6381cefdab33e04d3.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d684ac22dd23d6c9a750e40e06600d.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee769a9b113ae85cd5b9ebb213b63a.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94df17dfb9e44592c46bbd541774b5.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655904e5c987019de7b9b598e12d86f0.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39739b328676282610deddef26f7122.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31515ef6f2f06324a95509e9fd3eda.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff653a51c0e5b7067a09d19cbd4d87a.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33152debd23f74de53135f195f7c122.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1bf2003d26d47ec0b2723f820b1ae.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07759d2b4ec1441065b446af4ebdf9b9.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc70191b57384628c38261c3aa07aa9.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0eb126ce7410783d4ee04ddff3f97.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bba6334100b98c965edcb92f1f908b.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d5641fd915df8a776d76fe248f1f7.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f91a3f32d15ec8f70f5a6cff1b83e0.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497c79cf9bbcddb129c1a8c81fd996a.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d7e0b9be17f7eb2004ab9c669d27b.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9a685e6d88f1052542dfdb6d6e9a5.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9431b13881f37d16fe189e15e722f.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679e0134e5c5ece5d1ca24d9a0ca943.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c8647249a5c5c41b7797343962e29.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad8c28b29099024fa61307a3b6216d.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bae944c72b02d156c336ae75a41e24.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a431c9ed956c8df74bc6846476029.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920b574723400ef2997c005493eb746.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3a22c62636bf32932942a5635e3b3.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ada86587275c0136f3060e31f21c45.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5a1826703edbe8ad605f8040fd328.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45d31958689cfc880007de335e894d.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee769a9b113ae85cd5b9ebb213b63a.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94df17dfb9e44592c46bbd541774b5.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c461e4201526eec87d9b688dca0931.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39739b328676282610deddef26f7122.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d2bd801f98bb4a066d58f3a262fa2.JPG"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56657912e68e602d1c6624f8aeaa69c3.JPG"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33152debd23f74de53135f195f7c122.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8710c9b613c01c977200f18611dc76.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e70bda1da887aec4964ce15574193.jpg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc70191b57384628c38261c3aa07aa9.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1804fdec94d6cc3e3879c858ae2f9c.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14fd7de1cba8b39ffaffcc79f66bb7.JPG"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad12361bbe1e0ba9c1d8a2a460524c.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f91a3f32d15ec8f70f5a6cff1b83e0.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497c79cf9bbcddb129c1a8c81fd996a.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d7e0b9be17f7eb2004ab9c669d27b.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9a685e6d88f1052542dfdb6d6e9a5.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9431b13881f37d16fe189e15e722f.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ea62733332fbc72b58ffa90c7d4be.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c8647249a5c5c41b7797343962e29.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269be5d248d64038b7c645eb40a82d5.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c70efcc810fa40ba9102aedca0444f.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214553cc022a459973d54e61d9991e15.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920b574723400ef2997c005493eb746.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04373a57fd349f5d5821ca1f55b869.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ada86587275c0136f3060e31f21c45.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279046498ae304470ae13c25cb7b3a2.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df24d1562b08852769c326a8c8889f8.jpg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3585b8ddfff40dccb7a88f85bbbb52f.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7264ee33855f5bb0b93a692787ec45e.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8710c9b613c01c977200f18611dc76.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52177c6faccefad38c2af2f280e98d7a.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240db92223ff7cdd8bad8c2d3e6a893.jpg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9a63a21787f760aad32d6d9d43a1d.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318345633aa6cc30ac20d249bc6f966e.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b24baa63e63cae6f7aeb36144570e0.jpg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d249a64e4dc38199411044159ae8f8.jpg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125251d75c8bba630f9dc59a0f58adbd.jpg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e2d95dda5b5e87e29ce16b6c4d740.jpg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d10110bbff31407318eda4f06c056b.jpg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fe3a40d8f15bff9f040352fba21a9.jpg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400acb5726543ae3859a727d4683310.jpg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bdc8c8bf7d621df2e4a9917b760cd.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248dc4fe415b8fee284a2b6a90da607f.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aee544627615b469fdc7e4d0f08fa9.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c076a098e9fd8043335609cd64d0196.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ef0db82395f7c6c097ffdb9493f74.jpg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57571dc490f56ecc9f82a78213ff8e4.jpg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9744deef35293ebe3a621597ed6e8.jpg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3afacd277603b3c3baf9e65ad1e247.jpg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939fb9f6df4b3ce9e3df2ce54102fdf.jpg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665b4ca9ef94b23fa8ba52cf0a7736b.jpg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c50b6085c4404f2e604ae710e4556.jpg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01152e4759150ca7390ef3baa4722d8.jpg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01ed72243f88b600aa8d72a764af95.jpg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a9806ba70fc976efebb6d58c2bf4f.jpg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258738654c431a4f29c9c5d4ec5f162.jpg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbe1a0cf9e40af4e5a5c208b33270f.jpg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b6d0adea892dfdba556bdf5519f8c.jpg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8368599f35994d1c527ece6b2511f1.jpg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31fb449825089ca09e25a0c932dd4d.jpg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecae7ee127093040c27f743f0449581.jpg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98ee58a532e9fc00baa164aa7764ab.jpg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe1b10763bca4a65188556604e91a4.jpg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bd84e2bc1d5bc739a2faf5b23eb16.jpg"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9673e56a327ebcf6d14eb2d8e55f7a0.jpg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defd14a556dd75d743a4c40bfd99c32.jpg"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388351569b67c53adf94e94c26a872e2.jpg"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ef7f55e25749de7807181284e80b9.jpg"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d9786062eb3a172c9c828e84c48e6.jpg"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04296c4d64a58538e50546a7511dabde.jpg"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099ff21e428b7b1151a66f9f1339292.jpg"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27d1193ccb6e66dbf7c0b9c56bf5fc.jpg"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edcf614f185f8026bbd7ddbb4acb93.jpg"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3df84ce1bf1246d93762ba0eea738e.jpg"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977297d8194ea41f5e0c41ebd08ee96.jpg"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7944d4596a5a331baa8a969946cd40d.jpg"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c881f82a4a81cf8d941aa0e669599.jpg"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbeeecf84374218cb5c49d9815086e.jpg"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda7a928908aa425a86692d98351ac7.jpg"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16355722c3c0b631f622c237a91cce3.jpg"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38668ddc2754b6692d1f9b8e62322f.jpg"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685839d5e3356bfb0fed14ff31c82591.jpg"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7438f4732efdefdfd68c4eb1a8abdfc.jpg"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0a29a55f008bd49d37d5aa46af836.jpg"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240531cd876274780fdecc36e2603844.jpg"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eab8bcce69be510134513b2596917f.jpg"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951276f2cbf8f16d95e6b960435d94e.jpg"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63e6e94935777af71d069a07f39ae0.jpg"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0167976d2145cf253fbea4c4b6cc97d.jpg"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2651375768a320179cf1119b386b5a1.jpg"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787059671ee7bddfb2e8e146fb75930.jpg"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c60258df758c56127f73902b2158b2.jpg"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178519f0cc5c29e462b83395eada1d6.jpg"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d71c7ef92aa7726abf37dc1a06fc5.jpg"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed995af2bd9b399af867739c44a81221.jpg"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162cef81d54415915c3b162e9ddc6ed.jpg"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4523deca8dc5983c2f6e2d07f82935.jpg"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a05cb5fc96a8c63ff210e9314fed28.jpg"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b22ac41f5281546db2d696e6e68bb8.jpg"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c80126e94a933831f93d99af1e702.jpg"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d80f34cba98d962e7ec78def8df722.jpg"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67f1866de0067688bbb84037319536.jpg"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a31c3db75a6c0199223b9ea98f1829.jpg"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81872df49dca6b4df9499cef9c0399fa.jpg"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5cd8433b05df618b8ca81a30a02a5.jpg"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd092249846b2751e164c14f276a857e.jpg"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f05d0a5cac8d99a7a4264bc12ca3e.jpg"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a80ccd9be80ad15fb91e153c0019d7.jpg"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace51d909db24c35a2d726843bda5192.jpg"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374a43dce5a1a33c0bad5d33ab86daf.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffabd8c0fb57e4707e0389bb846ffc2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68016d3e000222895c77b9f6a74d5fb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b24bfb7d2d05868bf1d1d60eaa3a51.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cbc39ffc3552bcefbd41176f106c5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf5842359da39d11451bf15fbd1bc5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afc67e8cbd11bf0426b62c9aba301b.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf26db9187d4509a26b65c90fd3c70.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59299c2e4ba4e2a1f0ca40c9f5ea578.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe48513dc4dab953116eec2f99b0ed8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522389309b6e315fef1f5a948d2db60.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d9e98d0522dfe2a64666f271378b3.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee4ced01ff1339ff6693ded7f5bbd9.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff65dd6068f0ab6887c149e09e8cb2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8277422a2e63e78c8603db646a3381.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae67a6b5db228fd8e4022186b8f1965.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c0db0c8009249db24825701f41d3f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afe59ea9531f997673d13b2007ee53.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34c8dda04119f2cd7c67eedd2c1dc4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566a923d7b55afab8cb7a8edafbb65a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf1addd384ab1e766e838d4f3fb891.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9243eba971a6462ff2e0d06a07238.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380a10410f3e8e1d236493219992090.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37409565a7046d54f73ffbcdbaad62c5.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a44e6faf38136dd70538ef0bcb3883.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119023a273b17dfd785ae1afdac57089.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617adc2fb246a1a6340e985ed8779ee.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8172c30babe39b4295422b57fec82c6.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49f0eaff68513aac43933750f9da24.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95240934adf2a0d3936a9dfc03e25465.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d176513a1180c30fa296f0d1ba906.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf092fd6116f6580e5d19b58142187.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0f7f5fc75824781ccf17d2c3fe433.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43936cadb7abe17985aa7c5e0ebc9c6.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d49c07743e4b2cb8599946d49c4b6e.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b81ecc191cbe26d61ff837e66f62fd.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23589b322b4a029d70f256450e8669.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9d993db0c47fabbe08d795d0f790b.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9791978835edf63ac99d4078eee051.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98de4ae562770cf35e066d3cc349181.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9caf29fd8f805b019d9a73a9af4eb8c.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002c94e906082108fd88f2e643de65b.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e32d3ff95e8f24d69956a5877f2ef.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a9f9fe842fb4904be9a6679688d6e.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ac8ee9bd0cdc9134ec36d16d486a5.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5316fe5c6d62e10de048f49bb7682b6.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c729fb47867c88e801b1826043c18e.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ecdcea862362c28b217baa14ce9eb.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d27c99bcd44a2f722964a88f7dc27.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18620f7f9a9dc52493eada5ede205fa9.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110f18fde56fde7c71b57bc592935ba.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1364271c1210a4c28a24368ae2d257.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df259f049eb17145755cba5cb09ecf4b.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d079cee23bcb819c8d1be6b23f6c6.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2416c98b0c279c5112cfda785eff64e.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7fd63fba61a2a9a46510abb3202a9.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e50deff7851ee723a1474a0354c116.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35450236c447e3538ed2eeb3dd748d89.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2314e6ea6865a471b49a7e102899007.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08593717eace6672d7ceab52e68f35f.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83831d74edfebb74256df1844acd3a6.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f760e635c7732687226949dc6c47b1.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49034a400fde1ad7831e85c7c395d1.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974197895431aeebf5b0e370aa81842.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5910d890b7f1c8d46af915e29b639.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635f1f00317dfbbd6d864376cc5cc86.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa608be8d836644b7c29af8386eb1b29.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a60dbfd38fa43eea7dbc46f35a1a1.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972ad573ca576c1f7fc15a4535f3b3e.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa4a8154a910eb5c56f2ba858ba683.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86a16244d122892c85eeffd0782951.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1587c34c844faa180be7b7c6a3180fa.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee551fb27beabb211946cffceead0822.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c1e53ff23c7db31ad150e07c4959f.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6028fca05739f2db0610f9b8f3788.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502a0443b5537944656203091e3d1f6.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f0525ef5978a01ac7a37576918599.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe649e8d16b1e42efae5b551412c85a.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181e27a2548839711b07f6681c7475a.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c612ed084f6814034f3714f43a954.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790989c42c5c65f68f4a5ffc5e83e2e9.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa4a8154a910eb5c56f2ba858ba683.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86a16244d122892c85eeffd0782951.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1587c34c844faa180be7b7c6a3180fa.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee551fb27beabb211946cffceead0822.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7961e478952084870e053242d2b80.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6028fca05739f2db0610f9b8f3788.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502a0443b5537944656203091e3d1f6.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f0525ef5978a01ac7a37576918599.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf03d88256e7e46ef5e79305251804.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181e27a2548839711b07f6681c7475a.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d459aa82f89b37ff452e01b64d73509.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7961e478952084870e053242d2b80.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf876b1358ba0a3cacba365849f46f1.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d459aa82f89b37ff452e01b64d73509.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c428f0b5412dec4f976ce01541afac.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbae1aebc2ac1e98b491eaa0852d8b.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbae1aebc2ac1e98b491eaa0852d8b.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe7387ece30435a0e2f1a1f5c6b4d7.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514900b7685dc8d7aaeef72dfc354ee.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f00d761272d63328616770c11503b.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6179063f8c8c5357bf06da4a8aa140.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32d60e1c40b6294d40c3f8f8a768bb.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74308bea4eccb91042d600d6391ebf.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2e33f1646e60dbfe1078b788ec8b9.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44c5d61de724315e99da96204727a8.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51da256d84bbf2be6147f98160f3cf.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080202bf53fd3bb8e19d8be08b3b4ed0.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6380675bf507c407403e7994f83c0.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8e35804cad7936f4e239050687a7f.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f13bffb4c6ce38195f4e8dc186787.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c74513d645bd25fbe8bfe40fed1708.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67842d9775f44d64bb6e4eaaccc04f07.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe335f378d638ef8c0ef89069ec062.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a410722f94850d8f5b48bfc2144b932.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde0a3b2014b49a26fa7baa2695bce7.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58ca4abc0a505b07f6bf72b0228872.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bb0ebe85e69e29a48b421530fe61c.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b84f172398245504b84a932fa5a17d.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b393d5e9c1c3649a29dad81f6a112e9.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b10c0035feb3ffcc96282e0b513f4.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983ce9df236909d52616ff79c9ed687.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc524cc7d3b0b3b6cc8eb85e52410c5b.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844470bfef1ff986d1fca778390c82b9.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066bcd2ca818709940a1e0ab320b3df.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8531c38cfdfc2be3700f01abecd984.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a06a136c527d973b51f48c0dbb1d55.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8deaf826b4ad7f2c69d642dcd30c16b.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a8665c94d38a36a1b95455c90d1cb.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c77dc5ac89debbc38578d71de5a54.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadfa71cc6d70584e4f0d9db6c6072d.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92bb9d111e639d64013182440f04fd.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b25d7cdbe54b9c8c575252378497b.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b26817bb95294eb7ee3676edeeb4b5.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7864d5c17d9b823cf78591aa28d1f.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa9e038fa64bc50a0df42bfdbcbfc1.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269eb2062a6acc151fc19aa318e8209.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee08ba92456e8aab84eb0876d12dd0.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc3ba5d58b6246d29005fe2d4a97a8.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51caf62a4e7fbf68d7adee1c889518fa.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31797968bbece624f91006a76be972b4.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185b1f56d2100e9896483bc69a0f07f.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250f1494886bb9e888ae1da0d87fb3d.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4ea4495b0fd1eced609b9ece1d36f.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03662b20ec4a95e93554c3019d6883.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add49357586f4996b01fd6b4bf5db888.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9dc76c0434ac3ceea9b17812c78762.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e02c724dee69220be89863fa208ad.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5e6523ecc8b2cd85c404716b718cc.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b0373d8318ccd535230c70fc7c6dc.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329c2d9931f4804c9d613fcaca23ccd.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f56852050e3d460013c175716cea74.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a7de030ac8870c3070e8c45f9e250.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc3b77ca2f292dbeba5c814102165d.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b38ec7e728532205ae673514a08fc4.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e00fd06d571c6b13c906e422f1c9c0.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47863959872720022b9dd4c11f2b42d2.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6feb34a1b92ba5913cd84ed37df5f8d.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ff5442fb6f929ce2a7a4c35db4189.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944e97fef6bf3d152bbe8b4020bd58e.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab82d614919d5534e66e18bc354a925.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7590bee9ed7903fe0b95cd7a2dec1.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50994c263ebe4fd02157b1ea2405e19d.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f840d82de04112b3003a3103eaaf1.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d46eef702a87798de6ee415a441e4d.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c0bc310c2a97a0cc4d726399109b8.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df8de76dc81cb666ac16deff5c0710.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858b9e9e2b6f6461764a841774f171b.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32cf1b23728bfe7036d7a53b111ebc.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bdede1f44583f8e7d09c28afcb273.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa83ed8d525cff9ad564d27a26e4a46.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a1da8418be7a9549df18d4df75f7f.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40360e882b6e811c40a83339e526e6.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44747676b87a30b71bf571e3a01dd13.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba19cfccc835280e91d4fa79bb8becc.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738016b2d5385eb0c8e2405a6786c7d7.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23593043b9ab2df68e10a7a6aafe9d7b.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd91f69ed944cd0a151d025038bd8e.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea173eb19d4c650897f75409ee3e995d.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ba681929be88ad07f6d3df38842f1.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778638920b981f7cdbf27a3b2c4531cf.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535e87c776f4f90027d9294492d7624.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882995e5db8850c645a1767dd32e470.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b3e45a45c32e0d976ad591be22d77.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04d2a098cec7f880803e5b321f28c4.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da3db82067bffce7eb6a014fe31e17.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6c2181ca54fc89416bf1d0238f1cf.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86fe658d401977a9f22ce4488692c1.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669377f4ba0d4ff191aba8b48fd74f7.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b7a927d419efed609c9eb153f0ba8.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b05e31c5cfb4ea61f7851ae79a739.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc89fbf9a401395c376969ffa5534a.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff1b867c3fd236dda63e74a7cd3263.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca667381c68bb77605470a9fa92fd6.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abfb657055c2cf07ea849142edb439.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcead073e101b689f039415b0332dff.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfb6c4b647c740463c8ce869ad5d71.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a73b6febe18043a44de452a901bcd4.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b692a93a860572ec92f3f398dabe2.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c1da1f745679c9b7719b57c72255a.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b48ad1ad5d48b9c38cdbe86d0c93e2.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f74eefe2065e15ec28c374b0e87e5.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8216bf7c8295d906e0e5098d553e8.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f786fc77ed04a8c5d2f5987e00859.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260450853b9f9f26da363d6aa400c71f.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c84002f6f7aafaf02100bcc48fc443.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ad7d4ff0322a7b1becc126429baae.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad58c48133a8d3f860998a16520f63b.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d30020244a4e13475685458a6cd7e.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d3db7f0e87a2c1bf26379e0439bf7.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0bfd9d513b53da6645c52fbed5b29.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97118b7bdd5b8aab38beadf32fa78dae.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97316332d0b4305f715a03ae0d80df19.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114949caf3ff2c70d81f7d319fbd7c8.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df8de76dc81cb666ac16deff5c0710.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae546d44b3417e12407afeee70d4fb6.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85986dbc80f4efe2062ce5210c3857.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc05eaa673e68e87e9ed37d7112eeb.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26198ad3f7ff693cd2cd5cf266188a9b.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40360e882b6e811c40a83339e526e6.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba19cfccc835280e91d4fa79bb8becc.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf699bb629c9b82367a58c75914bf0.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41107ff2b6fbd813aa2e15c1fd6177.PNG"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535e87c776f4f90027d9294492d7624.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0c46d2b2fad26bf50d2ff804201e8.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b3e45a45c32e0d976ad591be22d77.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db02255d092cbd01994e4ec93d5adf.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6c2181ca54fc89416bf1d0238f1cf.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3088fab103d88e0c76159a978db35dd.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abd7b697398365389b3a4a665d157a.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b7a927d419efed609c9eb153f0ba8.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b05e31c5cfb4ea61f7851ae79a739.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6e9e709f6cddf71a73c9fd3f0a3ae.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8551736a396bfa6c78527170aa1638.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca667381c68bb77605470a9fa92fd6.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05d0aeb9b2c33430c912fbef1f9242.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a4c4cfd39709d7544ea05543eb6e6.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07f9903a3f2e54c150a09213af31b3.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5aad2a03101043fc21dea9db1b0af6.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c41a526071d9fcf462b74e85e9265.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c00e9ee7da3fbd0221cb2b373efc6.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fecb7a2a771432cac275aaf13dc7a27.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f746fd725f8286b383b8b2ae03aedf.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bde6038b514df477106ea7f05b44b8.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad078b7844bff640f7982d0b88c1a0c7.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c84002f6f7aafaf02100bcc48fc443.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ad7d4ff0322a7b1becc126429baae.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad58c48133a8d3f860998a16520f63b.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d03be8ccfab12090cc22b418eb598.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccddefe05ec1307aef3b208946cbfb4.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffdf4efc96e2718ead3146ba36ac55.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7e8aa4771e4843eb8dc2dfde3e5c8.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1ae4682d2f3ee8066ff7d30d02143.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62f3f75e835df41bd6c9b4f1fb614b.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecf29e861fc4be5d08ac7690b0067d.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6e5c03f41a7f2c14bdf9f4da4f25a.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c0b14e6952cccb47a695004b567e3.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526477d79fdc56ceb46cdb4c877aa9f.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920c78d18013e4f50e2617f29dc26da.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61abdf044977b3bc6196e5602036345.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6416c9f80f561dcf043aa7c3cd84486.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b88da7ee7e29d945abd592e0e6d4d.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf699bb629c9b82367a58c75914bf0.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd4230b78a1b5066cb1c61f6e85c10.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516e174ff35e0ea3a49fce028ad759d.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca75b8459782bb579db41c76c1872b.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5113399f713da51b92c46171e4ac1.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a9990f6a936f7c19aaa98faea964f.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b26b0c33ee0600d7c5c48a05d5a66.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805db5d28e6c85e6bd3f364d62ef5c19.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdc8ad7f4fd12febc316a3aa54e592.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff78ec439915e6381cefdab33e04d3.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d684ac22dd23d6c9a750e40e06600d.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee769a9b113ae85cd5b9ebb213b63a.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94df17dfb9e44592c46bbd541774b5.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655904e5c987019de7b9b598e12d86f0.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39739b328676282610deddef26f7122.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31515ef6f2f06324a95509e9fd3eda.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff653a51c0e5b7067a09d19cbd4d87a.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33152debd23f74de53135f195f7c122.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1bf2003d26d47ec0b2723f820b1ae.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07759d2b4ec1441065b446af4ebdf9b9.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc70191b57384628c38261c3aa07aa9.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0eb126ce7410783d4ee04ddff3f97.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bba6334100b98c965edcb92f1f908b.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d5641fd915df8a776d76fe248f1f7.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f91a3f32d15ec8f70f5a6cff1b83e0.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497c79cf9bbcddb129c1a8c81fd996a.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d7e0b9be17f7eb2004ab9c669d27b.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9a685e6d88f1052542dfdb6d6e9a5.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9431b13881f37d16fe189e15e722f.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679e0134e5c5ece5d1ca24d9a0ca943.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c8647249a5c5c41b7797343962e29.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad8c28b29099024fa61307a3b6216d.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bae944c72b02d156c336ae75a41e24.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a431c9ed956c8df74bc6846476029.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920b574723400ef2997c005493eb746.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3a22c62636bf32932942a5635e3b3.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ada86587275c0136f3060e31f21c45.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5a1826703edbe8ad605f8040fd328.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45d31958689cfc880007de335e894d.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee769a9b113ae85cd5b9ebb213b63a.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94df17dfb9e44592c46bbd541774b5.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c461e4201526eec87d9b688dca0931.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39739b328676282610deddef26f7122.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d2bd801f98bb4a066d58f3a262fa2.JPG"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56657912e68e602d1c6624f8aeaa69c3.JPG"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33152debd23f74de53135f195f7c122.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8710c9b613c01c977200f18611dc76.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e70bda1da887aec4964ce15574193.jpg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc70191b57384628c38261c3aa07aa9.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1804fdec94d6cc3e3879c858ae2f9c.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14fd7de1cba8b39ffaffcc79f66bb7.JPG"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad12361bbe1e0ba9c1d8a2a460524c.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f91a3f32d15ec8f70f5a6cff1b83e0.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497c79cf9bbcddb129c1a8c81fd996a.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d7e0b9be17f7eb2004ab9c669d27b.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9a685e6d88f1052542dfdb6d6e9a5.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9431b13881f37d16fe189e15e722f.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ea62733332fbc72b58ffa90c7d4be.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c8647249a5c5c41b7797343962e29.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269be5d248d64038b7c645eb40a82d5.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c70efcc810fa40ba9102aedca0444f.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214553cc022a459973d54e61d9991e15.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920b574723400ef2997c005493eb746.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04373a57fd349f5d5821ca1f55b869.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ada86587275c0136f3060e31f21c45.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279046498ae304470ae13c25cb7b3a2.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df24d1562b08852769c326a8c8889f8.jpg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3585b8ddfff40dccb7a88f85bbbb52f.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7264ee33855f5bb0b93a692787ec45e.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8710c9b613c01c977200f18611dc76.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52177c6faccefad38c2af2f280e98d7a.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240db92223ff7cdd8bad8c2d3e6a893.jpg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9a63a21787f760aad32d6d9d43a1d.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318345633aa6cc30ac20d249bc6f966e.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b24baa63e63cae6f7aeb36144570e0.jpg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d249a64e4dc38199411044159ae8f8.jpg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125251d75c8bba630f9dc59a0f58adbd.jpg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e2d95dda5b5e87e29ce16b6c4d740.jpg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d10110bbff31407318eda4f06c056b.jpg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fe3a40d8f15bff9f040352fba21a9.jpg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400acb5726543ae3859a727d4683310.jpg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bdc8c8bf7d621df2e4a9917b760cd.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248dc4fe415b8fee284a2b6a90da607f.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aee544627615b469fdc7e4d0f08fa9.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c076a098e9fd8043335609cd64d0196.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ef0db82395f7c6c097ffdb9493f74.jpg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57571dc490f56ecc9f82a78213ff8e4.jpg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9744deef35293ebe3a621597ed6e8.jpg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3afacd277603b3c3baf9e65ad1e247.jpg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939fb9f6df4b3ce9e3df2ce54102fdf.jpg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665b4ca9ef94b23fa8ba52cf0a7736b.jpg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c50b6085c4404f2e604ae710e4556.jpg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01152e4759150ca7390ef3baa4722d8.jpg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01ed72243f88b600aa8d72a764af95.jpg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a9806ba70fc976efebb6d58c2bf4f.jpg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258738654c431a4f29c9c5d4ec5f162.jpg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbe1a0cf9e40af4e5a5c208b33270f.jpg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b6d0adea892dfdba556bdf5519f8c.jpg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8368599f35994d1c527ece6b2511f1.jpg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31fb449825089ca09e25a0c932dd4d.jpg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecae7ee127093040c27f743f0449581.jpg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98ee58a532e9fc00baa164aa7764ab.jpg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe1b10763bca4a65188556604e91a4.jpg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bd84e2bc1d5bc739a2faf5b23eb16.jpg"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9673e56a327ebcf6d14eb2d8e55f7a0.jpg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defd14a556dd75d743a4c40bfd99c32.jpg"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388351569b67c53adf94e94c26a872e2.jpg"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ef7f55e25749de7807181284e80b9.jpg"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d9786062eb3a172c9c828e84c48e6.jpg"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04296c4d64a58538e50546a7511dabde.jpg"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099ff21e428b7b1151a66f9f1339292.jpg"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27d1193ccb6e66dbf7c0b9c56bf5fc.jpg"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edcf614f185f8026bbd7ddbb4acb93.jpg"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3df84ce1bf1246d93762ba0eea738e.jpg"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977297d8194ea41f5e0c41ebd08ee96.jpg"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7944d4596a5a331baa8a969946cd40d.jpg"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c881f82a4a81cf8d941aa0e669599.jpg"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbeeecf84374218cb5c49d9815086e.jpg"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda7a928908aa425a86692d98351ac7.jpg"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16355722c3c0b631f622c237a91cce3.jpg"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38668ddc2754b6692d1f9b8e62322f.jpg"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685839d5e3356bfb0fed14ff31c82591.jpg"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7438f4732efdefdfd68c4eb1a8abdfc.jpg"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0a29a55f008bd49d37d5aa46af836.jpg"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240531cd876274780fdecc36e2603844.jpg"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eab8bcce69be510134513b2596917f.jpg"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951276f2cbf8f16d95e6b960435d94e.jpg"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63e6e94935777af71d069a07f39ae0.jpg"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0167976d2145cf253fbea4c4b6cc97d.jpg"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2651375768a320179cf1119b386b5a1.jpg"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787059671ee7bddfb2e8e146fb75930.jpg"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c60258df758c56127f73902b2158b2.jpg"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178519f0cc5c29e462b83395eada1d6.jpg"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d71c7ef92aa7726abf37dc1a06fc5.jpg"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4523deca8dc5983c2f6e2d07f82935.jpg"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a05cb5fc96a8c63ff210e9314fed28.jpg"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b22ac41f5281546db2d696e6e68bb8.jpg"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c80126e94a933831f93d99af1e702.jpg"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d80f34cba98d962e7ec78def8df722.jpg"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67f1866de0067688bbb84037319536.jpg"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a31c3db75a6c0199223b9ea98f1829.jpg"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81872df49dca6b4df9499cef9c0399fa.jpg"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5cd8433b05df618b8ca81a30a02a5.jpg"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd092249846b2751e164c14f276a857e.jpg"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f05d0a5cac8d99a7a4264bc12ca3e.jpg"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a80ccd9be80ad15fb91e153c0019d7.jpg"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace51d909db24c35a2d726843bda5192.jpg"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374a43dce5a1a33c0bad5d33ab86daf.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_2335" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -17323,612 +17311,538 @@
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>412</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>413</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="396" name="product_1226" descr=""/>
+        <xdr:cNvPr id="396" name="product_2374" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>413</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>414</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="397" name="product_2375" descr=""/>
+        <xdr:cNvPr id="397" name="product_490" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>414</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>415</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="398" name="product_2374" descr=""/>
+        <xdr:cNvPr id="398" name="product_1244" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>415</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>416</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="399" name="product_490" descr=""/>
+        <xdr:cNvPr id="399" name="product_1245" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>416</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="400" name="product_1244" descr=""/>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="product_2412" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>417</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="401" name="product_1245" descr=""/>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="product_2413" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>420</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>421</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="402" name="product_2412" descr=""/>
+        <xdr:cNvPr id="402" name="product_2414" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>421</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>422</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="403" name="product_2413" descr=""/>
+        <xdr:cNvPr id="403" name="product_2415" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>422</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="404" name="product_2414" descr=""/>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="product_2591" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>423</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="405" name="product_2415" descr=""/>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="product_2595" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>426</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>427</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="406" name="product_2591" descr=""/>
+        <xdr:cNvPr id="406" name="product_2596" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>427</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>428</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="407" name="product_2595" descr=""/>
+        <xdr:cNvPr id="407" name="product_2594" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>428</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>429</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="408" name="product_2596" descr=""/>
+        <xdr:cNvPr id="408" name="product_2593" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>429</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>430</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="409" name="product_2594" descr=""/>
+        <xdr:cNvPr id="409" name="product_2592" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
-        <a:stretch>
-[...72 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -18197,51 +18111,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beasparfum.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F432"/>
+  <dimension ref="A1:F430"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
@@ -24931,51 +24845,51 @@
         <v>741</v>
       </c>
       <c r="C378" s="8" t="s">
         <v>742</v>
       </c>
       <c r="D378" s="6"/>
       <c r="E378" s="11">
         <v>1638.0</v>
       </c>
       <c r="F378" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="379" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A379" s="13">
         <v>104</v>
       </c>
       <c r="B379" s="7" t="s">
         <v>743</v>
       </c>
       <c r="C379" s="8" t="s">
         <v>744</v>
       </c>
       <c r="D379" s="6"/>
       <c r="E379" s="11">
-        <v>3276.0</v>
+        <v>1638.0</v>
       </c>
       <c r="F379" s="11">
         <v>819.0</v>
       </c>
     </row>
     <row r="380" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A380" s="13">
         <v>105</v>
       </c>
       <c r="B380" s="7" t="s">
         <v>745</v>
       </c>
       <c r="C380" s="8" t="s">
         <v>746</v>
       </c>
       <c r="D380" s="6"/>
       <c r="E380" s="11">
         <v>1638.0</v>
       </c>
       <c r="F380" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="381" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A381" s="13">
@@ -25591,338 +25505,302 @@
       <c r="E415" s="11">
         <v>449.0</v>
       </c>
       <c r="F415" s="11">
         <v>224.5</v>
       </c>
     </row>
     <row r="416" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A416" s="13">
         <v>14</v>
       </c>
       <c r="B416" s="7" t="s">
         <v>811</v>
       </c>
       <c r="C416" s="8" t="s">
         <v>812</v>
       </c>
       <c r="D416" s="6"/>
       <c r="E416" s="11">
         <v>449.0</v>
       </c>
       <c r="F416" s="11">
         <v>224.5</v>
       </c>
     </row>
-    <row r="417" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
-[...3 lines deleted...]
-      <c r="B417" s="7" t="s">
+    <row r="417" spans="1:6" outlineLevel="1">
+      <c r="A417" s="14" t="s">
         <v>813</v>
       </c>
-      <c r="C417" s="8" t="s">
+      <c r="B417" s="2"/>
+      <c r="C417" s="2"/>
+      <c r="D417" s="2"/>
+      <c r="E417" s="9"/>
+      <c r="F417" s="9"/>
+    </row>
+    <row r="418" spans="1:6" outlineLevel="2">
+      <c r="A418" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B418" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C418" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D418" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E418" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F418" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="419" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A419" s="13">
+        <v>1</v>
+      </c>
+      <c r="B419" s="7" t="s">
         <v>814</v>
       </c>
-      <c r="D417" s="6"/>
-[...11 lines deleted...]
-      <c r="B418" s="7" t="s">
+      <c r="C419" s="8" t="s">
         <v>815</v>
       </c>
-      <c r="C418" s="8" t="s">
+      <c r="D419" s="6"/>
+      <c r="E419" s="11">
+        <v>420.0</v>
+      </c>
+      <c r="F419" s="11">
+        <v>600.0</v>
+      </c>
+    </row>
+    <row r="420" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A420" s="13">
+        <v>2</v>
+      </c>
+      <c r="B420" s="7" t="s">
         <v>816</v>
       </c>
-      <c r="D418" s="6"/>
-[...8 lines deleted...]
-      <c r="A419" s="14" t="s">
+      <c r="C420" s="8" t="s">
         <v>817</v>
       </c>
-      <c r="B419" s="2"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="D420" s="6"/>
+      <c r="E420" s="11">
+        <v>420.0</v>
+      </c>
+      <c r="F420" s="11">
+        <v>600.0</v>
       </c>
     </row>
     <row r="421" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A421" s="13">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B421" s="7" t="s">
         <v>818</v>
       </c>
       <c r="C421" s="8" t="s">
         <v>819</v>
       </c>
       <c r="D421" s="6"/>
       <c r="E421" s="11">
         <v>420.0</v>
       </c>
       <c r="F421" s="11">
         <v>600.0</v>
       </c>
     </row>
     <row r="422" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A422" s="13">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B422" s="7" t="s">
         <v>820</v>
       </c>
       <c r="C422" s="8" t="s">
         <v>821</v>
       </c>
       <c r="D422" s="6"/>
       <c r="E422" s="11">
         <v>420.0</v>
       </c>
       <c r="F422" s="11">
         <v>600.0</v>
       </c>
     </row>
-    <row r="423" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
-[...3 lines deleted...]
-      <c r="B423" s="7" t="s">
+    <row r="423" spans="1:6" outlineLevel="1">
+      <c r="A423" s="14" t="s">
         <v>822</v>
       </c>
-      <c r="C423" s="8" t="s">
+      <c r="B423" s="2"/>
+      <c r="C423" s="2"/>
+      <c r="D423" s="2"/>
+      <c r="E423" s="9"/>
+      <c r="F423" s="9"/>
+    </row>
+    <row r="424" spans="1:6" outlineLevel="2">
+      <c r="A424" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B424" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C424" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D424" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E424" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F424" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="425" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A425" s="13">
+        <v>1</v>
+      </c>
+      <c r="B425" s="7" t="s">
         <v>823</v>
       </c>
-      <c r="D423" s="6"/>
-[...11 lines deleted...]
-      <c r="B424" s="7" t="s">
+      <c r="C425" s="8" t="s">
         <v>824</v>
       </c>
-      <c r="C424" s="8" t="s">
+      <c r="D425" s="6"/>
+      <c r="E425" s="11">
+        <v>250.0</v>
+      </c>
+      <c r="F425" s="11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="426" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A426" s="13">
+        <v>2</v>
+      </c>
+      <c r="B426" s="7" t="s">
         <v>825</v>
       </c>
-      <c r="D424" s="6"/>
-[...8 lines deleted...]
-      <c r="A425" s="14" t="s">
+      <c r="C426" s="8" t="s">
         <v>826</v>
       </c>
-      <c r="B425" s="2"/>
-[...22 lines deleted...]
-        <v>9</v>
+      <c r="D426" s="6"/>
+      <c r="E426" s="11">
+        <v>250.0</v>
+      </c>
+      <c r="F426" s="11">
+        <v>0.0</v>
       </c>
     </row>
     <row r="427" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A427" s="13">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B427" s="7" t="s">
         <v>827</v>
       </c>
       <c r="C427" s="8" t="s">
         <v>828</v>
       </c>
       <c r="D427" s="6"/>
       <c r="E427" s="11">
         <v>250.0</v>
       </c>
       <c r="F427" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="428" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A428" s="13">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B428" s="7" t="s">
         <v>829</v>
       </c>
       <c r="C428" s="8" t="s">
         <v>830</v>
       </c>
       <c r="D428" s="6"/>
       <c r="E428" s="11">
         <v>250.0</v>
       </c>
       <c r="F428" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="429" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A429" s="13">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B429" s="7" t="s">
         <v>831</v>
       </c>
       <c r="C429" s="8" t="s">
         <v>832</v>
       </c>
       <c r="D429" s="6"/>
       <c r="E429" s="11">
         <v>250.0</v>
       </c>
       <c r="F429" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="430" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A430" s="13">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B430" s="7" t="s">
         <v>833</v>
       </c>
       <c r="C430" s="8" t="s">
         <v>834</v>
       </c>
       <c r="D430" s="6"/>
       <c r="E430" s="11">
         <v>250.0</v>
       </c>
       <c r="F430" s="11">
-        <v>0.0</v>
-[...34 lines deleted...]
-      <c r="F432" s="11">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A183:F183"/>
     <mergeCell ref="A274:F274"/>
     <mergeCell ref="A386:F386"/>
     <mergeCell ref="A401:F401"/>
-    <mergeCell ref="A419:F419"/>
-    <mergeCell ref="A425:F425"/>
+    <mergeCell ref="A417:F417"/>
+    <mergeCell ref="A423:F423"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>