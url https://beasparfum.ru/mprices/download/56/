--- v0 (2026-06-13)
+++ v1 (2026-06-27)
@@ -24,51 +24,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="673">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://beasparfum.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-13 14:44:19</t>
+    <t>Актуальность прайса на: 2026-06-27 04:58:41</t>
   </si>
   <si>
     <t>Декоративная косметика</t>
   </si>
   <si>
     <t>Основа под макияж</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Рекомендуемая Цена (руб.)</t>
   </si>
   <si>
     <t>Оптовая цена (руб.)</t>
   </si>