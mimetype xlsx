--- v1 (2026-06-27)
+++ v2 (2026-09-23)
@@ -16,59 +16,59 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="673">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="671">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://beasparfum.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-27 04:58:41</t>
+    <t>Актуальность прайса на: 2026-09-23 06:37:58</t>
   </si>
   <si>
     <t>Декоративная косметика</t>
   </si>
   <si>
     <t>Основа под макияж</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Рекомендуемая Цена (руб.)</t>
   </si>
   <si>
     <t>Оптовая цена (руб.)</t>
   </si>
@@ -172,56 +172,50 @@
     <t>9112-01</t>
   </si>
   <si>
     <t>9112-01 O.TWO.O Подводка фломастер 1 ml 9112-01</t>
   </si>
   <si>
     <t>SC050</t>
   </si>
   <si>
     <t>SC050 O.TWO.O Подводка влагостойкая 0.5 g SC050</t>
   </si>
   <si>
     <t>SС060</t>
   </si>
   <si>
     <t>SС060 O.TWO.O Жидкая подводка для глаз 9084</t>
   </si>
   <si>
     <t>Хайлайтер</t>
   </si>
   <si>
     <t>9110-01</t>
   </si>
   <si>
     <t>9110-01 O.TWO.O Хайлайтер Contour Grooming Powder 4 цвета 24g 9110-01</t>
-  </si>
-[...4 lines deleted...]
-    <t>9110-02 O.TWO.O Хайлайтер Contour Grooming Powder 4 цвета 24g 9110-02</t>
   </si>
   <si>
     <t>9110-03</t>
   </si>
   <si>
     <t>9110-03 O.TWO.O Хайлайтер Contour Grooming Powder 4 цвета 24g 9110-03</t>
   </si>
   <si>
     <t>9110-04</t>
   </si>
   <si>
     <t>9110-04 O.TWO.O Хайлайтер Contour O.TWO. Grooming Powder 4 цвета 24g 9110-04</t>
   </si>
   <si>
     <t>HC005-01</t>
   </si>
   <si>
     <t>HC005-01 O.TWO.O Ультра Кремовый жидкий хайлайтер Жемчужный 15ml HC005-01</t>
   </si>
   <si>
     <t>HC005-02</t>
   </si>
   <si>
     <t>HC005-02 O.TWO.O Ультра Кремовый жидкий хайлайтер Персиковый 15ml HC005-02</t>
   </si>
@@ -2191,51 +2185,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c27d4d71fa8a26fc01d8c0d997f11.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae1e9f0cc9c06adb1ef6ab0a1dc6e5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46064d8eb20c2e4d48ca3618fa7e952e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f00517a112b7b58dd2788bcd91ee2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bc70d27b81cded9172d734f478ba3.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb29ec40463681c0f0a5e2dba42ef21.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453d2480dd2a03fea628b287a57ea25.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38d33e647dd30ac36241a8d6b7901a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ea080a128ec29194bc82a420010c1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fca022de3c7101b5ae7b9e93834afc.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0c8a24454062a83eee90e6bd7e3ab.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f6a5c86bbb1df7797bdb383828e0a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b3c0609fb50378fbcfe6a56d3b7e1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefdd093da0fbb8a655c76d07f8d3a1.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826a1087a6239ca83a43ebfb3dd8435.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04004aef9d172d325b7436ff8dea1238.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfb0b3c9e1a4b4f219dee376b3020f.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cfd5f445505a4cabd7fc4b18f7987.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f69089ec0de44f27d2c39e455e0e0.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be32c3e550ff4842332f943eb29817e.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afbff72a89d0d1a9040c6122b1f157.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9232cc365492973cf3149db61173017.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15772179ced716e821fcd5c42113a60.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49405386bd2ad7b3327a981e89d00788.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75095d3bcec48e6a84ea689212cc7cd4.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36eda0fcbe9dc440af9f1e81c3b294e.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2be375e6c4d2ee9f01d6f38a17dca.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11c4db82379d679432a235452f1b7c.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6464ad1d4dedb247e924a620bc5935.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2598bbd226d341da9c24468fe292c6.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e8bcbeaeb370bf089ef3a199d6b81.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67aa512c1a89f671fedcdd92532144b.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297a711b88b0bd40670bd337f559d73.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14be81a7925b0c26b2f05541be8e0f3.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2369ccdfedababbdbf0b60ac2b185d.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21344c476fe38e6baa532d67173067f.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eba7bf771b3367576c7f3b9bb798df.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca0acba0de093413318c8e83cbae22.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fe3c2008cb17fcc9a860e1627f176.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a389feaf7239173aa20628ce1496ae.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288acb47ce9885f06bff7b2fc5eb2b4.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c589a0f75900f7bf05fdfd7f8b6c7.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3260939362dc620d5b9523f71d567a.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c7bb28f3f3170e7dbe5fd1329df13.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c82da41ac0bd42ba3555691e95506.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958179f78843d3475db1714ea0fdf6b.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db786f8652bc868975ef5043c7230c2f.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ad2305ba8b39a90727a3b75885d82.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48cdaa300240a456b71cc82ae6e6ea.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67455a8e416bcf66c80163e037b026d0.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269b0df894714dc740cbd20025eb5e3.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdb2c7517b092cde71033a9a9f439a.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30b30281ffc067a17407f71cffdc2c.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9eb0d0e45af398b7dde76d0bf0597.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc9c3af85c52dc24a48d461889e57b.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8b3fe4d6e7aa84fc64a456b9cd5f2.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8ad609c5c9985e7d080f998848aba.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0051939c3da75b2389ddd4a8f0db3.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b53f5abc1644b74d508b27b9603d7e.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a9e96b41dbcff3546d8d63b191fd8.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53277405b7adf64dc611942e1d836a.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79f644fc38c9f9b32ec3563db63a9f.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f25aa7165096f23c0fa9cd8ebba16.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0a03a6868cc005348ecd3c81c5405.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d63f03d3ff4dbaa186d94bd88553d.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b2fb194d97af0a88c4586c0df8ee1.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a21b4526da10df22d1cb2e624e726e.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769d61719f1821b1f9ee56b427e4009.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9c10c7423c174f87ee3d2feec3482.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81891c716b6ad5a99b6474d7dc61456f.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad557c61eb2c3b90d2aa85df66e13dc3.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310eb09c47a299472c0efcb57151e472.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232e2d412735aa9db25b3ec385b6699.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0090fa0c08ea61770fd09b63f790c.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb35ebf6505df9f4f8d3f4b5aed84a3.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf660d77199518651673e36b39965766.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46da5e5cd4a3b42317309a048e5d24.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23fdf70cbfd05a24e82f1cfa156be2.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa175eb2f28da4eb0d943d954298ea6.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c434b337f66405309ad003f6ff5f7.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab945e73b2b1a3b2ca4405b09c5d0b3d.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96e3c521755366ba20bef235a51af4.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfb6ded29fd40fdca3708323112ea8.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab72a55141fb489bfe69d5889f287f0.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d630d1fa078edd722b7402f500f5c.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb900bb863a90f967dd75c9815ef2ab8.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9200eb8415b3ce03144b61d5b4cbd5.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8824478ef226b452e43e0646125cd.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa8aa71e68e942755f0403dc215796.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a500e0fef0c055471491c4ce59dfd30.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7c485973f75606c71bc201fe66eb2.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0771d5cdadf55f2fd567feb6f2e11.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b65f54f13ffc12308fd8deb49d749.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a7f1aaed4031db0d5878ee6048b6a.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7898f7f47192db340fb9734e130d92d.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103af2e468d569ea53bd3449f46b2f7.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79c40ce9c32192aec932c10df9ea58.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5cf2499e98bdd55648bd36b0af442.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab8ee226664da0dad84327e0f592ca.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e56beb16e6ab2bbf12763f26735f0.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4dbb18340abf81f690d0d3ccf62a18.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b925c19e2d6cbcfdbcfaec1d39ee0.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc34740bb84ade6328f386799da25d2.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a5be2485b9de4a74d2377459d4541.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3001e67c7660db5e2f9fb86369b803.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b20d554aa735fd4e99d31ab3c1602.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f128193cd3b75661323a5a2df07464.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424cb138477337d773729b31feccf72.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a136e4a887dc40d2ec8cce4b2bb65.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df8cb9e6358b2deb398119cbf1d7a6.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce219b2795dc46cdfd9ccbfd1b5514b.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a816c7ae8ffeabe49009a817454659.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a76f2e76dd114ee90d25c3f9555d7.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4393736da0721122166ab42437d8c.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935a56353c0672c37f28833605e4163.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248376968d2ec2534929f250040b7f8.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700d311dae1f2051950fd31a816daf8.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc11efb7d9792727726a98e9a31148.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640ba87d33141ef6d0ddce070773f5e.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093be39399e63e6f7cd9f2a51c8f90b.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8d93d30d2def3be047e7d55d4b392.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114507f2e7c70aa0f9665b6e08b03e07.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c912cf288d16b08fff270b05f3fbf4d.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08db01cc9634d22dc09794fde26baea.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ee9635c27dceff503db202f2cd077.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ba554509f582655428e375f691232.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769328cc854ff36fdf04f58001da581.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce0977375fbf10cd43ebaf5387e923.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4496355f7e9d579bb6e4c4758ff423d.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc8ccf35c606e964b75a2fab81c849.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b96812979d02de1f5bdfbf3da0bd3.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b51a947dbeb7abc058dee277b1f551.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3396de78a0109c0956ad2f8bab085.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a439121d6763a47813623266ddcf673.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4eb8c1ac64f7cb1fb8eb4c8f31f829.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce136b54d151aa03aa3af169b4db684.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59eaea66dd143323772a59fb17721d.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f0d2bd4a5e7c74f27319c26d9b388.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05053fdba2e453a6f42022484be64f9.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fbeba81b3d4da570e9aa27c8560bb.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983eb968d3273a0951aa40272a435047.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d61144a7931aa1ac786bf9ac40d61.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4335f15962c20000b780e216fd4c7c.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7570637d413006a2b3e03150f8be668.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590307c129a100a193c2811c357327de.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69c698ab00d5739fedf2d81b123448.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2e93482a7538ab16cde4989123b01.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005701a833f3b62b877c4968acf1733b.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c1dce457b8e0a6a3ca39fa4dddd97.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f7a6d92e5e3508f144669aa0970f3.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4c70b791ee115ac6db4a795490765.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72b9ce627e733ed47a31d668eadaac.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91792c6e7c88c502294c96132446f1.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f538b978d17fd747e574744eb4cad2b.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454904db23267c43c8bca548fd8fc0db.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cca774fd1eb843d835ea270c3ec25.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a57d5c8dd5a9e4fd103c3cab521e62.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc796f1120ff0ff949e3d4c8fcab03.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3e59cccdc4cdefe36b8ea2d13ce7e.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30cd2dcd495a8cf523a1059958e732.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833027ca758bc87a6447d2d13cb994c.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85714bdff92b62b0e20b31c206cf5b34.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99b4e1b14569741a1827311b9053e4.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e0972c680292479671523013d20c1.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e990ec60fdc34c3fa9d99f31acb6c3.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454bf2e56a95eeb1da3376e5fb428b4.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009242baeabde869325d6b8a2b186eff.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15d3baef71d3cfb2ec8073000c2cc0.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae7060daaab45d9a84d1255c4baf1f.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760b1c5e3b099215239ed011b6086e6.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b5a127b19a373d3a3f2e4d1585380.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47761ac6046fd664ae6363fb46664d12.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a961357c13876e3f2ffa228d24038.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5745549315a30babbf75fda3766fdc5.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c667daf7128ea7eb6d92c6084aaa05e.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58823f0db2425df6ea50fe568ec167e5.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e363e839a8e3e062ab3285847d1ac57.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178d2115b445d55288bfb78250dd952.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b9decabe467565fcca2d74fdd016b.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c56624771cc842274367294a6986f.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eec454ae1e646b42a7c67980ab527b.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e4df5333879a0e26029f87da9cfcf.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cbdc9d186ffedf4724535fe0d9854.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78389ae1a315cd91c006ef7d66356684.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f784185611739577dce96175ff2072.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb3fc0d9bb32fee1cb8795eae14a9f.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ab2812061e2f42849ffedc29aa37e.jpeg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f320ec63e75b8d6b9e9761e27c5a413.jpeg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3f4abf67117cca05d84c7b013f898.jpeg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58df82d73400b1b6449eb4bc7b8f1cc.jpeg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88a453b9527566df688a9b8b1512a8.jpeg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6d82e8374f5829eea11d51c758b2f.jpeg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25051fd89e5e6a4546d41afef57214.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0273dd80aacac60c3a8e4957a70ef7.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c152d87a028470e1b109f6425611f50.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f2c6eacdecf6e8f0a62076da096a0.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbdec6340b9903ba60bb0a5353cd21.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd418b86e790f223c6912ed45ea200e.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29370ca599521ee0fc2af97aab32af.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84820454c2c678ff87ec41595b2c36.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea0f0c3fc0b79e6e515d2151c429db.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa897af22f3db4ab1f7a6b79285e57b.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00442d513183f2f78dbf8e6482c3bfb.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08a5ec54f366ea12145b83665d81d2.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99560300d12be13992f87b0c80a780.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d9847e66a0891d38c94b02943ff4c.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160bc601e7d8eab391ee8c4d814e124.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d49f1b1c9132ec4557321db5b902a.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3b06c8dcc1a838cddd31aa8f9b3fb.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf183b0704093745b5c36abdfee5bc25.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628f2310ca778b0f4b12aef2c3a9972.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6df60dbe75a320bafdd93820fa8df.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897accdc74bc2b92f67062f04525908.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee1dce8f9ada52e7e18794418294f0.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03187b7b03405b9174a8450dbf5ac6d8.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4fa7c81ed0e695420aec237102019.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e41254f3f9f10dd620375e1ab61dfc.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff374f2b71de1734ad3584abc57914ce.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22587120a40b9cd9d3c39972aa9a338.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1675d368bbc0a2e7540e233a1ee6f.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc9699a50aa97a27e4e44cf570676f.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891402e2fab5ef7cf85f11572c57e9c.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071fa2bf117fa88daf4f4af6f29858a.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c4958bf0344297a01354e6ee76182.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aba095643ecc6bf36d1eab6e29aaca.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9a29c6f5bac7e0575ecb1a081d8eb.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85300dcbd0b4dec5ff505c5d6214cd22.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cbbe7eb8a26c460726f91e022d8ce.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ade31514fef34eecadcfcb6d5f2fb4.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5653ed691d5a41f32322f43f5b586.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061dc066c3994a6ead8dae05dc8091b.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff1d92539bacd271814bda3b141073.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c49aaf6880275dda197de61571c85b.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe4dd606e8f225000ca6c5df025a5a.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55753c456c388b8d930dd8a4a12fa1ae.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f817bb7d43cf8f5b9102084c9a3ebf.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628d51e01afac05caf407df5c838421.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4ff25ce9f6af2c03d9c8f8bdb3c50.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef251b3231146e6322e730c1aa11793c.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859094b90b1bf75cb83853efc3b04c24.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d04ae8202123dcfc3a5769503062b.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24706f18346be8150389bbf729f416.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902138e8b8097348f46a9fbab5133e3b.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68f97a650ddec9fe631f9fde67ba0d.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1ff7e046321fc2849acd69ea27d20.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e402363eacec05ed1c4f240ca15f8.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fd670c21c0cef04bab81c5d21dcfd.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819790489f9491c1c6eef70876fae7a.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbba6f38d9b9922bb677cff98a23239.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb36792a227422445bb00ee5a4f0ce6.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921daa14d4287edc6298a3796f79a4f9.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db0a0c04d1e0ccfc3681d05d79608f.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1df45338208270255a113ae12120a.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d13975b16406c360f78ba86c001b30.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d833b9e87c4b62894beb56ae83c8626.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508ce939159a51aaec9a003521a1465.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345cec1b34f36306ec7f50f8488c222d.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9c46d7cccc1c9161ab126c3c7cb00.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a105ae30534c5d12ceb1631e0bb0d.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db8219cea0e48a7364510f2758f753.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60237298c182df2f8e594ec5b509adf.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea982916d6a364c2a78cb476f9884f.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb7a865e7427ba15c614ca6129ec25.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6eddd93c0cfc2fa81541659a07ba87.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988dc1be67e9d9421c3823a5940cb33.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3d9eccf6b0b3dfb6c58f96942be51.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7b1dea69fa471e952dfba98a18efa.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc792899d90162d5add67762f3890891.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b598360bd1d7dad923a9501b0357e.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b4bcb386323d5a0e6ec67c06f51e3.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc704f7cbdb64c2f53b77300cd05244a.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0cc5eef5fd0205bc15a1b89ce6a57b.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf18e31b62cf77c5ce24fbef511f756.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb8ca4a3357ec075a57c143dcdfddf.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28204e6927c442e302f0af7e034534c8.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b33a1265a394f42cd63a14bba0f59.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d171ff26d830392e73ee4e2bc59203.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d390c982e7196ba519e8b22682d6a.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb3b5a5c2fc77a557d718b2318874d.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2460474e94efbda91ab0612eb039a5.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5c9287d543c7ae92becd05a4da62d.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1200e16df63ea81d2ed4d99480d78.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e09488fc29e50b9798f90ef12e43a.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8832ccce07dbb0338eb97d5588c722.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71112d2150b5f2488c2e84df3295cca.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348a8ae22490961b7c1d732a8180aa8.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3dab0d040238679a382cd960090aeb.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9cac6aa71d6a9f4012d636ed370dc.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccea354e6e8f4d407b87903c53ede20.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2917fa2e2aaceb6c067f79b8e7e29.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a199758d518c53f7a8a75a7fe0cf4.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc45b43b0790f00e6f15e77824eb7e.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b8977193e0877484238dac61c09e5.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6681a4c8955e9a7af7f9c0987b112b.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123b46d861823e3f728254e18f50c62.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4ead7cab7b947d494fa9b9b7cf489.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7bff092db67afa288deaa71a76ee2.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42be84164cfc6dfa232c034aa67d1c.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1aeaeff895bc8b568a3023a4422db5.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81707c873970c6c0693fa7ae4e2643b2.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451ca8122d21237ac86f23d1c6754ed.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b712bf862876a752906199780befc7.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e012ca88bb64d21692d7fc56d4c69cc.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576172f893e69599731752d360310de.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5330062557149db43774accc51f8c60.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e147633df092a91afbb4f7b7e38edf.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408d088b6324f0b9016db1401c9545e.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb781a5868347f5928babc34cae751.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3d75b247d70b618c8c47b387601c4.jpg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77bae41740c3af3e3da256498b3e3f.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a87ceafc5352edba3bd7099159281.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3385a18d48aa11cc2a94472060741e.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb019737d5126e60f895df5a5ac4e4.jpg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a9a1dfb970d9eec2b6f242f9a1fd4.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429e42f0132cccb9158720f1c88a870.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e926e4d6a7007e7df70a0c8270b0757.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e182f249b80e8a215b1e8e9ccf32f.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a66881b0407439a7bece8e3496c08.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02bc32591afd2cdfd0f42abfb3bcaa.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194425c459908fa0172dc19fdd00e920.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e0b8717292495ad9bd84b870a954f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c27d4d71fa8a26fc01d8c0d997f11.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae1e9f0cc9c06adb1ef6ab0a1dc6e5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46064d8eb20c2e4d48ca3618fa7e952e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f00517a112b7b58dd2788bcd91ee2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bc70d27b81cded9172d734f478ba3.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb29ec40463681c0f0a5e2dba42ef21.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453d2480dd2a03fea628b287a57ea25.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38d33e647dd30ac36241a8d6b7901a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ea080a128ec29194bc82a420010c1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20382d5798f81e641490207e02d76b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0c8a24454062a83eee90e6bd7e3ab.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f6a5c86bbb1df7797bdb383828e0a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b3c0609fb50378fbcfe6a56d3b7e1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefdd093da0fbb8a655c76d07f8d3a1.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826a1087a6239ca83a43ebfb3dd8435.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04004aef9d172d325b7436ff8dea1238.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfb0b3c9e1a4b4f219dee376b3020f.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cfd5f445505a4cabd7fc4b18f7987.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f69089ec0de44f27d2c39e455e0e0.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afbff72a89d0d1a9040c6122b1f157.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9232cc365492973cf3149db61173017.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15772179ced716e821fcd5c42113a60.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49405386bd2ad7b3327a981e89d00788.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75095d3bcec48e6a84ea689212cc7cd4.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36eda0fcbe9dc440af9f1e81c3b294e.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2be375e6c4d2ee9f01d6f38a17dca.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11c4db82379d679432a235452f1b7c.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6464ad1d4dedb247e924a620bc5935.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2598bbd226d341da9c24468fe292c6.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e8bcbeaeb370bf089ef3a199d6b81.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67aa512c1a89f671fedcdd92532144b.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297a711b88b0bd40670bd337f559d73.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14be81a7925b0c26b2f05541be8e0f3.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2369ccdfedababbdbf0b60ac2b185d.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21344c476fe38e6baa532d67173067f.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eba7bf771b3367576c7f3b9bb798df.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca0acba0de093413318c8e83cbae22.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fe3c2008cb17fcc9a860e1627f176.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a389feaf7239173aa20628ce1496ae.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288acb47ce9885f06bff7b2fc5eb2b4.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c589a0f75900f7bf05fdfd7f8b6c7.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3260939362dc620d5b9523f71d567a.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c7bb28f3f3170e7dbe5fd1329df13.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c82da41ac0bd42ba3555691e95506.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958179f78843d3475db1714ea0fdf6b.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db786f8652bc868975ef5043c7230c2f.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ad2305ba8b39a90727a3b75885d82.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48cdaa300240a456b71cc82ae6e6ea.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67455a8e416bcf66c80163e037b026d0.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269b0df894714dc740cbd20025eb5e3.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdb2c7517b092cde71033a9a9f439a.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30b30281ffc067a17407f71cffdc2c.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9eb0d0e45af398b7dde76d0bf0597.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc9c3af85c52dc24a48d461889e57b.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8b3fe4d6e7aa84fc64a456b9cd5f2.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8ad609c5c9985e7d080f998848aba.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0051939c3da75b2389ddd4a8f0db3.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b53f5abc1644b74d508b27b9603d7e.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a9e96b41dbcff3546d8d63b191fd8.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53277405b7adf64dc611942e1d836a.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79f644fc38c9f9b32ec3563db63a9f.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f25aa7165096f23c0fa9cd8ebba16.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0a03a6868cc005348ecd3c81c5405.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d63f03d3ff4dbaa186d94bd88553d.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b2fb194d97af0a88c4586c0df8ee1.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a21b4526da10df22d1cb2e624e726e.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769d61719f1821b1f9ee56b427e4009.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9c10c7423c174f87ee3d2feec3482.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81891c716b6ad5a99b6474d7dc61456f.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad557c61eb2c3b90d2aa85df66e13dc3.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310eb09c47a299472c0efcb57151e472.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232e2d412735aa9db25b3ec385b6699.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0090fa0c08ea61770fd09b63f790c.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb35ebf6505df9f4f8d3f4b5aed84a3.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf660d77199518651673e36b39965766.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46da5e5cd4a3b42317309a048e5d24.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23fdf70cbfd05a24e82f1cfa156be2.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa175eb2f28da4eb0d943d954298ea6.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c434b337f66405309ad003f6ff5f7.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab945e73b2b1a3b2ca4405b09c5d0b3d.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96e3c521755366ba20bef235a51af4.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfb6ded29fd40fdca3708323112ea8.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab72a55141fb489bfe69d5889f287f0.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d630d1fa078edd722b7402f500f5c.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb900bb863a90f967dd75c9815ef2ab8.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9200eb8415b3ce03144b61d5b4cbd5.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8824478ef226b452e43e0646125cd.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa8aa71e68e942755f0403dc215796.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a500e0fef0c055471491c4ce59dfd30.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7c485973f75606c71bc201fe66eb2.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0771d5cdadf55f2fd567feb6f2e11.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b65f54f13ffc12308fd8deb49d749.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a7f1aaed4031db0d5878ee6048b6a.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7898f7f47192db340fb9734e130d92d.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103af2e468d569ea53bd3449f46b2f7.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79c40ce9c32192aec932c10df9ea58.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5cf2499e98bdd55648bd36b0af442.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab8ee226664da0dad84327e0f592ca.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e56beb16e6ab2bbf12763f26735f0.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4dbb18340abf81f690d0d3ccf62a18.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b925c19e2d6cbcfdbcfaec1d39ee0.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc34740bb84ade6328f386799da25d2.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a5be2485b9de4a74d2377459d4541.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3001e67c7660db5e2f9fb86369b803.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b20d554aa735fd4e99d31ab3c1602.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f128193cd3b75661323a5a2df07464.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424cb138477337d773729b31feccf72.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a136e4a887dc40d2ec8cce4b2bb65.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df8cb9e6358b2deb398119cbf1d7a6.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce219b2795dc46cdfd9ccbfd1b5514b.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a816c7ae8ffeabe49009a817454659.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a76f2e76dd114ee90d25c3f9555d7.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4393736da0721122166ab42437d8c.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935a56353c0672c37f28833605e4163.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248376968d2ec2534929f250040b7f8.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700d311dae1f2051950fd31a816daf8.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc11efb7d9792727726a98e9a31148.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640ba87d33141ef6d0ddce070773f5e.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093be39399e63e6f7cd9f2a51c8f90b.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8d93d30d2def3be047e7d55d4b392.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114507f2e7c70aa0f9665b6e08b03e07.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c912cf288d16b08fff270b05f3fbf4d.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08db01cc9634d22dc09794fde26baea.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ee9635c27dceff503db202f2cd077.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ba554509f582655428e375f691232.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769328cc854ff36fdf04f58001da581.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce0977375fbf10cd43ebaf5387e923.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4496355f7e9d579bb6e4c4758ff423d.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc8ccf35c606e964b75a2fab81c849.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b96812979d02de1f5bdfbf3da0bd3.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b51a947dbeb7abc058dee277b1f551.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3396de78a0109c0956ad2f8bab085.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a439121d6763a47813623266ddcf673.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4eb8c1ac64f7cb1fb8eb4c8f31f829.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce136b54d151aa03aa3af169b4db684.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59eaea66dd143323772a59fb17721d.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f0d2bd4a5e7c74f27319c26d9b388.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05053fdba2e453a6f42022484be64f9.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fbeba81b3d4da570e9aa27c8560bb.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983eb968d3273a0951aa40272a435047.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d61144a7931aa1ac786bf9ac40d61.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4335f15962c20000b780e216fd4c7c.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7570637d413006a2b3e03150f8be668.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590307c129a100a193c2811c357327de.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69c698ab00d5739fedf2d81b123448.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2e93482a7538ab16cde4989123b01.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005701a833f3b62b877c4968acf1733b.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c1dce457b8e0a6a3ca39fa4dddd97.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f7a6d92e5e3508f144669aa0970f3.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4c70b791ee115ac6db4a795490765.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72b9ce627e733ed47a31d668eadaac.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91792c6e7c88c502294c96132446f1.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f538b978d17fd747e574744eb4cad2b.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454904db23267c43c8bca548fd8fc0db.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cca774fd1eb843d835ea270c3ec25.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a57d5c8dd5a9e4fd103c3cab521e62.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc796f1120ff0ff949e3d4c8fcab03.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3e59cccdc4cdefe36b8ea2d13ce7e.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30cd2dcd495a8cf523a1059958e732.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833027ca758bc87a6447d2d13cb994c.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85714bdff92b62b0e20b31c206cf5b34.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99b4e1b14569741a1827311b9053e4.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e0972c680292479671523013d20c1.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e990ec60fdc34c3fa9d99f31acb6c3.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454bf2e56a95eeb1da3376e5fb428b4.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009242baeabde869325d6b8a2b186eff.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15d3baef71d3cfb2ec8073000c2cc0.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae7060daaab45d9a84d1255c4baf1f.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760b1c5e3b099215239ed011b6086e6.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b5a127b19a373d3a3f2e4d1585380.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47761ac6046fd664ae6363fb46664d12.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a961357c13876e3f2ffa228d24038.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5745549315a30babbf75fda3766fdc5.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c667daf7128ea7eb6d92c6084aaa05e.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58823f0db2425df6ea50fe568ec167e5.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e363e839a8e3e062ab3285847d1ac57.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178d2115b445d55288bfb78250dd952.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b9decabe467565fcca2d74fdd016b.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c56624771cc842274367294a6986f.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eec454ae1e646b42a7c67980ab527b.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e4df5333879a0e26029f87da9cfcf.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cbdc9d186ffedf4724535fe0d9854.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78389ae1a315cd91c006ef7d66356684.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f784185611739577dce96175ff2072.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb3fc0d9bb32fee1cb8795eae14a9f.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ab2812061e2f42849ffedc29aa37e.jpeg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f320ec63e75b8d6b9e9761e27c5a413.jpeg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3f4abf67117cca05d84c7b013f898.jpeg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58df82d73400b1b6449eb4bc7b8f1cc.jpeg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88a453b9527566df688a9b8b1512a8.jpeg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6d82e8374f5829eea11d51c758b2f.jpeg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25051fd89e5e6a4546d41afef57214.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0273dd80aacac60c3a8e4957a70ef7.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c152d87a028470e1b109f6425611f50.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f2c6eacdecf6e8f0a62076da096a0.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbdec6340b9903ba60bb0a5353cd21.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd418b86e790f223c6912ed45ea200e.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29370ca599521ee0fc2af97aab32af.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84820454c2c678ff87ec41595b2c36.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea0f0c3fc0b79e6e515d2151c429db.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa897af22f3db4ab1f7a6b79285e57b.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00442d513183f2f78dbf8e6482c3bfb.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08a5ec54f366ea12145b83665d81d2.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99560300d12be13992f87b0c80a780.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d9847e66a0891d38c94b02943ff4c.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160bc601e7d8eab391ee8c4d814e124.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d49f1b1c9132ec4557321db5b902a.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3b06c8dcc1a838cddd31aa8f9b3fb.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf183b0704093745b5c36abdfee5bc25.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628f2310ca778b0f4b12aef2c3a9972.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6df60dbe75a320bafdd93820fa8df.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897accdc74bc2b92f67062f04525908.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee1dce8f9ada52e7e18794418294f0.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03187b7b03405b9174a8450dbf5ac6d8.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4fa7c81ed0e695420aec237102019.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e41254f3f9f10dd620375e1ab61dfc.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff374f2b71de1734ad3584abc57914ce.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22587120a40b9cd9d3c39972aa9a338.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1675d368bbc0a2e7540e233a1ee6f.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc9699a50aa97a27e4e44cf570676f.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891402e2fab5ef7cf85f11572c57e9c.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071fa2bf117fa88daf4f4af6f29858a.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c4958bf0344297a01354e6ee76182.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aba095643ecc6bf36d1eab6e29aaca.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9a29c6f5bac7e0575ecb1a081d8eb.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85300dcbd0b4dec5ff505c5d6214cd22.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cbbe7eb8a26c460726f91e022d8ce.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ade31514fef34eecadcfcb6d5f2fb4.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5653ed691d5a41f32322f43f5b586.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061dc066c3994a6ead8dae05dc8091b.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff1d92539bacd271814bda3b141073.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c49aaf6880275dda197de61571c85b.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe4dd606e8f225000ca6c5df025a5a.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55753c456c388b8d930dd8a4a12fa1ae.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f817bb7d43cf8f5b9102084c9a3ebf.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628d51e01afac05caf407df5c838421.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4ff25ce9f6af2c03d9c8f8bdb3c50.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef251b3231146e6322e730c1aa11793c.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859094b90b1bf75cb83853efc3b04c24.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d04ae8202123dcfc3a5769503062b.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24706f18346be8150389bbf729f416.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902138e8b8097348f46a9fbab5133e3b.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68f97a650ddec9fe631f9fde67ba0d.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1ff7e046321fc2849acd69ea27d20.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e402363eacec05ed1c4f240ca15f8.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fd670c21c0cef04bab81c5d21dcfd.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819790489f9491c1c6eef70876fae7a.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbba6f38d9b9922bb677cff98a23239.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb36792a227422445bb00ee5a4f0ce6.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921daa14d4287edc6298a3796f79a4f9.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db0a0c04d1e0ccfc3681d05d79608f.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1df45338208270255a113ae12120a.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d13975b16406c360f78ba86c001b30.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d833b9e87c4b62894beb56ae83c8626.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508ce939159a51aaec9a003521a1465.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345cec1b34f36306ec7f50f8488c222d.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9c46d7cccc1c9161ab126c3c7cb00.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a105ae30534c5d12ceb1631e0bb0d.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db8219cea0e48a7364510f2758f753.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60237298c182df2f8e594ec5b509adf.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea982916d6a364c2a78cb476f9884f.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb7a865e7427ba15c614ca6129ec25.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6eddd93c0cfc2fa81541659a07ba87.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988dc1be67e9d9421c3823a5940cb33.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3d9eccf6b0b3dfb6c58f96942be51.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7b1dea69fa471e952dfba98a18efa.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc792899d90162d5add67762f3890891.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b598360bd1d7dad923a9501b0357e.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b4bcb386323d5a0e6ec67c06f51e3.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc704f7cbdb64c2f53b77300cd05244a.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0cc5eef5fd0205bc15a1b89ce6a57b.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf18e31b62cf77c5ce24fbef511f756.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb8ca4a3357ec075a57c143dcdfddf.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28204e6927c442e302f0af7e034534c8.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b33a1265a394f42cd63a14bba0f59.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d171ff26d830392e73ee4e2bc59203.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d390c982e7196ba519e8b22682d6a.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb3b5a5c2fc77a557d718b2318874d.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2460474e94efbda91ab0612eb039a5.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5c9287d543c7ae92becd05a4da62d.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1200e16df63ea81d2ed4d99480d78.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e09488fc29e50b9798f90ef12e43a.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8832ccce07dbb0338eb97d5588c722.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71112d2150b5f2488c2e84df3295cca.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348a8ae22490961b7c1d732a8180aa8.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3dab0d040238679a382cd960090aeb.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9cac6aa71d6a9f4012d636ed370dc.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccea354e6e8f4d407b87903c53ede20.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2917fa2e2aaceb6c067f79b8e7e29.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a199758d518c53f7a8a75a7fe0cf4.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc45b43b0790f00e6f15e77824eb7e.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b8977193e0877484238dac61c09e5.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6681a4c8955e9a7af7f9c0987b112b.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123b46d861823e3f728254e18f50c62.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4ead7cab7b947d494fa9b9b7cf489.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7bff092db67afa288deaa71a76ee2.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42be84164cfc6dfa232c034aa67d1c.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1aeaeff895bc8b568a3023a4422db5.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81707c873970c6c0693fa7ae4e2643b2.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451ca8122d21237ac86f23d1c6754ed.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b712bf862876a752906199780befc7.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e012ca88bb64d21692d7fc56d4c69cc.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576172f893e69599731752d360310de.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5330062557149db43774accc51f8c60.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e147633df092a91afbb4f7b7e38edf.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408d088b6324f0b9016db1401c9545e.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb781a5868347f5928babc34cae751.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3d75b247d70b618c8c47b387601c4.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77bae41740c3af3e3da256498b3e3f.jpg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a87ceafc5352edba3bd7099159281.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3385a18d48aa11cc2a94472060741e.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb019737d5126e60f895df5a5ac4e4.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a9a1dfb970d9eec2b6f242f9a1fd4.jpg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429e42f0132cccb9158720f1c88a870.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e926e4d6a7007e7df70a0c8270b0757.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e182f249b80e8a215b1e8e9ccf32f.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a66881b0407439a7bece8e3496c08.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02bc32591afd2cdfd0f42abfb3bcaa.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194425c459908fa0172dc19fdd00e920.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e0b8717292495ad9bd84b870a954f.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_2120" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -2914,11194 +2908,11157 @@
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="product_2407" descr=""/>
+        <xdr:cNvPr id="20" name="product_2409" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="product_2409" descr=""/>
+        <xdr:cNvPr id="21" name="product_2408" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="product_2408" descr=""/>
+        <xdr:cNvPr id="22" name="product_2354" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_2354" descr=""/>
+        <xdr:cNvPr id="23" name="product_2355" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_2355" descr=""/>
+        <xdr:cNvPr id="24" name="product_2356" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_2356" descr=""/>
+        <xdr:cNvPr id="25" name="product_2357" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_2357" descr=""/>
+        <xdr:cNvPr id="26" name="product_2330" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_2330" descr=""/>
+        <xdr:cNvPr id="27" name="product_1891" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_1891" descr=""/>
+        <xdr:cNvPr id="28" name="product_1892" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_1892" descr=""/>
+        <xdr:cNvPr id="29" name="product_1890" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>43</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="30" name="product_1890" descr=""/>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="product_2390" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_2390" descr=""/>
+        <xdr:cNvPr id="31" name="product_2398" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_2398" descr=""/>
+        <xdr:cNvPr id="32" name="product_2399" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_2399" descr=""/>
+        <xdr:cNvPr id="33" name="product_2625" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_2625" descr=""/>
+        <xdr:cNvPr id="34" name="product_2626" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_2626" descr=""/>
+        <xdr:cNvPr id="35" name="product_2628" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_2628" descr=""/>
+        <xdr:cNvPr id="36" name="product_2627" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_2627" descr=""/>
+        <xdr:cNvPr id="37" name="product_1970" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_1970" descr=""/>
+        <xdr:cNvPr id="38" name="product_1971" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_1971" descr=""/>
+        <xdr:cNvPr id="39" name="product_1972" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_1972" descr=""/>
+        <xdr:cNvPr id="40" name="product_2177" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_2177" descr=""/>
+        <xdr:cNvPr id="41" name="product_2178" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_2178" descr=""/>
+        <xdr:cNvPr id="42" name="product_2179" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_2179" descr=""/>
+        <xdr:cNvPr id="43" name="product_2123" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_2123" descr=""/>
+        <xdr:cNvPr id="44" name="product_2122" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_2122" descr=""/>
+        <xdr:cNvPr id="45" name="product_2124" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="46" name="product_2124" descr=""/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="product_2096" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_2096" descr=""/>
+        <xdr:cNvPr id="47" name="product_1884" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_1884" descr=""/>
+        <xdr:cNvPr id="48" name="product_2216" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_2216" descr=""/>
+        <xdr:cNvPr id="49" name="product_2217" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_2217" descr=""/>
+        <xdr:cNvPr id="50" name="product_2218" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_2218" descr=""/>
+        <xdr:cNvPr id="51" name="product_2219" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_2219" descr=""/>
+        <xdr:cNvPr id="52" name="product_2220" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_2220" descr=""/>
+        <xdr:cNvPr id="53" name="product_2221" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_2221" descr=""/>
+        <xdr:cNvPr id="54" name="product_2226" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_2226" descr=""/>
+        <xdr:cNvPr id="55" name="product_2227" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_2227" descr=""/>
+        <xdr:cNvPr id="56" name="product_2449" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_2449" descr=""/>
+        <xdr:cNvPr id="57" name="product_2450" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_2450" descr=""/>
+        <xdr:cNvPr id="58" name="product_2451" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>76</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="59" name="product_2451" descr=""/>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="product_2054" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_2054" descr=""/>
+        <xdr:cNvPr id="60" name="product_2055" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_2055" descr=""/>
+        <xdr:cNvPr id="61" name="product_2056" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_2056" descr=""/>
+        <xdr:cNvPr id="62" name="product_2057" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_2057" descr=""/>
+        <xdr:cNvPr id="63" name="product_2058" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_2058" descr=""/>
+        <xdr:cNvPr id="64" name="product_2059" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_2059" descr=""/>
+        <xdr:cNvPr id="65" name="product_2060" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_2060" descr=""/>
+        <xdr:cNvPr id="66" name="product_2061" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_2061" descr=""/>
+        <xdr:cNvPr id="67" name="product_2397" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_2397" descr=""/>
+        <xdr:cNvPr id="68" name="product_2392" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_2392" descr=""/>
+        <xdr:cNvPr id="69" name="product_2393" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_2393" descr=""/>
+        <xdr:cNvPr id="70" name="product_2394" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_2394" descr=""/>
+        <xdr:cNvPr id="71" name="product_2395" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_2395" descr=""/>
+        <xdr:cNvPr id="72" name="product_2396" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_2396" descr=""/>
+        <xdr:cNvPr id="73" name="product_2411" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_2411" descr=""/>
+        <xdr:cNvPr id="74" name="product_2410" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_2410" descr=""/>
+        <xdr:cNvPr id="75" name="product_2424" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_2424" descr=""/>
+        <xdr:cNvPr id="76" name="product_2425" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_2425" descr=""/>
+        <xdr:cNvPr id="77" name="product_2426" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_2426" descr=""/>
+        <xdr:cNvPr id="78" name="product_2427" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_2427" descr=""/>
+        <xdr:cNvPr id="79" name="product_2090" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_2090" descr=""/>
+        <xdr:cNvPr id="80" name="product_2091" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_2091" descr=""/>
+        <xdr:cNvPr id="81" name="product_2092" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_2092" descr=""/>
+        <xdr:cNvPr id="82" name="product_2093" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_2093" descr=""/>
+        <xdr:cNvPr id="83" name="product_2094" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="product_2094" descr=""/>
+        <xdr:cNvPr id="84" name="product_2095" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="product_2095" descr=""/>
+        <xdr:cNvPr id="85" name="product_2154" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="product_2154" descr=""/>
+        <xdr:cNvPr id="86" name="product_2155" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_2155" descr=""/>
+        <xdr:cNvPr id="87" name="product_2156" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_2156" descr=""/>
+        <xdr:cNvPr id="88" name="product_2157" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_2157" descr=""/>
+        <xdr:cNvPr id="89" name="product_2158" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_2158" descr=""/>
+        <xdr:cNvPr id="90" name="product_2159" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_2159" descr=""/>
+        <xdr:cNvPr id="91" name="product_2388" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_2388" descr=""/>
+        <xdr:cNvPr id="92" name="product_2389" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>112</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="93" name="product_2389" descr=""/>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="product_2302" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_2302" descr=""/>
+        <xdr:cNvPr id="94" name="product_2303" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_2303" descr=""/>
+        <xdr:cNvPr id="95" name="product_2304" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_2304" descr=""/>
+        <xdr:cNvPr id="96" name="product_2305" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_2305" descr=""/>
+        <xdr:cNvPr id="97" name="product_2172" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_2172" descr=""/>
+        <xdr:cNvPr id="98" name="product_2203" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_2203" descr=""/>
+        <xdr:cNvPr id="99" name="product_2204" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_2204" descr=""/>
+        <xdr:cNvPr id="100" name="product_2205" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="product_2205" descr=""/>
+        <xdr:cNvPr id="101" name="product_2309" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="product_2309" descr=""/>
+        <xdr:cNvPr id="102" name="product_2306" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="product_2306" descr=""/>
+        <xdr:cNvPr id="103" name="product_2307" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="product_2307" descr=""/>
+        <xdr:cNvPr id="104" name="product_2308" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="product_2308" descr=""/>
+        <xdr:cNvPr id="105" name="product_2347" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="product_2347" descr=""/>
+        <xdr:cNvPr id="106" name="product_2348" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="product_2348" descr=""/>
+        <xdr:cNvPr id="107" name="product_2349" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="product_2349" descr=""/>
+        <xdr:cNvPr id="108" name="product_2350" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="product_2350" descr=""/>
+        <xdr:cNvPr id="109" name="product_2445" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="product_2445" descr=""/>
+        <xdr:cNvPr id="110" name="product_2446" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_2446" descr=""/>
+        <xdr:cNvPr id="111" name="product_2174" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_2174" descr=""/>
+        <xdr:cNvPr id="112" name="product_2175" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="product_2175" descr=""/>
+        <xdr:cNvPr id="113" name="product_2176" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>135</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="114" name="product_2176" descr=""/>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="product_2439" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_2439" descr=""/>
+        <xdr:cNvPr id="115" name="product_2438" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_2438" descr=""/>
+        <xdr:cNvPr id="116" name="product_2437" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_2437" descr=""/>
+        <xdr:cNvPr id="117" name="product_2436" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_2436" descr=""/>
+        <xdr:cNvPr id="118" name="product_2600" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_2600" descr=""/>
+        <xdr:cNvPr id="119" name="product_2601" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="product_2601" descr=""/>
+        <xdr:cNvPr id="120" name="product_2300" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_2300" descr=""/>
+        <xdr:cNvPr id="121" name="product_2301" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="product_2301" descr=""/>
+        <xdr:cNvPr id="122" name="product_1980" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="product_1980" descr=""/>
+        <xdr:cNvPr id="123" name="product_1981" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="124" name="product_1981" descr=""/>
+        <xdr:cNvPr id="124" name="product_1976" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="product_1976" descr=""/>
+        <xdr:cNvPr id="125" name="product_1978" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="product_1978" descr=""/>
+        <xdr:cNvPr id="126" name="product_1977" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_1977" descr=""/>
+        <xdr:cNvPr id="127" name="product_1979" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>151</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="128" name="product_1979" descr=""/>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="product_2343" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="129" name="product_2343" descr=""/>
+        <xdr:cNvPr id="129" name="product_2344" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="130" name="product_2344" descr=""/>
+        <xdr:cNvPr id="130" name="product_2345" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="product_2345" descr=""/>
+        <xdr:cNvPr id="131" name="product_2346" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="product_2346" descr=""/>
+        <xdr:cNvPr id="132" name="product_1961" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="product_1961" descr=""/>
+        <xdr:cNvPr id="133" name="product_1962" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="134" name="product_1962" descr=""/>
+        <xdr:cNvPr id="134" name="product_1963" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>161</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="135" name="product_1963" descr=""/>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="product_1860" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="product_1860" descr=""/>
+        <xdr:cNvPr id="136" name="product_1861" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="137" name="product_1861" descr=""/>
+        <xdr:cNvPr id="137" name="product_1859" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="138" name="product_1859" descr=""/>
+        <xdr:cNvPr id="138" name="product_1858" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="139" name="product_1858" descr=""/>
+        <xdr:cNvPr id="139" name="product_2213" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="140" name="product_2213" descr=""/>
+        <xdr:cNvPr id="140" name="product_2214" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="141" name="product_2214" descr=""/>
+        <xdr:cNvPr id="141" name="product_2215" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="142" name="product_2215" descr=""/>
+        <xdr:cNvPr id="142" name="product_2310" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>172</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="143" name="product_2310" descr=""/>
+        <xdr:cNvPr id="143" name="product_2311" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>172</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="144" name="product_2311" descr=""/>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="product_2028" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>176</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>177</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="145" name="product_2028" descr=""/>
+        <xdr:cNvPr id="145" name="product_2029" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>177</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>178</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="146" name="product_2029" descr=""/>
+        <xdr:cNvPr id="146" name="product_2030" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>178</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>179</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="147" name="product_2030" descr=""/>
+        <xdr:cNvPr id="147" name="product_2031" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>179</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>180</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="148" name="product_2031" descr=""/>
+        <xdr:cNvPr id="148" name="product_2032" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>180</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>181</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="149" name="product_2032" descr=""/>
+        <xdr:cNvPr id="149" name="product_2033" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>181</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>182</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="150" name="product_2033" descr=""/>
+        <xdr:cNvPr id="150" name="product_2034" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>182</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>183</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="151" name="product_2034" descr=""/>
+        <xdr:cNvPr id="151" name="product_2035" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>183</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>184</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="152" name="product_2035" descr=""/>
+        <xdr:cNvPr id="152" name="product_2036" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>184</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>185</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="153" name="product_2036" descr=""/>
+        <xdr:cNvPr id="153" name="product_2037" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>185</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>186</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="154" name="product_2037" descr=""/>
+        <xdr:cNvPr id="154" name="product_2038" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>186</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>187</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="155" name="product_2038" descr=""/>
+        <xdr:cNvPr id="155" name="product_2039" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>187</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>188</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="156" name="product_2039" descr=""/>
+        <xdr:cNvPr id="156" name="product_2358" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>188</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>189</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="157" name="product_2358" descr=""/>
+        <xdr:cNvPr id="157" name="product_2359" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>189</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>190</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="158" name="product_2359" descr=""/>
+        <xdr:cNvPr id="158" name="product_2360" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>190</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>191</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="159" name="product_2360" descr=""/>
+        <xdr:cNvPr id="159" name="product_2361" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>191</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>192</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="160" name="product_2361" descr=""/>
+        <xdr:cNvPr id="160" name="product_2362" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>192</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>193</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="161" name="product_2362" descr=""/>
+        <xdr:cNvPr id="161" name="product_2363" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>193</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>194</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="162" name="product_2363" descr=""/>
+        <xdr:cNvPr id="162" name="product_2364" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>194</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>195</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="163" name="product_2364" descr=""/>
+        <xdr:cNvPr id="163" name="product_2365" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>195</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>196</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="164" name="product_2365" descr=""/>
+        <xdr:cNvPr id="164" name="product_2366" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>196</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>197</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="165" name="product_2366" descr=""/>
+        <xdr:cNvPr id="165" name="product_2367" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>197</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>198</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="166" name="product_2367" descr=""/>
+        <xdr:cNvPr id="166" name="product_2368" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>198</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>199</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="167" name="product_2368" descr=""/>
+        <xdr:cNvPr id="167" name="product_2369" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>199</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>200</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="168" name="product_2369" descr=""/>
+        <xdr:cNvPr id="168" name="product_2294" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>200</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>201</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="169" name="product_2294" descr=""/>
+        <xdr:cNvPr id="169" name="product_2295" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>201</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>202</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="170" name="product_2295" descr=""/>
+        <xdr:cNvPr id="170" name="product_2296" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>202</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>203</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="171" name="product_2296" descr=""/>
+        <xdr:cNvPr id="171" name="product_2297" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>203</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>204</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="172" name="product_2297" descr=""/>
+        <xdr:cNvPr id="172" name="product_2298" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>204</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>205</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="173" name="product_2298" descr=""/>
+        <xdr:cNvPr id="173" name="product_2299" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>205</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>206</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="174" name="product_2299" descr=""/>
+        <xdr:cNvPr id="174" name="product_2222" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>206</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>207</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="175" name="product_2222" descr=""/>
+        <xdr:cNvPr id="175" name="product_2223" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>207</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>208</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="176" name="product_2223" descr=""/>
+        <xdr:cNvPr id="176" name="product_2224" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>208</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>209</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="177" name="product_2224" descr=""/>
+        <xdr:cNvPr id="177" name="product_2225" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>209</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>210</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="178" name="product_2225" descr=""/>
+        <xdr:cNvPr id="178" name="product_2649" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>210</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>211</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="179" name="product_2649" descr=""/>
+        <xdr:cNvPr id="179" name="product_2650" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>211</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>212</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="180" name="product_2650" descr=""/>
+        <xdr:cNvPr id="180" name="product_2651" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>212</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>213</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="181" name="product_2651" descr=""/>
+        <xdr:cNvPr id="181" name="product_2652" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>213</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>214</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="182" name="product_2652" descr=""/>
+        <xdr:cNvPr id="182" name="product_2653" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>214</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>215</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="183" name="product_2653" descr=""/>
+        <xdr:cNvPr id="183" name="product_2654" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>215</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>216</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="184" name="product_2654" descr=""/>
+        <xdr:cNvPr id="184" name="product_2655" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>216</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>217</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="185" name="product_2655" descr=""/>
+        <xdr:cNvPr id="185" name="product_2656" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>217</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="186" name="product_2656" descr=""/>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="product_2048" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>220</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>221</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="187" name="product_2048" descr=""/>
+        <xdr:cNvPr id="187" name="product_2049" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>221</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>222</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="188" name="product_2049" descr=""/>
+        <xdr:cNvPr id="188" name="product_2050" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>222</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>223</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="189" name="product_2050" descr=""/>
+        <xdr:cNvPr id="189" name="product_2051" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>223</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="190" name="product_2051" descr=""/>
+        <xdr:cNvPr id="190" name="product_2052" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>225</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="191" name="product_2052" descr=""/>
+        <xdr:cNvPr id="191" name="product_2053" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>225</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="192" name="product_2053" descr=""/>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="product_1903" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>228</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>229</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="193" name="product_1903" descr=""/>
+        <xdr:cNvPr id="193" name="product_1904" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>229</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>230</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="194" name="product_1904" descr=""/>
+        <xdr:cNvPr id="194" name="product_1905" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>230</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>231</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="195" name="product_1905" descr=""/>
+        <xdr:cNvPr id="195" name="product_1906" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>231</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="196" name="product_1906" descr=""/>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="product_2210" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>234</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>235</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="197" name="product_2210" descr=""/>
+        <xdr:cNvPr id="197" name="product_1986" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>235</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>236</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="198" name="product_1986" descr=""/>
+        <xdr:cNvPr id="198" name="product_1987" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>236</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>237</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="199" name="product_1987" descr=""/>
+        <xdr:cNvPr id="199" name="product_1988" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>237</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>238</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="200" name="product_1988" descr=""/>
+        <xdr:cNvPr id="200" name="product_1989" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>238</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="201" name="product_1989" descr=""/>
+        <xdr:cNvPr id="201" name="product_1990" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="202" name="product_1990" descr=""/>
+        <xdr:cNvPr id="202" name="product_1991" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>241</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="203" name="product_1991" descr=""/>
+        <xdr:cNvPr id="203" name="product_1992" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>241</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>242</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="204" name="product_1992" descr=""/>
+        <xdr:cNvPr id="204" name="product_1993" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>242</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>243</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="205" name="product_1993" descr=""/>
+        <xdr:cNvPr id="205" name="product_1994" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>243</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>244</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="206" name="product_1994" descr=""/>
+        <xdr:cNvPr id="206" name="product_1995" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>244</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>245</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="207" name="product_1995" descr=""/>
+        <xdr:cNvPr id="207" name="product_1996" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>245</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>246</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="208" name="product_1996" descr=""/>
+        <xdr:cNvPr id="208" name="product_2320" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>246</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>247</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="209" name="product_2320" descr=""/>
+        <xdr:cNvPr id="209" name="product_2321" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>247</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>248</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="210" name="product_2321" descr=""/>
+        <xdr:cNvPr id="210" name="product_2322" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>248</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>249</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="211" name="product_2322" descr=""/>
+        <xdr:cNvPr id="211" name="product_2323" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>249</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>250</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="212" name="product_2323" descr=""/>
+        <xdr:cNvPr id="212" name="product_2324" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>250</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>251</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="213" name="product_2324" descr=""/>
+        <xdr:cNvPr id="213" name="product_2325" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>251</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>252</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="214" name="product_2325" descr=""/>
+        <xdr:cNvPr id="214" name="product_2326" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>252</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>253</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="215" name="product_2326" descr=""/>
+        <xdr:cNvPr id="215" name="product_2327" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>253</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>254</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="216" name="product_2327" descr=""/>
+        <xdr:cNvPr id="216" name="product_2416" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>254</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>255</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="product_2416" descr=""/>
+        <xdr:cNvPr id="217" name="product_2417" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>255</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>256</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="218" name="product_2417" descr=""/>
+        <xdr:cNvPr id="218" name="product_2418" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>256</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>257</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="219" name="product_2418" descr=""/>
+        <xdr:cNvPr id="219" name="product_2419" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>257</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>258</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="220" name="product_2419" descr=""/>
+        <xdr:cNvPr id="220" name="product_2420" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>258</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>259</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="221" name="product_2420" descr=""/>
+        <xdr:cNvPr id="221" name="product_2421" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>259</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>260</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="222" name="product_2421" descr=""/>
+        <xdr:cNvPr id="222" name="product_2422" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>260</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>261</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="223" name="product_2422" descr=""/>
+        <xdr:cNvPr id="223" name="product_2423" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>261</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>262</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="224" name="product_2423" descr=""/>
+        <xdr:cNvPr id="224" name="product_2461" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>262</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>263</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="225" name="product_2461" descr=""/>
+        <xdr:cNvPr id="225" name="product_2463" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>263</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>264</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="226" name="product_2463" descr=""/>
+        <xdr:cNvPr id="226" name="product_2462" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>264</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>265</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="227" name="product_2462" descr=""/>
+        <xdr:cNvPr id="227" name="product_2467" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>265</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>266</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="228" name="product_2467" descr=""/>
+        <xdr:cNvPr id="228" name="product_2466" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>266</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>267</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="229" name="product_2466" descr=""/>
+        <xdr:cNvPr id="229" name="product_2465" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>267</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>268</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="230" name="product_2465" descr=""/>
+        <xdr:cNvPr id="230" name="product_2464" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>268</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>269</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="231" name="product_2464" descr=""/>
+        <xdr:cNvPr id="231" name="product_2598" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>269</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>270</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="232" name="product_2598" descr=""/>
+        <xdr:cNvPr id="232" name="product_2599" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>270</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>271</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="233" name="product_2599" descr=""/>
+        <xdr:cNvPr id="233" name="product_2636" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>271</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>272</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="234" name="product_2636" descr=""/>
+        <xdr:cNvPr id="234" name="product_2637" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>272</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>273</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="235" name="product_2637" descr=""/>
+        <xdr:cNvPr id="235" name="product_2638" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>273</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>274</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="236" name="product_2638" descr=""/>
+        <xdr:cNvPr id="236" name="product_2639" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>274</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>275</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="237" name="product_2639" descr=""/>
+        <xdr:cNvPr id="237" name="product_2640" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>275</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>276</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="238" name="product_2640" descr=""/>
+        <xdr:cNvPr id="238" name="product_2641" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>276</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>277</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="239" name="product_2641" descr=""/>
+        <xdr:cNvPr id="239" name="product_2642" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>277</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>278</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="240" name="product_2642" descr=""/>
+        <xdr:cNvPr id="240" name="product_2643" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>278</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>279</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="241" name="product_2643" descr=""/>
+        <xdr:cNvPr id="241" name="product_1879" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>279</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>280</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="242" name="product_1879" descr=""/>
+        <xdr:cNvPr id="242" name="product_1880" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>280</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>281</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="243" name="product_1880" descr=""/>
+        <xdr:cNvPr id="243" name="product_1870" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>281</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>282</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="244" name="product_1870" descr=""/>
+        <xdr:cNvPr id="244" name="product_1871" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>282</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>283</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="245" name="product_1871" descr=""/>
+        <xdr:cNvPr id="245" name="product_1872" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>283</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>284</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="246" name="product_1872" descr=""/>
+        <xdr:cNvPr id="246" name="product_1873" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>284</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>285</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="247" name="product_1873" descr=""/>
+        <xdr:cNvPr id="247" name="product_1874" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>285</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>286</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="248" name="product_1874" descr=""/>
+        <xdr:cNvPr id="248" name="product_1875" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>286</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>287</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="249" name="product_1875" descr=""/>
+        <xdr:cNvPr id="249" name="product_1876" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>287</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>288</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="250" name="product_1876" descr=""/>
+        <xdr:cNvPr id="250" name="product_1877" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>288</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>289</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="251" name="product_1877" descr=""/>
+        <xdr:cNvPr id="251" name="product_1878" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>289</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>290</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="252" name="product_1878" descr=""/>
+        <xdr:cNvPr id="252" name="product_1925" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>290</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>291</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="253" name="product_1925" descr=""/>
+        <xdr:cNvPr id="253" name="product_1926" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>291</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>292</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="254" name="product_1926" descr=""/>
+        <xdr:cNvPr id="254" name="product_1927" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>292</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>293</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="255" name="product_1927" descr=""/>
+        <xdr:cNvPr id="255" name="product_1928" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>293</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>294</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="256" name="product_1928" descr=""/>
+        <xdr:cNvPr id="256" name="product_1929" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>294</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>295</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="257" name="product_1929" descr=""/>
+        <xdr:cNvPr id="257" name="product_1930" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>295</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>296</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="258" name="product_1930" descr=""/>
+        <xdr:cNvPr id="258" name="product_1931" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>296</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>297</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="259" name="product_1931" descr=""/>
+        <xdr:cNvPr id="259" name="product_1932" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>297</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>298</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="260" name="product_1932" descr=""/>
+        <xdr:cNvPr id="260" name="product_2441" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>298</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>299</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="261" name="product_2441" descr=""/>
+        <xdr:cNvPr id="261" name="product_2440" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>299</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>300</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="262" name="product_2440" descr=""/>
+        <xdr:cNvPr id="262" name="product_2442" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>300</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>301</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="263" name="product_2442" descr=""/>
+        <xdr:cNvPr id="263" name="product_2453" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>301</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>302</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="264" name="product_2453" descr=""/>
+        <xdr:cNvPr id="264" name="product_2455" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>302</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>303</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="265" name="product_2455" descr=""/>
+        <xdr:cNvPr id="265" name="product_2454" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>303</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>304</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="266" name="product_2454" descr=""/>
+        <xdr:cNvPr id="266" name="product_2459" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>304</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="267" name="product_2459" descr=""/>
+        <xdr:cNvPr id="267" name="product_2458" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="268" name="product_2458" descr=""/>
+        <xdr:cNvPr id="268" name="product_2457" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>307</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="269" name="product_2457" descr=""/>
+        <xdr:cNvPr id="269" name="product_2456" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>307</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="270" name="product_2456" descr=""/>
+        <xdr:cNvPr id="270" name="product_2452" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>308</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="271" name="product_2452" descr=""/>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="product_2068" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="272" name="product_2068" descr=""/>
+        <xdr:cNvPr id="272" name="product_2069" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>313</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="273" name="product_2069" descr=""/>
+        <xdr:cNvPr id="273" name="product_2070" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>313</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>314</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="274" name="product_2070" descr=""/>
+        <xdr:cNvPr id="274" name="product_2071" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>314</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>315</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="275" name="product_2071" descr=""/>
+        <xdr:cNvPr id="275" name="product_2072" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>315</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>316</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="276" name="product_2072" descr=""/>
+        <xdr:cNvPr id="276" name="product_2073" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>316</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>317</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="277" name="product_2073" descr=""/>
+        <xdr:cNvPr id="277" name="product_2074" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>317</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>318</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="278" name="product_2074" descr=""/>
+        <xdr:cNvPr id="278" name="product_2075" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>318</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>319</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="279" name="product_2075" descr=""/>
+        <xdr:cNvPr id="279" name="product_2076" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>319</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>320</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="280" name="product_2076" descr=""/>
+        <xdr:cNvPr id="280" name="product_2077" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>320</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>321</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="281" name="product_2077" descr=""/>
+        <xdr:cNvPr id="281" name="product_2078" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>321</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="282" name="product_2078" descr=""/>
+        <xdr:cNvPr id="282" name="product_2079" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>323</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="283" name="product_2079" descr=""/>
+        <xdr:cNvPr id="283" name="product_2400" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>323</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>324</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="284" name="product_2400" descr=""/>
+        <xdr:cNvPr id="284" name="product_2401" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>324</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>325</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="285" name="product_2401" descr=""/>
+        <xdr:cNvPr id="285" name="product_2402" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>325</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>326</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="286" name="product_2402" descr=""/>
+        <xdr:cNvPr id="286" name="product_2403" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>326</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>327</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="287" name="product_2403" descr=""/>
+        <xdr:cNvPr id="287" name="product_2404" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>327</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>328</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="288" name="product_2404" descr=""/>
+        <xdr:cNvPr id="288" name="product_2391" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>328</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>329</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="289" name="product_2391" descr=""/>
+        <xdr:cNvPr id="289" name="product_2644" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>329</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>330</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="290" name="product_2644" descr=""/>
+        <xdr:cNvPr id="290" name="product_2645" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>330</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>331</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="291" name="product_2645" descr=""/>
+        <xdr:cNvPr id="291" name="product_2646" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>331</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>332</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="292" name="product_2646" descr=""/>
+        <xdr:cNvPr id="292" name="product_2647" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>332</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="293" name="product_2647" descr=""/>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="product_1965" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>335</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>336</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="294" name="product_1965" descr=""/>
+        <xdr:cNvPr id="294" name="product_1966" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>336</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>337</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="295" name="product_1966" descr=""/>
+        <xdr:cNvPr id="295" name="product_1967" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>337</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>338</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="296" name="product_1967" descr=""/>
+        <xdr:cNvPr id="296" name="product_1968" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>338</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>339</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="297" name="product_1968" descr=""/>
+        <xdr:cNvPr id="297" name="product_2316" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>339</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>340</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="298" name="product_2316" descr=""/>
+        <xdr:cNvPr id="298" name="product_2317" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>340</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>341</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="299" name="product_2317" descr=""/>
+        <xdr:cNvPr id="299" name="product_2318" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>341</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>342</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="300" name="product_2318" descr=""/>
+        <xdr:cNvPr id="300" name="product_2319" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>342</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="301" name="product_2319" descr=""/>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="product_1895" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>345</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="302" name="product_1895" descr=""/>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="product_1863" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="303" name="product_1863" descr=""/>
+        <xdr:cNvPr id="303" name="product_1881" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="304" name="product_1881" descr=""/>
+        <xdr:cNvPr id="304" name="product_2353" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="305" name="product_2353" descr=""/>
+        <xdr:cNvPr id="305" name="product_2383" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="306" name="product_2383" descr=""/>
+        <xdr:cNvPr id="306" name="product_2384" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="307" name="product_2384" descr=""/>
+        <xdr:cNvPr id="307" name="product_2385" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="308" name="product_2385" descr=""/>
+        <xdr:cNvPr id="308" name="product_2386" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="309" name="product_2386" descr=""/>
+        <xdr:cNvPr id="309" name="product_2443" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="310" name="product_2443" descr=""/>
+        <xdr:cNvPr id="310" name="product_2444" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="311" name="product_2444" descr=""/>
+        <xdr:cNvPr id="311" name="product_2387" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="312" name="product_2387" descr=""/>
+        <xdr:cNvPr id="312" name="product_2125" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="313" name="product_2125" descr=""/>
+        <xdr:cNvPr id="313" name="product_2126" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="314" name="product_2126" descr=""/>
+        <xdr:cNvPr id="314" name="product_2312" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="315" name="product_2312" descr=""/>
+        <xdr:cNvPr id="315" name="product_2313" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="316" name="product_2313" descr=""/>
+        <xdr:cNvPr id="316" name="product_2314" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="317" name="product_2314" descr=""/>
+        <xdr:cNvPr id="317" name="product_2315" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="318" name="product_2315" descr=""/>
+        <xdr:cNvPr id="318" name="product_1850" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="319" name="product_1850" descr=""/>
+        <xdr:cNvPr id="319" name="product_1851" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="320" name="product_1851" descr=""/>
+        <xdr:cNvPr id="320" name="product_1852" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
-        <a:stretch>
-[...35 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -14370,51 +14327,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beasparfum.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F367"/>
+  <dimension ref="A1:F366"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
@@ -14922,54 +14879,54 @@
         <v>54</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>55</v>
       </c>
       <c r="D35" s="6"/>
       <c r="E35" s="11">
         <v>490.0</v>
       </c>
       <c r="F35" s="11">
         <v>245.0</v>
       </c>
     </row>
     <row r="36" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A36" s="14">
         <v>4</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>57</v>
       </c>
       <c r="D36" s="6"/>
       <c r="E36" s="11">
-        <v>490.0</v>
+        <v>770.0</v>
       </c>
       <c r="F36" s="11">
-        <v>245.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="37" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A37" s="14">
         <v>5</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>59</v>
       </c>
       <c r="D37" s="6"/>
       <c r="E37" s="11">
         <v>770.0</v>
       </c>
       <c r="F37" s="11">
         <v>385.0</v>
       </c>
     </row>
     <row r="38" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A38" s="14">
         <v>6</v>
       </c>
       <c r="B38" s="7" t="s">
@@ -14994,5862 +14951,5844 @@
         <v>62</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>63</v>
       </c>
       <c r="D39" s="6"/>
       <c r="E39" s="11">
         <v>770.0</v>
       </c>
       <c r="F39" s="11">
         <v>385.0</v>
       </c>
     </row>
     <row r="40" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A40" s="14">
         <v>8</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>65</v>
       </c>
       <c r="D40" s="6"/>
       <c r="E40" s="11">
-        <v>770.0</v>
+        <v>998.0</v>
       </c>
       <c r="F40" s="11">
-        <v>385.0</v>
+        <v>499.0</v>
       </c>
     </row>
     <row r="41" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A41" s="14">
         <v>9</v>
       </c>
       <c r="B41" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C41" s="8" t="s">
         <v>67</v>
       </c>
       <c r="D41" s="6"/>
       <c r="E41" s="11">
-        <v>998.0</v>
+        <v>800.0</v>
       </c>
       <c r="F41" s="11">
-        <v>499.0</v>
+        <v>275.0</v>
       </c>
     </row>
     <row r="42" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A42" s="14">
         <v>10</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>68</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>69</v>
       </c>
       <c r="D42" s="6"/>
       <c r="E42" s="11">
         <v>800.0</v>
       </c>
       <c r="F42" s="11">
         <v>275.0</v>
       </c>
     </row>
     <row r="43" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A43" s="14">
         <v>11</v>
       </c>
       <c r="B43" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>71</v>
       </c>
       <c r="D43" s="6"/>
       <c r="E43" s="11">
         <v>800.0</v>
       </c>
       <c r="F43" s="11">
         <v>275.0</v>
       </c>
     </row>
-    <row r="44" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
-[...3 lines deleted...]
-      <c r="B44" s="7" t="s">
+    <row r="44" spans="1:6" outlineLevel="1">
+      <c r="A44" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="C44" s="8" t="s">
+      <c r="B44" s="2"/>
+      <c r="C44" s="2"/>
+      <c r="D44" s="2"/>
+      <c r="E44" s="9"/>
+      <c r="F44" s="9"/>
+    </row>
+    <row r="45" spans="1:6" outlineLevel="2">
+      <c r="A45" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B45" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E45" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="10" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A46" s="14">
+        <v>1</v>
+      </c>
+      <c r="B46" s="7" t="s">
         <v>73</v>
       </c>
-      <c r="D44" s="6"/>
-[...8 lines deleted...]
-      <c r="A45" s="13" t="s">
+      <c r="C46" s="8" t="s">
         <v>74</v>
       </c>
-      <c r="B45" s="2"/>
-[...22 lines deleted...]
-        <v>10</v>
+      <c r="D46" s="6"/>
+      <c r="E46" s="11">
+        <v>900.0</v>
+      </c>
+      <c r="F46" s="11">
+        <v>450.0</v>
       </c>
     </row>
     <row r="47" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A47" s="14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B47" s="7" t="s">
         <v>75</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>76</v>
       </c>
       <c r="D47" s="6"/>
       <c r="E47" s="11">
         <v>900.0</v>
       </c>
       <c r="F47" s="11">
         <v>450.0</v>
       </c>
     </row>
     <row r="48" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A48" s="14">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B48" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>78</v>
       </c>
       <c r="D48" s="6"/>
       <c r="E48" s="11">
         <v>900.0</v>
       </c>
       <c r="F48" s="11">
         <v>450.0</v>
       </c>
     </row>
     <row r="49" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A49" s="14">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B49" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>80</v>
       </c>
       <c r="D49" s="6"/>
       <c r="E49" s="11">
-        <v>900.0</v>
+        <v>630.0</v>
       </c>
       <c r="F49" s="11">
-        <v>450.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="50" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A50" s="14">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B50" s="7" t="s">
         <v>81</v>
       </c>
       <c r="C50" s="8" t="s">
         <v>82</v>
       </c>
       <c r="D50" s="6"/>
       <c r="E50" s="11">
         <v>630.0</v>
       </c>
       <c r="F50" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="51" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A51" s="14">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B51" s="7" t="s">
         <v>83</v>
       </c>
       <c r="C51" s="8" t="s">
         <v>84</v>
       </c>
       <c r="D51" s="6"/>
       <c r="E51" s="11">
         <v>630.0</v>
       </c>
       <c r="F51" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="52" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A52" s="14">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B52" s="7" t="s">
         <v>85</v>
       </c>
       <c r="C52" s="8" t="s">
         <v>86</v>
       </c>
       <c r="D52" s="6"/>
       <c r="E52" s="11">
         <v>630.0</v>
       </c>
       <c r="F52" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="53" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A53" s="14">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B53" s="7" t="s">
         <v>87</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>88</v>
       </c>
       <c r="D53" s="6"/>
       <c r="E53" s="11">
-        <v>630.0</v>
+        <v>850.0</v>
       </c>
       <c r="F53" s="11">
-        <v>0.0</v>
+        <v>440.0</v>
       </c>
     </row>
     <row r="54" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A54" s="14">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B54" s="7" t="s">
         <v>89</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>90</v>
       </c>
       <c r="D54" s="6"/>
       <c r="E54" s="11">
         <v>850.0</v>
       </c>
       <c r="F54" s="11">
         <v>440.0</v>
       </c>
     </row>
     <row r="55" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A55" s="14">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B55" s="7" t="s">
         <v>91</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>92</v>
       </c>
       <c r="D55" s="6"/>
       <c r="E55" s="11">
         <v>850.0</v>
       </c>
       <c r="F55" s="11">
         <v>440.0</v>
       </c>
     </row>
     <row r="56" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A56" s="14">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B56" s="7" t="s">
         <v>93</v>
       </c>
       <c r="C56" s="8" t="s">
         <v>94</v>
       </c>
       <c r="D56" s="6"/>
       <c r="E56" s="11">
-        <v>850.0</v>
+        <v>480.0</v>
       </c>
       <c r="F56" s="11">
-        <v>440.0</v>
+        <v>285.0</v>
       </c>
     </row>
     <row r="57" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A57" s="14">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B57" s="7" t="s">
         <v>95</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>96</v>
       </c>
       <c r="D57" s="6"/>
       <c r="E57" s="11">
         <v>480.0</v>
       </c>
       <c r="F57" s="11">
         <v>285.0</v>
       </c>
     </row>
     <row r="58" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A58" s="14">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B58" s="7" t="s">
         <v>97</v>
       </c>
       <c r="C58" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D58" s="6"/>
       <c r="E58" s="11">
         <v>480.0</v>
       </c>
       <c r="F58" s="11">
         <v>285.0</v>
       </c>
     </row>
     <row r="59" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A59" s="14">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B59" s="7" t="s">
         <v>99</v>
       </c>
       <c r="C59" s="8" t="s">
         <v>100</v>
       </c>
       <c r="D59" s="6"/>
       <c r="E59" s="11">
-        <v>480.0</v>
+        <v>600.0</v>
       </c>
       <c r="F59" s="11">
-        <v>285.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="60" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A60" s="14">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B60" s="7" t="s">
         <v>101</v>
       </c>
       <c r="C60" s="8" t="s">
         <v>102</v>
       </c>
       <c r="D60" s="6"/>
       <c r="E60" s="11">
         <v>600.0</v>
       </c>
       <c r="F60" s="11">
         <v>325.0</v>
       </c>
     </row>
     <row r="61" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A61" s="14">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B61" s="7" t="s">
         <v>103</v>
       </c>
       <c r="C61" s="8" t="s">
         <v>104</v>
       </c>
       <c r="D61" s="6"/>
       <c r="E61" s="11">
         <v>600.0</v>
       </c>
       <c r="F61" s="11">
         <v>325.0</v>
       </c>
     </row>
-    <row r="62" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
-[...3 lines deleted...]
-      <c r="B62" s="7" t="s">
+    <row r="62" spans="1:6" outlineLevel="1">
+      <c r="A62" s="13" t="s">
         <v>105</v>
       </c>
-      <c r="C62" s="8" t="s">
+      <c r="B62" s="2"/>
+      <c r="C62" s="2"/>
+      <c r="D62" s="2"/>
+      <c r="E62" s="9"/>
+      <c r="F62" s="9"/>
+    </row>
+    <row r="63" spans="1:6" outlineLevel="2">
+      <c r="A63" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B63" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C63" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D63" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E63" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="10" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A64" s="14">
+        <v>1</v>
+      </c>
+      <c r="B64" s="7" t="s">
         <v>106</v>
       </c>
-      <c r="D62" s="6"/>
-[...8 lines deleted...]
-      <c r="A63" s="13" t="s">
+      <c r="C64" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="B63" s="2"/>
-[...22 lines deleted...]
-        <v>10</v>
+      <c r="D64" s="6"/>
+      <c r="E64" s="11">
+        <v>1500.0</v>
+      </c>
+      <c r="F64" s="11">
+        <v>750.0</v>
       </c>
     </row>
     <row r="65" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A65" s="14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B65" s="7" t="s">
         <v>108</v>
       </c>
       <c r="C65" s="8" t="s">
         <v>109</v>
       </c>
       <c r="D65" s="6"/>
       <c r="E65" s="11">
-        <v>1500.0</v>
+        <v>500.0</v>
       </c>
       <c r="F65" s="11">
-        <v>750.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="66" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A66" s="14">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B66" s="7" t="s">
         <v>110</v>
       </c>
       <c r="C66" s="8" t="s">
         <v>111</v>
       </c>
       <c r="D66" s="6"/>
       <c r="E66" s="11">
-        <v>500.0</v>
+        <v>350.0</v>
       </c>
       <c r="F66" s="11">
-        <v>250.0</v>
+        <v>175.0</v>
       </c>
     </row>
     <row r="67" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A67" s="14">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B67" s="7" t="s">
         <v>112</v>
       </c>
       <c r="C67" s="8" t="s">
         <v>113</v>
       </c>
       <c r="D67" s="6"/>
       <c r="E67" s="11">
         <v>350.0</v>
       </c>
       <c r="F67" s="11">
         <v>175.0</v>
       </c>
     </row>
     <row r="68" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A68" s="14">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B68" s="7" t="s">
         <v>114</v>
       </c>
       <c r="C68" s="8" t="s">
         <v>115</v>
       </c>
       <c r="D68" s="6"/>
       <c r="E68" s="11">
         <v>350.0</v>
       </c>
       <c r="F68" s="11">
         <v>175.0</v>
       </c>
     </row>
     <row r="69" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A69" s="14">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B69" s="7" t="s">
         <v>116</v>
       </c>
       <c r="C69" s="8" t="s">
         <v>117</v>
       </c>
       <c r="D69" s="6"/>
       <c r="E69" s="11">
         <v>350.0</v>
       </c>
       <c r="F69" s="11">
         <v>175.0</v>
       </c>
     </row>
     <row r="70" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A70" s="14">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B70" s="7" t="s">
         <v>118</v>
       </c>
       <c r="C70" s="8" t="s">
         <v>119</v>
       </c>
       <c r="D70" s="6"/>
       <c r="E70" s="11">
         <v>350.0</v>
       </c>
       <c r="F70" s="11">
         <v>175.0</v>
       </c>
     </row>
     <row r="71" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A71" s="14">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B71" s="7" t="s">
         <v>120</v>
       </c>
       <c r="C71" s="8" t="s">
         <v>121</v>
       </c>
       <c r="D71" s="6"/>
       <c r="E71" s="11">
         <v>350.0</v>
       </c>
       <c r="F71" s="11">
         <v>175.0</v>
       </c>
     </row>
     <row r="72" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A72" s="14">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B72" s="7" t="s">
         <v>122</v>
       </c>
       <c r="C72" s="8" t="s">
         <v>123</v>
       </c>
       <c r="D72" s="6"/>
       <c r="E72" s="11">
-        <v>350.0</v>
+        <v>670.0</v>
       </c>
       <c r="F72" s="11">
-        <v>175.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="73" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A73" s="14">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B73" s="7" t="s">
         <v>124</v>
       </c>
       <c r="C73" s="8" t="s">
         <v>125</v>
       </c>
       <c r="D73" s="6"/>
       <c r="E73" s="11">
         <v>670.0</v>
       </c>
       <c r="F73" s="11">
         <v>335.0</v>
       </c>
     </row>
     <row r="74" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A74" s="14">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B74" s="7" t="s">
         <v>126</v>
       </c>
       <c r="C74" s="8" t="s">
         <v>127</v>
       </c>
       <c r="D74" s="6"/>
       <c r="E74" s="11">
-        <v>670.0</v>
+        <v>499.0</v>
       </c>
       <c r="F74" s="11">
-        <v>335.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="75" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A75" s="14">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B75" s="7" t="s">
         <v>128</v>
       </c>
       <c r="C75" s="8" t="s">
         <v>129</v>
       </c>
       <c r="D75" s="6"/>
       <c r="E75" s="11">
         <v>499.0</v>
       </c>
       <c r="F75" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="76" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A76" s="14">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B76" s="7" t="s">
         <v>130</v>
       </c>
       <c r="C76" s="8" t="s">
         <v>131</v>
       </c>
       <c r="D76" s="6"/>
       <c r="E76" s="11">
         <v>499.0</v>
       </c>
       <c r="F76" s="11">
         <v>0.0</v>
       </c>
     </row>
-    <row r="77" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
-[...3 lines deleted...]
-      <c r="B77" s="7" t="s">
+    <row r="77" spans="1:6" outlineLevel="1">
+      <c r="A77" s="13" t="s">
         <v>132</v>
       </c>
-      <c r="C77" s="8" t="s">
+      <c r="B77" s="2"/>
+      <c r="C77" s="2"/>
+      <c r="D77" s="2"/>
+      <c r="E77" s="9"/>
+      <c r="F77" s="9"/>
+    </row>
+    <row r="78" spans="1:6" outlineLevel="2">
+      <c r="A78" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B78" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C78" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D78" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E78" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="10" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A79" s="14">
+        <v>1</v>
+      </c>
+      <c r="B79" s="7" t="s">
         <v>133</v>
       </c>
-      <c r="D77" s="6"/>
-[...8 lines deleted...]
-      <c r="A78" s="13" t="s">
+      <c r="C79" s="8" t="s">
         <v>134</v>
       </c>
-      <c r="B78" s="2"/>
-[...22 lines deleted...]
-        <v>10</v>
+      <c r="D79" s="6"/>
+      <c r="E79" s="11">
+        <v>210.0</v>
+      </c>
+      <c r="F79" s="11">
+        <v>105.0</v>
       </c>
     </row>
     <row r="80" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A80" s="14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B80" s="7" t="s">
         <v>135</v>
       </c>
       <c r="C80" s="8" t="s">
         <v>136</v>
       </c>
       <c r="D80" s="6"/>
       <c r="E80" s="11">
         <v>210.0</v>
       </c>
       <c r="F80" s="11">
         <v>105.0</v>
       </c>
     </row>
     <row r="81" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A81" s="14">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B81" s="7" t="s">
         <v>137</v>
       </c>
       <c r="C81" s="8" t="s">
         <v>138</v>
       </c>
       <c r="D81" s="6"/>
       <c r="E81" s="11">
         <v>210.0</v>
       </c>
       <c r="F81" s="11">
         <v>105.0</v>
       </c>
     </row>
     <row r="82" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A82" s="14">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B82" s="7" t="s">
         <v>139</v>
       </c>
       <c r="C82" s="8" t="s">
         <v>140</v>
       </c>
       <c r="D82" s="6"/>
       <c r="E82" s="11">
         <v>210.0</v>
       </c>
       <c r="F82" s="11">
         <v>105.0</v>
       </c>
     </row>
     <row r="83" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A83" s="14">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B83" s="7" t="s">
         <v>141</v>
       </c>
       <c r="C83" s="8" t="s">
         <v>142</v>
       </c>
       <c r="D83" s="6"/>
       <c r="E83" s="11">
         <v>210.0</v>
       </c>
       <c r="F83" s="11">
         <v>105.0</v>
       </c>
     </row>
     <row r="84" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A84" s="14">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B84" s="7" t="s">
         <v>143</v>
       </c>
       <c r="C84" s="8" t="s">
         <v>144</v>
       </c>
       <c r="D84" s="6"/>
       <c r="E84" s="11">
         <v>210.0</v>
       </c>
       <c r="F84" s="11">
         <v>105.0</v>
       </c>
     </row>
     <row r="85" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A85" s="14">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B85" s="7" t="s">
         <v>145</v>
       </c>
       <c r="C85" s="8" t="s">
         <v>146</v>
       </c>
       <c r="D85" s="6"/>
       <c r="E85" s="11">
         <v>210.0</v>
       </c>
       <c r="F85" s="11">
         <v>105.0</v>
       </c>
     </row>
     <row r="86" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A86" s="14">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B86" s="7" t="s">
         <v>147</v>
       </c>
       <c r="C86" s="8" t="s">
         <v>148</v>
       </c>
       <c r="D86" s="6"/>
       <c r="E86" s="11">
         <v>210.0</v>
       </c>
       <c r="F86" s="11">
         <v>105.0</v>
       </c>
     </row>
     <row r="87" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A87" s="14">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B87" s="7" t="s">
         <v>149</v>
       </c>
       <c r="C87" s="8" t="s">
         <v>150</v>
       </c>
       <c r="D87" s="6"/>
       <c r="E87" s="11">
-        <v>210.0</v>
+        <v>660.0</v>
       </c>
       <c r="F87" s="11">
-        <v>105.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="88" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A88" s="14">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B88" s="7" t="s">
         <v>151</v>
       </c>
       <c r="C88" s="8" t="s">
         <v>152</v>
       </c>
       <c r="D88" s="6"/>
       <c r="E88" s="11">
         <v>660.0</v>
       </c>
       <c r="F88" s="11">
         <v>330.0</v>
       </c>
     </row>
     <row r="89" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A89" s="14">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B89" s="7" t="s">
         <v>153</v>
       </c>
       <c r="C89" s="8" t="s">
         <v>154</v>
       </c>
       <c r="D89" s="6"/>
       <c r="E89" s="11">
         <v>660.0</v>
       </c>
       <c r="F89" s="11">
         <v>330.0</v>
       </c>
     </row>
     <row r="90" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A90" s="14">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B90" s="7" t="s">
         <v>155</v>
       </c>
       <c r="C90" s="8" t="s">
         <v>156</v>
       </c>
       <c r="D90" s="6"/>
       <c r="E90" s="11">
         <v>660.0</v>
       </c>
       <c r="F90" s="11">
         <v>330.0</v>
       </c>
     </row>
     <row r="91" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A91" s="14">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B91" s="7" t="s">
         <v>157</v>
       </c>
       <c r="C91" s="8" t="s">
         <v>158</v>
       </c>
       <c r="D91" s="6"/>
       <c r="E91" s="11">
         <v>660.0</v>
       </c>
       <c r="F91" s="11">
         <v>330.0</v>
       </c>
     </row>
     <row r="92" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A92" s="14">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B92" s="7" t="s">
         <v>159</v>
       </c>
       <c r="C92" s="8" t="s">
         <v>160</v>
       </c>
       <c r="D92" s="6"/>
       <c r="E92" s="11">
         <v>660.0</v>
       </c>
       <c r="F92" s="11">
         <v>330.0</v>
       </c>
     </row>
     <row r="93" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A93" s="14">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B93" s="7" t="s">
         <v>161</v>
       </c>
       <c r="C93" s="8" t="s">
         <v>162</v>
       </c>
       <c r="D93" s="6"/>
       <c r="E93" s="11">
         <v>660.0</v>
       </c>
       <c r="F93" s="11">
         <v>330.0</v>
       </c>
     </row>
     <row r="94" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A94" s="14">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B94" s="7" t="s">
         <v>163</v>
       </c>
       <c r="C94" s="8" t="s">
         <v>164</v>
       </c>
       <c r="D94" s="6"/>
       <c r="E94" s="11">
         <v>660.0</v>
       </c>
       <c r="F94" s="11">
         <v>330.0</v>
       </c>
     </row>
     <row r="95" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A95" s="14">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B95" s="7" t="s">
         <v>165</v>
       </c>
       <c r="C95" s="8" t="s">
         <v>166</v>
       </c>
       <c r="D95" s="6"/>
       <c r="E95" s="11">
-        <v>660.0</v>
+        <v>530.0</v>
       </c>
       <c r="F95" s="11">
-        <v>330.0</v>
+        <v>265.0</v>
       </c>
     </row>
     <row r="96" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A96" s="14">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B96" s="7" t="s">
         <v>167</v>
       </c>
       <c r="C96" s="8" t="s">
         <v>168</v>
       </c>
       <c r="D96" s="6"/>
       <c r="E96" s="11">
         <v>530.0</v>
       </c>
       <c r="F96" s="11">
         <v>265.0</v>
       </c>
     </row>
     <row r="97" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A97" s="14">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B97" s="7" t="s">
         <v>169</v>
       </c>
       <c r="C97" s="8" t="s">
         <v>170</v>
       </c>
       <c r="D97" s="6"/>
       <c r="E97" s="11">
         <v>530.0</v>
       </c>
       <c r="F97" s="11">
         <v>265.0</v>
       </c>
     </row>
     <row r="98" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A98" s="14">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B98" s="7" t="s">
         <v>171</v>
       </c>
       <c r="C98" s="8" t="s">
         <v>172</v>
       </c>
       <c r="D98" s="6"/>
       <c r="E98" s="11">
         <v>530.0</v>
       </c>
       <c r="F98" s="11">
         <v>265.0</v>
       </c>
     </row>
     <row r="99" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A99" s="14">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B99" s="7" t="s">
         <v>173</v>
       </c>
       <c r="C99" s="8" t="s">
         <v>174</v>
       </c>
       <c r="D99" s="6"/>
       <c r="E99" s="11">
-        <v>530.0</v>
+        <v>360.0</v>
       </c>
       <c r="F99" s="11">
-        <v>265.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="100" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A100" s="14">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B100" s="7" t="s">
         <v>175</v>
       </c>
       <c r="C100" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D100" s="6"/>
       <c r="E100" s="11">
         <v>360.0</v>
       </c>
       <c r="F100" s="11">
         <v>180.0</v>
       </c>
     </row>
     <row r="101" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A101" s="14">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B101" s="7" t="s">
         <v>177</v>
       </c>
       <c r="C101" s="8" t="s">
         <v>178</v>
       </c>
       <c r="D101" s="6"/>
       <c r="E101" s="11">
         <v>360.0</v>
       </c>
       <c r="F101" s="11">
         <v>180.0</v>
       </c>
     </row>
     <row r="102" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A102" s="14">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B102" s="7" t="s">
         <v>179</v>
       </c>
       <c r="C102" s="8" t="s">
         <v>180</v>
       </c>
       <c r="D102" s="6"/>
       <c r="E102" s="11">
         <v>360.0</v>
       </c>
       <c r="F102" s="11">
         <v>180.0</v>
       </c>
     </row>
     <row r="103" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A103" s="14">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B103" s="7" t="s">
         <v>181</v>
       </c>
       <c r="C103" s="8" t="s">
         <v>182</v>
       </c>
       <c r="D103" s="6"/>
       <c r="E103" s="11">
         <v>360.0</v>
       </c>
       <c r="F103" s="11">
         <v>180.0</v>
       </c>
     </row>
     <row r="104" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A104" s="14">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B104" s="7" t="s">
         <v>183</v>
       </c>
       <c r="C104" s="8" t="s">
         <v>184</v>
       </c>
       <c r="D104" s="6"/>
       <c r="E104" s="11">
         <v>360.0</v>
       </c>
       <c r="F104" s="11">
         <v>180.0</v>
       </c>
     </row>
     <row r="105" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A105" s="14">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B105" s="7" t="s">
         <v>185</v>
       </c>
       <c r="C105" s="8" t="s">
         <v>186</v>
       </c>
       <c r="D105" s="6"/>
       <c r="E105" s="11">
-        <v>360.0</v>
+        <v>390.0</v>
       </c>
       <c r="F105" s="11">
-        <v>180.0</v>
+        <v>900.0</v>
       </c>
     </row>
     <row r="106" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A106" s="14">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B106" s="7" t="s">
         <v>187</v>
       </c>
       <c r="C106" s="8" t="s">
         <v>188</v>
       </c>
       <c r="D106" s="6"/>
       <c r="E106" s="11">
         <v>390.0</v>
       </c>
       <c r="F106" s="11">
         <v>900.0</v>
       </c>
     </row>
     <row r="107" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A107" s="14">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B107" s="7" t="s">
         <v>189</v>
       </c>
       <c r="C107" s="8" t="s">
         <v>190</v>
       </c>
       <c r="D107" s="6"/>
       <c r="E107" s="11">
         <v>390.0</v>
       </c>
       <c r="F107" s="11">
         <v>900.0</v>
       </c>
     </row>
     <row r="108" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A108" s="14">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B108" s="7" t="s">
         <v>191</v>
       </c>
       <c r="C108" s="8" t="s">
         <v>192</v>
       </c>
       <c r="D108" s="6"/>
       <c r="E108" s="11">
         <v>390.0</v>
       </c>
       <c r="F108" s="11">
         <v>900.0</v>
       </c>
     </row>
     <row r="109" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A109" s="14">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B109" s="7" t="s">
         <v>193</v>
       </c>
       <c r="C109" s="8" t="s">
         <v>194</v>
       </c>
       <c r="D109" s="6"/>
       <c r="E109" s="11">
         <v>390.0</v>
       </c>
       <c r="F109" s="11">
-        <v>900.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="110" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A110" s="14">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B110" s="7" t="s">
         <v>195</v>
       </c>
       <c r="C110" s="8" t="s">
         <v>196</v>
       </c>
       <c r="D110" s="6"/>
       <c r="E110" s="11">
         <v>390.0</v>
       </c>
       <c r="F110" s="11">
-        <v>200.0</v>
+        <v>900.0</v>
       </c>
     </row>
     <row r="111" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A111" s="14">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B111" s="7" t="s">
         <v>197</v>
       </c>
       <c r="C111" s="8" t="s">
         <v>198</v>
       </c>
       <c r="D111" s="6"/>
       <c r="E111" s="11">
         <v>390.0</v>
       </c>
       <c r="F111" s="11">
         <v>900.0</v>
       </c>
     </row>
     <row r="112" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A112" s="14">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B112" s="7" t="s">
         <v>199</v>
       </c>
       <c r="C112" s="8" t="s">
         <v>200</v>
       </c>
       <c r="D112" s="6"/>
       <c r="E112" s="11">
         <v>390.0</v>
       </c>
       <c r="F112" s="11">
         <v>900.0</v>
       </c>
     </row>
-    <row r="113" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
-[...3 lines deleted...]
-      <c r="B113" s="7" t="s">
+    <row r="113" spans="1:6" outlineLevel="1">
+      <c r="A113" s="13" t="s">
         <v>201</v>
       </c>
-      <c r="C113" s="8" t="s">
+      <c r="B113" s="2"/>
+      <c r="C113" s="2"/>
+      <c r="D113" s="2"/>
+      <c r="E113" s="9"/>
+      <c r="F113" s="9"/>
+    </row>
+    <row r="114" spans="1:6" outlineLevel="2">
+      <c r="A114" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B114" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C114" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D114" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E114" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="10" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A115" s="14">
+        <v>1</v>
+      </c>
+      <c r="B115" s="7" t="s">
         <v>202</v>
       </c>
-      <c r="D113" s="6"/>
-[...8 lines deleted...]
-      <c r="A114" s="13" t="s">
+      <c r="C115" s="8" t="s">
         <v>203</v>
       </c>
-      <c r="B114" s="2"/>
-[...22 lines deleted...]
-        <v>10</v>
+      <c r="D115" s="6"/>
+      <c r="E115" s="11">
+        <v>320.0</v>
+      </c>
+      <c r="F115" s="11">
+        <v>160.0</v>
       </c>
     </row>
     <row r="116" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A116" s="14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B116" s="7" t="s">
         <v>204</v>
       </c>
       <c r="C116" s="8" t="s">
         <v>205</v>
       </c>
       <c r="D116" s="6"/>
       <c r="E116" s="11">
         <v>320.0</v>
       </c>
       <c r="F116" s="11">
         <v>160.0</v>
       </c>
     </row>
     <row r="117" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A117" s="14">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B117" s="7" t="s">
         <v>206</v>
       </c>
       <c r="C117" s="8" t="s">
         <v>207</v>
       </c>
       <c r="D117" s="6"/>
       <c r="E117" s="11">
         <v>320.0</v>
       </c>
       <c r="F117" s="11">
         <v>160.0</v>
       </c>
     </row>
     <row r="118" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A118" s="14">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B118" s="7" t="s">
         <v>208</v>
       </c>
       <c r="C118" s="8" t="s">
         <v>209</v>
       </c>
       <c r="D118" s="6"/>
       <c r="E118" s="11">
         <v>320.0</v>
       </c>
       <c r="F118" s="11">
         <v>160.0</v>
       </c>
     </row>
     <row r="119" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A119" s="14">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B119" s="7" t="s">
         <v>210</v>
       </c>
       <c r="C119" s="8" t="s">
         <v>211</v>
       </c>
       <c r="D119" s="6"/>
       <c r="E119" s="11">
-        <v>320.0</v>
+        <v>750.0</v>
       </c>
       <c r="F119" s="11">
-        <v>160.0</v>
+        <v>375.0</v>
       </c>
     </row>
     <row r="120" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A120" s="14">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B120" s="7" t="s">
         <v>212</v>
       </c>
       <c r="C120" s="8" t="s">
         <v>213</v>
       </c>
       <c r="D120" s="6"/>
       <c r="E120" s="11">
         <v>750.0</v>
       </c>
       <c r="F120" s="11">
         <v>375.0</v>
       </c>
     </row>
     <row r="121" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A121" s="14">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B121" s="7" t="s">
         <v>214</v>
       </c>
       <c r="C121" s="8" t="s">
         <v>215</v>
       </c>
       <c r="D121" s="6"/>
       <c r="E121" s="11">
         <v>750.0</v>
       </c>
       <c r="F121" s="11">
         <v>375.0</v>
       </c>
     </row>
     <row r="122" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A122" s="14">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B122" s="7" t="s">
         <v>216</v>
       </c>
       <c r="C122" s="8" t="s">
         <v>217</v>
       </c>
       <c r="D122" s="6"/>
       <c r="E122" s="11">
         <v>750.0</v>
       </c>
       <c r="F122" s="11">
         <v>375.0</v>
       </c>
     </row>
     <row r="123" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A123" s="14">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B123" s="7" t="s">
         <v>218</v>
       </c>
       <c r="C123" s="8" t="s">
         <v>219</v>
       </c>
       <c r="D123" s="6"/>
       <c r="E123" s="11">
         <v>750.0</v>
       </c>
       <c r="F123" s="11">
         <v>375.0</v>
       </c>
     </row>
     <row r="124" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A124" s="14">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B124" s="7" t="s">
         <v>220</v>
       </c>
       <c r="C124" s="8" t="s">
         <v>221</v>
       </c>
       <c r="D124" s="6"/>
       <c r="E124" s="11">
         <v>750.0</v>
       </c>
       <c r="F124" s="11">
         <v>375.0</v>
       </c>
     </row>
     <row r="125" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A125" s="14">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B125" s="7" t="s">
         <v>222</v>
       </c>
       <c r="C125" s="8" t="s">
         <v>223</v>
       </c>
       <c r="D125" s="6"/>
       <c r="E125" s="11">
         <v>750.0</v>
       </c>
       <c r="F125" s="11">
         <v>375.0</v>
       </c>
     </row>
     <row r="126" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A126" s="14">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B126" s="7" t="s">
         <v>224</v>
       </c>
       <c r="C126" s="8" t="s">
         <v>225</v>
       </c>
       <c r="D126" s="6"/>
       <c r="E126" s="11">
         <v>750.0</v>
       </c>
       <c r="F126" s="11">
         <v>375.0</v>
       </c>
     </row>
     <row r="127" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A127" s="14">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B127" s="7" t="s">
         <v>226</v>
       </c>
       <c r="C127" s="8" t="s">
         <v>227</v>
       </c>
       <c r="D127" s="6"/>
       <c r="E127" s="11">
-        <v>750.0</v>
+        <v>1200.0</v>
       </c>
       <c r="F127" s="11">
-        <v>375.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="128" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A128" s="14">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B128" s="7" t="s">
         <v>228</v>
       </c>
       <c r="C128" s="8" t="s">
         <v>229</v>
       </c>
       <c r="D128" s="6"/>
       <c r="E128" s="11">
         <v>1200.0</v>
       </c>
       <c r="F128" s="11">
         <v>600.0</v>
       </c>
     </row>
     <row r="129" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A129" s="14">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B129" s="7" t="s">
         <v>230</v>
       </c>
       <c r="C129" s="8" t="s">
         <v>231</v>
       </c>
       <c r="D129" s="6"/>
       <c r="E129" s="11">
         <v>1200.0</v>
       </c>
       <c r="F129" s="11">
         <v>600.0</v>
       </c>
     </row>
     <row r="130" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A130" s="14">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B130" s="7" t="s">
         <v>232</v>
       </c>
       <c r="C130" s="8" t="s">
         <v>233</v>
       </c>
       <c r="D130" s="6"/>
       <c r="E130" s="11">
         <v>1200.0</v>
       </c>
       <c r="F130" s="11">
         <v>600.0</v>
       </c>
     </row>
     <row r="131" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A131" s="14">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B131" s="7" t="s">
         <v>234</v>
       </c>
       <c r="C131" s="8" t="s">
         <v>235</v>
       </c>
       <c r="D131" s="6"/>
       <c r="E131" s="11">
-        <v>1200.0</v>
+        <v>2320.0</v>
       </c>
       <c r="F131" s="11">
         <v>600.0</v>
       </c>
     </row>
     <row r="132" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A132" s="14">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B132" s="7" t="s">
         <v>236</v>
       </c>
       <c r="C132" s="8" t="s">
         <v>237</v>
       </c>
       <c r="D132" s="6"/>
       <c r="E132" s="11">
         <v>2320.0</v>
       </c>
       <c r="F132" s="11">
         <v>600.0</v>
       </c>
     </row>
     <row r="133" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A133" s="14">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B133" s="7" t="s">
         <v>238</v>
       </c>
       <c r="C133" s="8" t="s">
         <v>239</v>
       </c>
       <c r="D133" s="6"/>
       <c r="E133" s="11">
-        <v>2320.0</v>
+        <v>750.0</v>
       </c>
       <c r="F133" s="11">
-        <v>600.0</v>
+        <v>390.0</v>
       </c>
     </row>
     <row r="134" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A134" s="14">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B134" s="7" t="s">
         <v>240</v>
       </c>
       <c r="C134" s="8" t="s">
         <v>241</v>
       </c>
       <c r="D134" s="6"/>
       <c r="E134" s="11">
         <v>750.0</v>
       </c>
       <c r="F134" s="11">
         <v>390.0</v>
       </c>
     </row>
     <row r="135" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A135" s="14">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B135" s="7" t="s">
         <v>242</v>
       </c>
       <c r="C135" s="8" t="s">
         <v>243</v>
       </c>
       <c r="D135" s="6"/>
       <c r="E135" s="11">
         <v>750.0</v>
       </c>
       <c r="F135" s="11">
         <v>390.0</v>
       </c>
     </row>
-    <row r="136" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
-[...3 lines deleted...]
-      <c r="B136" s="7" t="s">
+    <row r="136" spans="1:6" outlineLevel="1">
+      <c r="A136" s="13" t="s">
         <v>244</v>
       </c>
-      <c r="C136" s="8" t="s">
+      <c r="B136" s="2"/>
+      <c r="C136" s="2"/>
+      <c r="D136" s="2"/>
+      <c r="E136" s="9"/>
+      <c r="F136" s="9"/>
+    </row>
+    <row r="137" spans="1:6" outlineLevel="2">
+      <c r="A137" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B137" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C137" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D137" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E137" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="10" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A138" s="14">
+        <v>1</v>
+      </c>
+      <c r="B138" s="7" t="s">
         <v>245</v>
       </c>
-      <c r="D136" s="6"/>
-[...8 lines deleted...]
-      <c r="A137" s="13" t="s">
+      <c r="C138" s="8" t="s">
         <v>246</v>
       </c>
-      <c r="B137" s="2"/>
-[...22 lines deleted...]
-        <v>10</v>
+      <c r="D138" s="6"/>
+      <c r="E138" s="11">
+        <v>258.0</v>
+      </c>
+      <c r="F138" s="11">
+        <v>129.0</v>
       </c>
     </row>
     <row r="139" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A139" s="14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B139" s="7" t="s">
         <v>247</v>
       </c>
       <c r="C139" s="8" t="s">
         <v>248</v>
       </c>
       <c r="D139" s="6"/>
       <c r="E139" s="11">
         <v>258.0</v>
       </c>
       <c r="F139" s="11">
         <v>129.0</v>
       </c>
     </row>
     <row r="140" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A140" s="14">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B140" s="7" t="s">
         <v>249</v>
       </c>
       <c r="C140" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D140" s="6"/>
       <c r="E140" s="11">
         <v>258.0</v>
       </c>
       <c r="F140" s="11">
         <v>129.0</v>
       </c>
     </row>
     <row r="141" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A141" s="14">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B141" s="7" t="s">
         <v>251</v>
       </c>
       <c r="C141" s="8" t="s">
         <v>252</v>
       </c>
       <c r="D141" s="6"/>
       <c r="E141" s="11">
         <v>258.0</v>
       </c>
       <c r="F141" s="11">
         <v>129.0</v>
       </c>
     </row>
     <row r="142" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A142" s="14">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B142" s="7" t="s">
         <v>253</v>
       </c>
       <c r="C142" s="8" t="s">
         <v>254</v>
       </c>
       <c r="D142" s="6"/>
       <c r="E142" s="11">
-        <v>258.0</v>
+        <v>1459.0</v>
       </c>
       <c r="F142" s="11">
-        <v>129.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="143" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A143" s="14">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B143" s="7" t="s">
         <v>255</v>
       </c>
       <c r="C143" s="8" t="s">
         <v>256</v>
       </c>
       <c r="D143" s="6"/>
       <c r="E143" s="11">
         <v>1459.0</v>
       </c>
       <c r="F143" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="144" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A144" s="14">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B144" s="7" t="s">
         <v>257</v>
       </c>
       <c r="C144" s="8" t="s">
         <v>258</v>
       </c>
       <c r="D144" s="6"/>
       <c r="E144" s="11">
-        <v>1459.0</v>
+        <v>770.0</v>
       </c>
       <c r="F144" s="11">
-        <v>0.0</v>
+        <v>410.0</v>
       </c>
     </row>
     <row r="145" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A145" s="14">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B145" s="7" t="s">
         <v>259</v>
       </c>
       <c r="C145" s="8" t="s">
         <v>260</v>
       </c>
       <c r="D145" s="6"/>
       <c r="E145" s="11">
         <v>770.0</v>
       </c>
       <c r="F145" s="11">
         <v>410.0</v>
       </c>
     </row>
     <row r="146" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A146" s="14">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B146" s="7" t="s">
         <v>261</v>
       </c>
       <c r="C146" s="8" t="s">
         <v>262</v>
       </c>
       <c r="D146" s="6"/>
       <c r="E146" s="11">
         <v>770.0</v>
       </c>
       <c r="F146" s="11">
         <v>410.0</v>
       </c>
     </row>
     <row r="147" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A147" s="14">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B147" s="7" t="s">
         <v>263</v>
       </c>
       <c r="C147" s="8" t="s">
         <v>264</v>
       </c>
       <c r="D147" s="6"/>
       <c r="E147" s="11">
         <v>770.0</v>
       </c>
       <c r="F147" s="11">
         <v>410.0</v>
       </c>
     </row>
     <row r="148" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A148" s="14">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B148" s="7" t="s">
         <v>265</v>
       </c>
       <c r="C148" s="8" t="s">
         <v>266</v>
       </c>
       <c r="D148" s="6"/>
       <c r="E148" s="11">
-        <v>770.0</v>
+        <v>290.0</v>
       </c>
       <c r="F148" s="11">
-        <v>410.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="149" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A149" s="14">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B149" s="7" t="s">
         <v>267</v>
       </c>
       <c r="C149" s="8" t="s">
         <v>268</v>
       </c>
       <c r="D149" s="6"/>
       <c r="E149" s="11">
         <v>290.0</v>
       </c>
       <c r="F149" s="11">
         <v>150.0</v>
       </c>
     </row>
     <row r="150" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A150" s="14">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B150" s="7" t="s">
         <v>269</v>
       </c>
       <c r="C150" s="8" t="s">
         <v>270</v>
       </c>
       <c r="D150" s="6"/>
       <c r="E150" s="11">
         <v>290.0</v>
       </c>
       <c r="F150" s="11">
         <v>150.0</v>
       </c>
     </row>
     <row r="151" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A151" s="14">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B151" s="7" t="s">
         <v>271</v>
       </c>
       <c r="C151" s="8" t="s">
         <v>272</v>
       </c>
       <c r="D151" s="6"/>
       <c r="E151" s="11">
         <v>290.0</v>
       </c>
       <c r="F151" s="11">
         <v>150.0</v>
       </c>
     </row>
-    <row r="152" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
-[...3 lines deleted...]
-      <c r="B152" s="7" t="s">
+    <row r="152" spans="1:6" outlineLevel="1">
+      <c r="A152" s="13" t="s">
         <v>273</v>
       </c>
-      <c r="C152" s="8" t="s">
+      <c r="B152" s="2"/>
+      <c r="C152" s="2"/>
+      <c r="D152" s="2"/>
+      <c r="E152" s="9"/>
+      <c r="F152" s="9"/>
+    </row>
+    <row r="153" spans="1:6" outlineLevel="2">
+      <c r="A153" s="15" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
       <c r="B153" s="2"/>
       <c r="C153" s="2"/>
       <c r="D153" s="2"/>
       <c r="E153" s="9"/>
       <c r="F153" s="9"/>
     </row>
-    <row r="154" spans="1:6" outlineLevel="2">
-      <c r="A154" s="15" t="s">
+    <row r="154" spans="1:6" outlineLevel="3">
+      <c r="A154" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B154" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C154" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D154" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E154" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="10" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A155" s="14">
+        <v>1</v>
+      </c>
+      <c r="B155" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="C155" s="8" t="s">
         <v>276</v>
       </c>
-      <c r="B154" s="2"/>
-[...22 lines deleted...]
-        <v>10</v>
+      <c r="D155" s="6"/>
+      <c r="E155" s="11">
+        <v>380.0</v>
+      </c>
+      <c r="F155" s="11">
+        <v>190.0</v>
       </c>
     </row>
     <row r="156" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A156" s="14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B156" s="7" t="s">
         <v>277</v>
       </c>
       <c r="C156" s="8" t="s">
         <v>278</v>
       </c>
       <c r="D156" s="6"/>
       <c r="E156" s="11">
         <v>380.0</v>
       </c>
       <c r="F156" s="11">
         <v>190.0</v>
       </c>
     </row>
     <row r="157" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A157" s="14">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B157" s="7" t="s">
         <v>279</v>
       </c>
       <c r="C157" s="8" t="s">
         <v>280</v>
       </c>
       <c r="D157" s="6"/>
       <c r="E157" s="11">
         <v>380.0</v>
       </c>
       <c r="F157" s="11">
         <v>190.0</v>
       </c>
     </row>
     <row r="158" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A158" s="14">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B158" s="7" t="s">
         <v>281</v>
       </c>
       <c r="C158" s="8" t="s">
         <v>282</v>
       </c>
       <c r="D158" s="6"/>
       <c r="E158" s="11">
         <v>380.0</v>
       </c>
       <c r="F158" s="11">
         <v>190.0</v>
       </c>
     </row>
     <row r="159" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A159" s="14">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B159" s="7" t="s">
         <v>283</v>
       </c>
       <c r="C159" s="8" t="s">
         <v>284</v>
       </c>
       <c r="D159" s="6"/>
       <c r="E159" s="11">
-        <v>380.0</v>
+        <v>330.0</v>
       </c>
       <c r="F159" s="11">
-        <v>190.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="160" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A160" s="14">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B160" s="7" t="s">
         <v>285</v>
       </c>
       <c r="C160" s="8" t="s">
         <v>286</v>
       </c>
       <c r="D160" s="6"/>
       <c r="E160" s="11">
         <v>330.0</v>
       </c>
       <c r="F160" s="11">
         <v>165.0</v>
       </c>
     </row>
     <row r="161" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A161" s="14">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B161" s="7" t="s">
         <v>287</v>
       </c>
       <c r="C161" s="8" t="s">
         <v>288</v>
       </c>
       <c r="D161" s="6"/>
       <c r="E161" s="11">
         <v>330.0</v>
       </c>
       <c r="F161" s="11">
         <v>165.0</v>
       </c>
     </row>
-    <row r="162" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A162" s="14">
+    <row r="162" spans="1:6" outlineLevel="2">
+      <c r="A162" s="15" t="s">
+        <v>289</v>
+      </c>
+      <c r="B162" s="2"/>
+      <c r="C162" s="2"/>
+      <c r="D162" s="2"/>
+      <c r="E162" s="9"/>
+      <c r="F162" s="9"/>
+    </row>
+    <row r="163" spans="1:6" outlineLevel="3">
+      <c r="A163" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B163" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C163" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B162" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C162" s="8" t="s">
+      <c r="D163" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E163" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163" s="10" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A164" s="14">
+        <v>1</v>
+      </c>
+      <c r="B164" s="7" t="s">
         <v>290</v>
       </c>
-      <c r="D162" s="6"/>
-[...8 lines deleted...]
-      <c r="A163" s="15" t="s">
+      <c r="C164" s="8" t="s">
         <v>291</v>
       </c>
-      <c r="B163" s="2"/>
-[...22 lines deleted...]
-        <v>10</v>
+      <c r="D164" s="6"/>
+      <c r="E164" s="11">
+        <v>500.0</v>
+      </c>
+      <c r="F164" s="11">
+        <v>150.0</v>
       </c>
     </row>
     <row r="165" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A165" s="14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B165" s="7" t="s">
         <v>292</v>
       </c>
       <c r="C165" s="8" t="s">
         <v>293</v>
       </c>
       <c r="D165" s="6"/>
       <c r="E165" s="11">
-        <v>290.0</v>
+        <v>500.0</v>
       </c>
       <c r="F165" s="11">
         <v>150.0</v>
       </c>
     </row>
     <row r="166" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A166" s="14">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B166" s="7" t="s">
         <v>294</v>
       </c>
       <c r="C166" s="8" t="s">
         <v>295</v>
       </c>
       <c r="D166" s="6"/>
       <c r="E166" s="11">
-        <v>290.0</v>
+        <v>500.0</v>
       </c>
       <c r="F166" s="11">
         <v>150.0</v>
       </c>
     </row>
     <row r="167" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A167" s="14">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B167" s="7" t="s">
         <v>296</v>
       </c>
       <c r="C167" s="8" t="s">
         <v>297</v>
       </c>
       <c r="D167" s="6"/>
       <c r="E167" s="11">
+        <v>500.0</v>
+      </c>
+      <c r="F167" s="11">
         <v>290.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>150.0</v>
       </c>
     </row>
     <row r="168" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A168" s="14">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B168" s="7" t="s">
         <v>298</v>
       </c>
       <c r="C168" s="8" t="s">
         <v>299</v>
       </c>
       <c r="D168" s="6"/>
       <c r="E168" s="11">
-        <v>290.0</v>
+        <v>480.0</v>
       </c>
       <c r="F168" s="11">
-        <v>150.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="169" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A169" s="14">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B169" s="7" t="s">
         <v>300</v>
       </c>
       <c r="C169" s="8" t="s">
         <v>301</v>
       </c>
       <c r="D169" s="6"/>
       <c r="E169" s="11">
         <v>480.0</v>
       </c>
       <c r="F169" s="11">
         <v>250.0</v>
       </c>
     </row>
     <row r="170" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A170" s="14">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B170" s="7" t="s">
         <v>302</v>
       </c>
       <c r="C170" s="8" t="s">
         <v>303</v>
       </c>
       <c r="D170" s="6"/>
       <c r="E170" s="11">
         <v>480.0</v>
       </c>
       <c r="F170" s="11">
         <v>250.0</v>
       </c>
     </row>
     <row r="171" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A171" s="14">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B171" s="7" t="s">
         <v>304</v>
       </c>
       <c r="C171" s="8" t="s">
         <v>305</v>
       </c>
       <c r="D171" s="6"/>
       <c r="E171" s="11">
-        <v>480.0</v>
+        <v>470.0</v>
       </c>
       <c r="F171" s="11">
-        <v>250.0</v>
+        <v>235.0</v>
       </c>
     </row>
     <row r="172" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A172" s="14">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B172" s="7" t="s">
         <v>306</v>
       </c>
       <c r="C172" s="8" t="s">
         <v>307</v>
       </c>
       <c r="D172" s="6"/>
       <c r="E172" s="11">
         <v>470.0</v>
       </c>
       <c r="F172" s="11">
         <v>235.0</v>
       </c>
     </row>
-    <row r="173" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
-[...3 lines deleted...]
-      <c r="B173" s="7" t="s">
+    <row r="173" spans="1:6" outlineLevel="1">
+      <c r="A173" s="13" t="s">
         <v>308</v>
       </c>
-      <c r="C173" s="8" t="s">
+      <c r="B173" s="2"/>
+      <c r="C173" s="2"/>
+      <c r="D173" s="2"/>
+      <c r="E173" s="9"/>
+      <c r="F173" s="9"/>
+    </row>
+    <row r="174" spans="1:6" outlineLevel="2">
+      <c r="A174" s="15" t="s">
         <v>309</v>
-      </c>
-[...10 lines deleted...]
-        <v>310</v>
       </c>
       <c r="B174" s="2"/>
       <c r="C174" s="2"/>
       <c r="D174" s="2"/>
       <c r="E174" s="9"/>
       <c r="F174" s="9"/>
     </row>
-    <row r="175" spans="1:6" outlineLevel="2">
-      <c r="A175" s="15" t="s">
+    <row r="175" spans="1:6" outlineLevel="3">
+      <c r="A175" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B175" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C175" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D175" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E175" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F175" s="10" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A176" s="14">
+        <v>1</v>
+      </c>
+      <c r="B176" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="C176" s="8" t="s">
         <v>311</v>
       </c>
-      <c r="B175" s="2"/>
-[...22 lines deleted...]
-        <v>10</v>
+      <c r="D176" s="6"/>
+      <c r="E176" s="11">
+        <v>298.0</v>
+      </c>
+      <c r="F176" s="11">
+        <v>149.0</v>
       </c>
     </row>
     <row r="177" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A177" s="14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B177" s="7" t="s">
         <v>312</v>
       </c>
       <c r="C177" s="8" t="s">
         <v>313</v>
       </c>
       <c r="D177" s="6"/>
       <c r="E177" s="11">
         <v>298.0</v>
       </c>
       <c r="F177" s="11">
         <v>149.0</v>
       </c>
     </row>
     <row r="178" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A178" s="14">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B178" s="7" t="s">
         <v>314</v>
       </c>
       <c r="C178" s="8" t="s">
         <v>315</v>
       </c>
       <c r="D178" s="6"/>
       <c r="E178" s="11">
         <v>298.0</v>
       </c>
       <c r="F178" s="11">
         <v>149.0</v>
       </c>
     </row>
     <row r="179" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A179" s="14">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B179" s="7" t="s">
         <v>316</v>
       </c>
       <c r="C179" s="8" t="s">
         <v>317</v>
       </c>
       <c r="D179" s="6"/>
       <c r="E179" s="11">
         <v>298.0</v>
       </c>
       <c r="F179" s="11">
         <v>149.0</v>
       </c>
     </row>
     <row r="180" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A180" s="14">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B180" s="7" t="s">
         <v>318</v>
       </c>
       <c r="C180" s="8" t="s">
         <v>319</v>
       </c>
       <c r="D180" s="6"/>
       <c r="E180" s="11">
         <v>298.0</v>
       </c>
       <c r="F180" s="11">
         <v>149.0</v>
       </c>
     </row>
     <row r="181" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A181" s="14">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B181" s="7" t="s">
         <v>320</v>
       </c>
       <c r="C181" s="8" t="s">
         <v>321</v>
       </c>
       <c r="D181" s="6"/>
       <c r="E181" s="11">
         <v>298.0</v>
       </c>
       <c r="F181" s="11">
         <v>149.0</v>
       </c>
     </row>
     <row r="182" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A182" s="14">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B182" s="7" t="s">
         <v>322</v>
       </c>
       <c r="C182" s="8" t="s">
         <v>323</v>
       </c>
       <c r="D182" s="6"/>
       <c r="E182" s="11">
         <v>298.0</v>
       </c>
       <c r="F182" s="11">
         <v>149.0</v>
       </c>
     </row>
     <row r="183" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A183" s="14">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B183" s="7" t="s">
         <v>324</v>
       </c>
       <c r="C183" s="8" t="s">
         <v>325</v>
       </c>
       <c r="D183" s="6"/>
       <c r="E183" s="11">
         <v>298.0</v>
       </c>
       <c r="F183" s="11">
         <v>149.0</v>
       </c>
     </row>
     <row r="184" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A184" s="14">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B184" s="7" t="s">
         <v>326</v>
       </c>
       <c r="C184" s="8" t="s">
         <v>327</v>
       </c>
       <c r="D184" s="6"/>
       <c r="E184" s="11">
         <v>298.0</v>
       </c>
       <c r="F184" s="11">
         <v>149.0</v>
       </c>
     </row>
     <row r="185" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A185" s="14">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B185" s="7" t="s">
         <v>328</v>
       </c>
       <c r="C185" s="8" t="s">
         <v>329</v>
       </c>
       <c r="D185" s="6"/>
       <c r="E185" s="11">
         <v>298.0</v>
       </c>
       <c r="F185" s="11">
         <v>149.0</v>
       </c>
     </row>
     <row r="186" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A186" s="14">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B186" s="7" t="s">
         <v>330</v>
       </c>
       <c r="C186" s="8" t="s">
         <v>331</v>
       </c>
       <c r="D186" s="6"/>
       <c r="E186" s="11">
         <v>298.0</v>
       </c>
       <c r="F186" s="11">
         <v>149.0</v>
       </c>
     </row>
     <row r="187" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A187" s="14">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B187" s="7" t="s">
         <v>332</v>
       </c>
       <c r="C187" s="8" t="s">
         <v>333</v>
       </c>
       <c r="D187" s="6"/>
       <c r="E187" s="11">
         <v>298.0</v>
       </c>
       <c r="F187" s="11">
         <v>149.0</v>
       </c>
     </row>
     <row r="188" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A188" s="14">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B188" s="7" t="s">
         <v>334</v>
       </c>
       <c r="C188" s="8" t="s">
         <v>335</v>
       </c>
       <c r="D188" s="6"/>
       <c r="E188" s="11">
-        <v>298.0</v>
+        <v>580.0</v>
       </c>
       <c r="F188" s="11">
-        <v>149.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="189" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A189" s="14">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B189" s="7" t="s">
         <v>336</v>
       </c>
       <c r="C189" s="8" t="s">
         <v>337</v>
       </c>
       <c r="D189" s="6"/>
       <c r="E189" s="11">
         <v>580.0</v>
       </c>
       <c r="F189" s="11">
         <v>290.0</v>
       </c>
     </row>
     <row r="190" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A190" s="14">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B190" s="7" t="s">
         <v>338</v>
       </c>
       <c r="C190" s="8" t="s">
         <v>339</v>
       </c>
       <c r="D190" s="6"/>
       <c r="E190" s="11">
         <v>580.0</v>
       </c>
       <c r="F190" s="11">
         <v>290.0</v>
       </c>
     </row>
     <row r="191" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A191" s="14">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B191" s="7" t="s">
         <v>340</v>
       </c>
       <c r="C191" s="8" t="s">
         <v>341</v>
       </c>
       <c r="D191" s="6"/>
       <c r="E191" s="11">
         <v>580.0</v>
       </c>
       <c r="F191" s="11">
         <v>290.0</v>
       </c>
     </row>
     <row r="192" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A192" s="14">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B192" s="7" t="s">
         <v>342</v>
       </c>
       <c r="C192" s="8" t="s">
         <v>343</v>
       </c>
       <c r="D192" s="6"/>
       <c r="E192" s="11">
         <v>580.0</v>
       </c>
       <c r="F192" s="11">
         <v>290.0</v>
       </c>
     </row>
     <row r="193" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A193" s="14">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B193" s="7" t="s">
         <v>344</v>
       </c>
       <c r="C193" s="8" t="s">
         <v>345</v>
       </c>
       <c r="D193" s="6"/>
       <c r="E193" s="11">
         <v>580.0</v>
       </c>
       <c r="F193" s="11">
         <v>290.0</v>
       </c>
     </row>
     <row r="194" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A194" s="14">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B194" s="7" t="s">
         <v>346</v>
       </c>
       <c r="C194" s="8" t="s">
         <v>347</v>
       </c>
       <c r="D194" s="6"/>
       <c r="E194" s="11">
         <v>580.0</v>
       </c>
       <c r="F194" s="11">
         <v>290.0</v>
       </c>
     </row>
     <row r="195" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A195" s="14">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B195" s="7" t="s">
         <v>348</v>
       </c>
       <c r="C195" s="8" t="s">
         <v>349</v>
       </c>
       <c r="D195" s="6"/>
       <c r="E195" s="11">
         <v>580.0</v>
       </c>
       <c r="F195" s="11">
         <v>290.0</v>
       </c>
     </row>
     <row r="196" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A196" s="14">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B196" s="7" t="s">
         <v>350</v>
       </c>
       <c r="C196" s="8" t="s">
         <v>351</v>
       </c>
       <c r="D196" s="6"/>
       <c r="E196" s="11">
         <v>580.0</v>
       </c>
       <c r="F196" s="11">
         <v>290.0</v>
       </c>
     </row>
     <row r="197" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A197" s="14">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B197" s="7" t="s">
         <v>352</v>
       </c>
       <c r="C197" s="8" t="s">
         <v>353</v>
       </c>
       <c r="D197" s="6"/>
       <c r="E197" s="11">
         <v>580.0</v>
       </c>
       <c r="F197" s="11">
         <v>290.0</v>
       </c>
     </row>
     <row r="198" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A198" s="14">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B198" s="7" t="s">
         <v>354</v>
       </c>
       <c r="C198" s="8" t="s">
         <v>355</v>
       </c>
       <c r="D198" s="6"/>
       <c r="E198" s="11">
         <v>580.0</v>
       </c>
       <c r="F198" s="11">
         <v>290.0</v>
       </c>
     </row>
     <row r="199" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A199" s="14">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B199" s="7" t="s">
         <v>356</v>
       </c>
       <c r="C199" s="8" t="s">
         <v>357</v>
       </c>
       <c r="D199" s="6"/>
       <c r="E199" s="11">
         <v>580.0</v>
       </c>
       <c r="F199" s="11">
         <v>290.0</v>
       </c>
     </row>
     <row r="200" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A200" s="14">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B200" s="7" t="s">
         <v>358</v>
       </c>
       <c r="C200" s="8" t="s">
         <v>359</v>
       </c>
       <c r="D200" s="6"/>
       <c r="E200" s="11">
-        <v>580.0</v>
+        <v>400.0</v>
       </c>
       <c r="F200" s="11">
-        <v>290.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="201" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A201" s="14">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B201" s="7" t="s">
         <v>360</v>
       </c>
       <c r="C201" s="8" t="s">
         <v>361</v>
       </c>
       <c r="D201" s="6"/>
       <c r="E201" s="11">
         <v>400.0</v>
       </c>
       <c r="F201" s="11">
         <v>200.0</v>
       </c>
     </row>
     <row r="202" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A202" s="14">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B202" s="7" t="s">
         <v>362</v>
       </c>
       <c r="C202" s="8" t="s">
         <v>363</v>
       </c>
       <c r="D202" s="6"/>
       <c r="E202" s="11">
         <v>400.0</v>
       </c>
       <c r="F202" s="11">
         <v>200.0</v>
       </c>
     </row>
     <row r="203" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A203" s="14">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B203" s="7" t="s">
         <v>364</v>
       </c>
       <c r="C203" s="8" t="s">
         <v>365</v>
       </c>
       <c r="D203" s="6"/>
       <c r="E203" s="11">
         <v>400.0</v>
       </c>
       <c r="F203" s="11">
         <v>200.0</v>
       </c>
     </row>
     <row r="204" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A204" s="14">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B204" s="7" t="s">
         <v>366</v>
       </c>
       <c r="C204" s="8" t="s">
         <v>367</v>
       </c>
       <c r="D204" s="6"/>
       <c r="E204" s="11">
         <v>400.0</v>
       </c>
       <c r="F204" s="11">
         <v>200.0</v>
       </c>
     </row>
     <row r="205" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A205" s="14">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B205" s="7" t="s">
         <v>368</v>
       </c>
       <c r="C205" s="8" t="s">
         <v>369</v>
       </c>
       <c r="D205" s="6"/>
       <c r="E205" s="11">
         <v>400.0</v>
       </c>
       <c r="F205" s="11">
         <v>200.0</v>
       </c>
     </row>
     <row r="206" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A206" s="14">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B206" s="7" t="s">
         <v>370</v>
       </c>
       <c r="C206" s="8" t="s">
         <v>371</v>
       </c>
       <c r="D206" s="6"/>
       <c r="E206" s="11">
-        <v>400.0</v>
+        <v>240.0</v>
       </c>
       <c r="F206" s="11">
-        <v>200.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="207" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A207" s="14">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B207" s="7" t="s">
         <v>372</v>
       </c>
       <c r="C207" s="8" t="s">
         <v>373</v>
       </c>
       <c r="D207" s="6"/>
       <c r="E207" s="11">
         <v>240.0</v>
       </c>
       <c r="F207" s="11">
         <v>120.0</v>
       </c>
     </row>
     <row r="208" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A208" s="14">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B208" s="7" t="s">
         <v>374</v>
       </c>
       <c r="C208" s="8" t="s">
         <v>375</v>
       </c>
       <c r="D208" s="6"/>
       <c r="E208" s="11">
         <v>240.0</v>
       </c>
       <c r="F208" s="11">
         <v>120.0</v>
       </c>
     </row>
     <row r="209" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A209" s="14">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B209" s="7" t="s">
         <v>376</v>
       </c>
       <c r="C209" s="8" t="s">
         <v>377</v>
       </c>
       <c r="D209" s="6"/>
       <c r="E209" s="11">
         <v>240.0</v>
       </c>
       <c r="F209" s="11">
         <v>120.0</v>
       </c>
     </row>
     <row r="210" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A210" s="14">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B210" s="7" t="s">
         <v>378</v>
       </c>
       <c r="C210" s="8" t="s">
         <v>379</v>
       </c>
       <c r="D210" s="6"/>
       <c r="E210" s="11">
-        <v>240.0</v>
+        <v>410.0</v>
       </c>
       <c r="F210" s="11">
-        <v>120.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="211" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A211" s="14">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B211" s="7" t="s">
         <v>380</v>
       </c>
       <c r="C211" s="8" t="s">
         <v>381</v>
       </c>
       <c r="D211" s="6"/>
       <c r="E211" s="11">
         <v>410.0</v>
       </c>
       <c r="F211" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="212" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A212" s="14">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B212" s="7" t="s">
         <v>382</v>
       </c>
       <c r="C212" s="8" t="s">
         <v>383</v>
       </c>
       <c r="D212" s="6"/>
       <c r="E212" s="11">
         <v>410.0</v>
       </c>
       <c r="F212" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="213" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A213" s="14">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B213" s="7" t="s">
         <v>384</v>
       </c>
       <c r="C213" s="8" t="s">
         <v>385</v>
       </c>
       <c r="D213" s="6"/>
       <c r="E213" s="11">
         <v>410.0</v>
       </c>
       <c r="F213" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="214" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A214" s="14">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B214" s="7" t="s">
         <v>386</v>
       </c>
       <c r="C214" s="8" t="s">
         <v>387</v>
       </c>
       <c r="D214" s="6"/>
       <c r="E214" s="11">
         <v>410.0</v>
       </c>
       <c r="F214" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="215" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A215" s="14">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B215" s="7" t="s">
         <v>388</v>
       </c>
       <c r="C215" s="8" t="s">
         <v>389</v>
       </c>
       <c r="D215" s="6"/>
       <c r="E215" s="11">
         <v>410.0</v>
       </c>
       <c r="F215" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="216" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A216" s="14">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B216" s="7" t="s">
         <v>390</v>
       </c>
       <c r="C216" s="8" t="s">
         <v>391</v>
       </c>
       <c r="D216" s="6"/>
       <c r="E216" s="11">
         <v>410.0</v>
       </c>
       <c r="F216" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="217" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A217" s="14">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B217" s="7" t="s">
         <v>392</v>
       </c>
       <c r="C217" s="8" t="s">
         <v>393</v>
       </c>
       <c r="D217" s="6"/>
       <c r="E217" s="11">
         <v>410.0</v>
       </c>
       <c r="F217" s="11">
         <v>0.0</v>
       </c>
     </row>
-    <row r="218" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
-[...3 lines deleted...]
-      <c r="B218" s="7" t="s">
+    <row r="218" spans="1:6" outlineLevel="2">
+      <c r="A218" s="15" t="s">
         <v>394</v>
       </c>
-      <c r="C218" s="8" t="s">
+      <c r="B218" s="2"/>
+      <c r="C218" s="2"/>
+      <c r="D218" s="2"/>
+      <c r="E218" s="9"/>
+      <c r="F218" s="9"/>
+    </row>
+    <row r="219" spans="1:6" outlineLevel="3">
+      <c r="A219" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B219" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C219" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D219" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E219" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F219" s="10" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="220" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A220" s="14">
+        <v>1</v>
+      </c>
+      <c r="B220" s="7" t="s">
         <v>395</v>
       </c>
-      <c r="D218" s="6"/>
-[...8 lines deleted...]
-      <c r="A219" s="15" t="s">
+      <c r="C220" s="8" t="s">
         <v>396</v>
       </c>
-      <c r="B219" s="2"/>
-[...22 lines deleted...]
-        <v>10</v>
+      <c r="D220" s="6"/>
+      <c r="E220" s="11">
+        <v>138.0</v>
+      </c>
+      <c r="F220" s="11">
+        <v>260.0</v>
       </c>
     </row>
     <row r="221" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A221" s="14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B221" s="7" t="s">
         <v>397</v>
       </c>
       <c r="C221" s="8" t="s">
         <v>398</v>
       </c>
       <c r="D221" s="6"/>
       <c r="E221" s="11">
         <v>138.0</v>
       </c>
       <c r="F221" s="11">
         <v>260.0</v>
       </c>
     </row>
     <row r="222" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A222" s="14">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B222" s="7" t="s">
         <v>399</v>
       </c>
       <c r="C222" s="8" t="s">
         <v>400</v>
       </c>
       <c r="D222" s="6"/>
       <c r="E222" s="11">
         <v>138.0</v>
       </c>
       <c r="F222" s="11">
         <v>260.0</v>
       </c>
     </row>
     <row r="223" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A223" s="14">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B223" s="7" t="s">
         <v>401</v>
       </c>
       <c r="C223" s="8" t="s">
         <v>402</v>
       </c>
       <c r="D223" s="6"/>
       <c r="E223" s="11">
         <v>138.0</v>
       </c>
       <c r="F223" s="11">
         <v>260.0</v>
       </c>
     </row>
     <row r="224" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A224" s="14">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B224" s="7" t="s">
         <v>403</v>
       </c>
       <c r="C224" s="8" t="s">
         <v>404</v>
       </c>
       <c r="D224" s="6"/>
       <c r="E224" s="11">
         <v>138.0</v>
       </c>
       <c r="F224" s="11">
         <v>260.0</v>
       </c>
     </row>
     <row r="225" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A225" s="14">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B225" s="7" t="s">
         <v>405</v>
       </c>
       <c r="C225" s="8" t="s">
         <v>406</v>
       </c>
       <c r="D225" s="6"/>
       <c r="E225" s="11">
         <v>138.0</v>
       </c>
       <c r="F225" s="11">
         <v>260.0</v>
       </c>
     </row>
-    <row r="226" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A226" s="14">
+    <row r="226" spans="1:6" outlineLevel="2">
+      <c r="A226" s="15" t="s">
+        <v>407</v>
+      </c>
+      <c r="B226" s="2"/>
+      <c r="C226" s="2"/>
+      <c r="D226" s="2"/>
+      <c r="E226" s="9"/>
+      <c r="F226" s="9"/>
+    </row>
+    <row r="227" spans="1:6" outlineLevel="3">
+      <c r="A227" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B227" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B226" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C226" s="8" t="s">
+      <c r="C227" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D227" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E227" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F227" s="10" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="228" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A228" s="14">
+        <v>1</v>
+      </c>
+      <c r="B228" s="7" t="s">
         <v>408</v>
       </c>
-      <c r="D226" s="6"/>
-[...8 lines deleted...]
-      <c r="A227" s="15" t="s">
+      <c r="C228" s="8" t="s">
         <v>409</v>
       </c>
-      <c r="B227" s="2"/>
-[...22 lines deleted...]
-        <v>10</v>
+      <c r="D228" s="6"/>
+      <c r="E228" s="11">
+        <v>360.0</v>
+      </c>
+      <c r="F228" s="11">
+        <v>205.0</v>
       </c>
     </row>
     <row r="229" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A229" s="14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B229" s="7" t="s">
         <v>410</v>
       </c>
       <c r="C229" s="8" t="s">
         <v>411</v>
       </c>
       <c r="D229" s="6"/>
       <c r="E229" s="11">
         <v>360.0</v>
       </c>
       <c r="F229" s="11">
         <v>205.0</v>
       </c>
     </row>
     <row r="230" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A230" s="14">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B230" s="7" t="s">
         <v>412</v>
       </c>
       <c r="C230" s="8" t="s">
         <v>413</v>
       </c>
       <c r="D230" s="6"/>
       <c r="E230" s="11">
         <v>360.0</v>
       </c>
       <c r="F230" s="11">
         <v>205.0</v>
       </c>
     </row>
     <row r="231" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A231" s="14">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B231" s="7" t="s">
         <v>414</v>
       </c>
       <c r="C231" s="8" t="s">
         <v>415</v>
       </c>
       <c r="D231" s="6"/>
       <c r="E231" s="11">
         <v>360.0</v>
       </c>
       <c r="F231" s="11">
         <v>205.0</v>
       </c>
     </row>
-    <row r="232" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
-[...3 lines deleted...]
-      <c r="B232" s="7" t="s">
+    <row r="232" spans="1:6" outlineLevel="2">
+      <c r="A232" s="15" t="s">
         <v>416</v>
       </c>
-      <c r="C232" s="8" t="s">
+      <c r="B232" s="2"/>
+      <c r="C232" s="2"/>
+      <c r="D232" s="2"/>
+      <c r="E232" s="9"/>
+      <c r="F232" s="9"/>
+    </row>
+    <row r="233" spans="1:6" outlineLevel="3">
+      <c r="A233" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B233" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C233" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D233" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E233" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F233" s="10" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="234" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A234" s="14">
+        <v>1</v>
+      </c>
+      <c r="B234" s="7" t="s">
         <v>417</v>
       </c>
-      <c r="D232" s="6"/>
-[...8 lines deleted...]
-      <c r="A233" s="15" t="s">
+      <c r="C234" s="8" t="s">
         <v>418</v>
       </c>
-      <c r="B233" s="2"/>
-[...22 lines deleted...]
-        <v>10</v>
+      <c r="D234" s="6"/>
+      <c r="E234" s="11">
+        <v>300.0</v>
+      </c>
+      <c r="F234" s="11">
+        <v>150.0</v>
       </c>
     </row>
     <row r="235" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A235" s="14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B235" s="7" t="s">
         <v>419</v>
       </c>
       <c r="C235" s="8" t="s">
         <v>420</v>
       </c>
       <c r="D235" s="6"/>
       <c r="E235" s="11">
         <v>300.0</v>
       </c>
       <c r="F235" s="11">
         <v>150.0</v>
       </c>
     </row>
     <row r="236" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A236" s="14">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B236" s="7" t="s">
         <v>421</v>
       </c>
       <c r="C236" s="8" t="s">
         <v>422</v>
       </c>
       <c r="D236" s="6"/>
       <c r="E236" s="11">
         <v>300.0</v>
       </c>
       <c r="F236" s="11">
         <v>150.0</v>
       </c>
     </row>
     <row r="237" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A237" s="14">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B237" s="7" t="s">
         <v>423</v>
       </c>
       <c r="C237" s="8" t="s">
         <v>424</v>
       </c>
       <c r="D237" s="6"/>
       <c r="E237" s="11">
         <v>300.0</v>
       </c>
       <c r="F237" s="11">
         <v>150.0</v>
       </c>
     </row>
     <row r="238" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A238" s="14">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B238" s="7" t="s">
         <v>425</v>
       </c>
       <c r="C238" s="8" t="s">
         <v>426</v>
       </c>
       <c r="D238" s="6"/>
       <c r="E238" s="11">
         <v>300.0</v>
       </c>
       <c r="F238" s="11">
         <v>150.0</v>
       </c>
     </row>
     <row r="239" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A239" s="14">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B239" s="7" t="s">
         <v>427</v>
       </c>
       <c r="C239" s="8" t="s">
         <v>428</v>
       </c>
       <c r="D239" s="6"/>
       <c r="E239" s="11">
         <v>300.0</v>
       </c>
       <c r="F239" s="11">
         <v>150.0</v>
       </c>
     </row>
     <row r="240" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A240" s="14">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B240" s="7" t="s">
         <v>429</v>
       </c>
       <c r="C240" s="8" t="s">
         <v>430</v>
       </c>
       <c r="D240" s="6"/>
       <c r="E240" s="11">
         <v>300.0</v>
       </c>
       <c r="F240" s="11">
         <v>150.0</v>
       </c>
     </row>
     <row r="241" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A241" s="14">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B241" s="7" t="s">
         <v>431</v>
       </c>
       <c r="C241" s="8" t="s">
         <v>432</v>
       </c>
       <c r="D241" s="6"/>
       <c r="E241" s="11">
         <v>300.0</v>
       </c>
       <c r="F241" s="11">
         <v>150.0</v>
       </c>
     </row>
     <row r="242" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A242" s="14">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B242" s="7" t="s">
         <v>433</v>
       </c>
       <c r="C242" s="8" t="s">
         <v>434</v>
       </c>
       <c r="D242" s="6"/>
       <c r="E242" s="11">
         <v>300.0</v>
       </c>
       <c r="F242" s="11">
         <v>150.0</v>
       </c>
     </row>
     <row r="243" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A243" s="14">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B243" s="7" t="s">
         <v>435</v>
       </c>
       <c r="C243" s="8" t="s">
         <v>436</v>
       </c>
       <c r="D243" s="6"/>
       <c r="E243" s="11">
         <v>300.0</v>
       </c>
       <c r="F243" s="11">
         <v>150.0</v>
       </c>
     </row>
     <row r="244" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A244" s="14">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B244" s="7" t="s">
         <v>437</v>
       </c>
       <c r="C244" s="8" t="s">
         <v>438</v>
       </c>
       <c r="D244" s="6"/>
       <c r="E244" s="11">
         <v>300.0</v>
       </c>
       <c r="F244" s="11">
         <v>150.0</v>
       </c>
     </row>
     <row r="245" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A245" s="14">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B245" s="7" t="s">
         <v>439</v>
       </c>
       <c r="C245" s="8" t="s">
         <v>440</v>
       </c>
       <c r="D245" s="6"/>
       <c r="E245" s="11">
         <v>300.0</v>
       </c>
       <c r="F245" s="11">
         <v>150.0</v>
       </c>
     </row>
     <row r="246" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A246" s="14">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B246" s="7" t="s">
         <v>441</v>
       </c>
       <c r="C246" s="8" t="s">
         <v>442</v>
       </c>
       <c r="D246" s="6"/>
       <c r="E246" s="11">
-        <v>300.0</v>
+        <v>260.0</v>
       </c>
       <c r="F246" s="11">
-        <v>150.0</v>
+        <v>119.0</v>
       </c>
     </row>
     <row r="247" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A247" s="14">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B247" s="7" t="s">
         <v>443</v>
       </c>
       <c r="C247" s="8" t="s">
         <v>444</v>
       </c>
       <c r="D247" s="6"/>
       <c r="E247" s="11">
         <v>260.0</v>
       </c>
       <c r="F247" s="11">
         <v>119.0</v>
       </c>
     </row>
     <row r="248" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A248" s="14">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B248" s="7" t="s">
         <v>445</v>
       </c>
       <c r="C248" s="8" t="s">
         <v>446</v>
       </c>
       <c r="D248" s="6"/>
       <c r="E248" s="11">
         <v>260.0</v>
       </c>
       <c r="F248" s="11">
         <v>119.0</v>
       </c>
     </row>
     <row r="249" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A249" s="14">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B249" s="7" t="s">
         <v>447</v>
       </c>
       <c r="C249" s="8" t="s">
         <v>448</v>
       </c>
       <c r="D249" s="6"/>
       <c r="E249" s="11">
         <v>260.0</v>
       </c>
       <c r="F249" s="11">
         <v>119.0</v>
       </c>
     </row>
     <row r="250" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A250" s="14">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B250" s="7" t="s">
         <v>449</v>
       </c>
       <c r="C250" s="8" t="s">
         <v>450</v>
       </c>
       <c r="D250" s="6"/>
       <c r="E250" s="11">
         <v>260.0</v>
       </c>
       <c r="F250" s="11">
         <v>119.0</v>
       </c>
     </row>
     <row r="251" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A251" s="14">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B251" s="7" t="s">
         <v>451</v>
       </c>
       <c r="C251" s="8" t="s">
         <v>452</v>
       </c>
       <c r="D251" s="6"/>
       <c r="E251" s="11">
         <v>260.0</v>
       </c>
       <c r="F251" s="11">
         <v>119.0</v>
       </c>
     </row>
     <row r="252" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A252" s="14">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B252" s="7" t="s">
         <v>453</v>
       </c>
       <c r="C252" s="8" t="s">
         <v>454</v>
       </c>
       <c r="D252" s="6"/>
       <c r="E252" s="11">
         <v>260.0</v>
       </c>
       <c r="F252" s="11">
         <v>119.0</v>
       </c>
     </row>
     <row r="253" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A253" s="14">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B253" s="7" t="s">
         <v>455</v>
       </c>
       <c r="C253" s="8" t="s">
         <v>456</v>
       </c>
       <c r="D253" s="6"/>
       <c r="E253" s="11">
         <v>260.0</v>
       </c>
       <c r="F253" s="11">
         <v>119.0</v>
       </c>
     </row>
     <row r="254" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A254" s="14">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B254" s="7" t="s">
         <v>457</v>
       </c>
       <c r="C254" s="8" t="s">
         <v>458</v>
       </c>
       <c r="D254" s="6"/>
       <c r="E254" s="11">
-        <v>260.0</v>
+        <v>650.0</v>
       </c>
       <c r="F254" s="11">
-        <v>119.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="255" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A255" s="14">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B255" s="7" t="s">
         <v>459</v>
       </c>
       <c r="C255" s="8" t="s">
         <v>460</v>
       </c>
       <c r="D255" s="6"/>
       <c r="E255" s="11">
         <v>650.0</v>
       </c>
       <c r="F255" s="11">
         <v>325.0</v>
       </c>
     </row>
     <row r="256" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A256" s="14">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B256" s="7" t="s">
         <v>461</v>
       </c>
       <c r="C256" s="8" t="s">
         <v>462</v>
       </c>
       <c r="D256" s="6"/>
       <c r="E256" s="11">
         <v>650.0</v>
       </c>
       <c r="F256" s="11">
         <v>325.0</v>
       </c>
     </row>
     <row r="257" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A257" s="14">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B257" s="7" t="s">
         <v>463</v>
       </c>
       <c r="C257" s="8" t="s">
         <v>464</v>
       </c>
       <c r="D257" s="6"/>
       <c r="E257" s="11">
         <v>650.0</v>
       </c>
       <c r="F257" s="11">
         <v>325.0</v>
       </c>
     </row>
     <row r="258" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A258" s="14">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B258" s="7" t="s">
         <v>465</v>
       </c>
       <c r="C258" s="8" t="s">
         <v>466</v>
       </c>
       <c r="D258" s="6"/>
       <c r="E258" s="11">
         <v>650.0</v>
       </c>
       <c r="F258" s="11">
         <v>325.0</v>
       </c>
     </row>
     <row r="259" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A259" s="14">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B259" s="7" t="s">
         <v>467</v>
       </c>
       <c r="C259" s="8" t="s">
         <v>468</v>
       </c>
       <c r="D259" s="6"/>
       <c r="E259" s="11">
         <v>650.0</v>
       </c>
       <c r="F259" s="11">
         <v>325.0</v>
       </c>
     </row>
     <row r="260" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A260" s="14">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B260" s="7" t="s">
         <v>469</v>
       </c>
       <c r="C260" s="8" t="s">
         <v>470</v>
       </c>
       <c r="D260" s="6"/>
       <c r="E260" s="11">
         <v>650.0</v>
       </c>
       <c r="F260" s="11">
         <v>325.0</v>
       </c>
     </row>
     <row r="261" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A261" s="14">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B261" s="7" t="s">
         <v>471</v>
       </c>
       <c r="C261" s="8" t="s">
         <v>472</v>
       </c>
       <c r="D261" s="6"/>
       <c r="E261" s="11">
         <v>650.0</v>
       </c>
       <c r="F261" s="11">
         <v>325.0</v>
       </c>
     </row>
     <row r="262" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A262" s="14">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B262" s="7" t="s">
         <v>473</v>
       </c>
       <c r="C262" s="8" t="s">
         <v>474</v>
       </c>
       <c r="D262" s="6"/>
       <c r="E262" s="11">
-        <v>650.0</v>
+        <v>470.0</v>
       </c>
       <c r="F262" s="11">
-        <v>325.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="263" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A263" s="14">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B263" s="7" t="s">
         <v>475</v>
       </c>
       <c r="C263" s="8" t="s">
         <v>476</v>
       </c>
       <c r="D263" s="6"/>
       <c r="E263" s="11">
         <v>470.0</v>
       </c>
       <c r="F263" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="264" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A264" s="14">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B264" s="7" t="s">
         <v>477</v>
       </c>
       <c r="C264" s="8" t="s">
         <v>478</v>
       </c>
       <c r="D264" s="6"/>
       <c r="E264" s="11">
         <v>470.0</v>
       </c>
       <c r="F264" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="265" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A265" s="14">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B265" s="7" t="s">
         <v>479</v>
       </c>
       <c r="C265" s="8" t="s">
         <v>480</v>
       </c>
       <c r="D265" s="6"/>
       <c r="E265" s="11">
         <v>470.0</v>
       </c>
       <c r="F265" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="266" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A266" s="14">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B266" s="7" t="s">
         <v>481</v>
       </c>
       <c r="C266" s="8" t="s">
         <v>482</v>
       </c>
       <c r="D266" s="6"/>
       <c r="E266" s="11">
         <v>470.0</v>
       </c>
       <c r="F266" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="267" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A267" s="14">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B267" s="7" t="s">
         <v>483</v>
       </c>
       <c r="C267" s="8" t="s">
         <v>484</v>
       </c>
       <c r="D267" s="6"/>
       <c r="E267" s="11">
         <v>470.0</v>
       </c>
       <c r="F267" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="268" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A268" s="14">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B268" s="7" t="s">
         <v>485</v>
       </c>
       <c r="C268" s="8" t="s">
         <v>486</v>
       </c>
       <c r="D268" s="6"/>
       <c r="E268" s="11">
         <v>470.0</v>
       </c>
       <c r="F268" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="269" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A269" s="14">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B269" s="7" t="s">
         <v>487</v>
       </c>
       <c r="C269" s="8" t="s">
         <v>488</v>
       </c>
       <c r="D269" s="6"/>
       <c r="E269" s="11">
-        <v>470.0</v>
+        <v>1599.0</v>
       </c>
       <c r="F269" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="270" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A270" s="14">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B270" s="7" t="s">
         <v>489</v>
       </c>
       <c r="C270" s="8" t="s">
         <v>490</v>
       </c>
       <c r="D270" s="6"/>
       <c r="E270" s="11">
         <v>1599.0</v>
       </c>
       <c r="F270" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="271" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A271" s="14">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B271" s="7" t="s">
         <v>491</v>
       </c>
       <c r="C271" s="8" t="s">
         <v>492</v>
       </c>
       <c r="D271" s="6"/>
       <c r="E271" s="11">
-        <v>1599.0</v>
+        <v>600.0</v>
       </c>
       <c r="F271" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="272" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A272" s="14">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B272" s="7" t="s">
         <v>493</v>
       </c>
       <c r="C272" s="8" t="s">
         <v>494</v>
       </c>
       <c r="D272" s="6"/>
       <c r="E272" s="11">
-        <v>450.0</v>
+        <v>600.0</v>
       </c>
       <c r="F272" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="273" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A273" s="14">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B273" s="7" t="s">
         <v>495</v>
       </c>
       <c r="C273" s="8" t="s">
         <v>496</v>
       </c>
       <c r="D273" s="6"/>
       <c r="E273" s="11">
-        <v>450.0</v>
+        <v>600.0</v>
       </c>
       <c r="F273" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="274" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A274" s="14">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B274" s="7" t="s">
         <v>497</v>
       </c>
       <c r="C274" s="8" t="s">
         <v>498</v>
       </c>
       <c r="D274" s="6"/>
       <c r="E274" s="11">
-        <v>450.0</v>
+        <v>600.0</v>
       </c>
       <c r="F274" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="275" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A275" s="14">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B275" s="7" t="s">
         <v>499</v>
       </c>
       <c r="C275" s="8" t="s">
         <v>500</v>
       </c>
       <c r="D275" s="6"/>
       <c r="E275" s="11">
-        <v>450.0</v>
+        <v>600.0</v>
       </c>
       <c r="F275" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="276" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A276" s="14">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B276" s="7" t="s">
         <v>501</v>
       </c>
       <c r="C276" s="8" t="s">
         <v>502</v>
       </c>
       <c r="D276" s="6"/>
       <c r="E276" s="11">
-        <v>450.0</v>
+        <v>600.0</v>
       </c>
       <c r="F276" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="277" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A277" s="14">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B277" s="7" t="s">
         <v>503</v>
       </c>
       <c r="C277" s="8" t="s">
         <v>504</v>
       </c>
       <c r="D277" s="6"/>
       <c r="E277" s="11">
-        <v>450.0</v>
+        <v>600.0</v>
       </c>
       <c r="F277" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="278" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A278" s="14">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B278" s="7" t="s">
         <v>505</v>
       </c>
       <c r="C278" s="8" t="s">
         <v>506</v>
       </c>
       <c r="D278" s="6"/>
       <c r="E278" s="11">
+        <v>600.0</v>
+      </c>
+      <c r="F278" s="11">
         <v>450.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
     </row>
     <row r="279" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A279" s="14">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B279" s="7" t="s">
         <v>507</v>
       </c>
       <c r="C279" s="8" t="s">
         <v>508</v>
       </c>
       <c r="D279" s="6"/>
       <c r="E279" s="11">
-        <v>450.0</v>
+        <v>350.0</v>
       </c>
       <c r="F279" s="11">
-        <v>0.0</v>
+        <v>175.0</v>
       </c>
     </row>
     <row r="280" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A280" s="14">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B280" s="7" t="s">
         <v>509</v>
       </c>
       <c r="C280" s="8" t="s">
         <v>510</v>
       </c>
       <c r="D280" s="6"/>
       <c r="E280" s="11">
         <v>350.0</v>
       </c>
       <c r="F280" s="11">
         <v>175.0</v>
       </c>
     </row>
     <row r="281" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A281" s="14">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B281" s="7" t="s">
         <v>511</v>
       </c>
       <c r="C281" s="8" t="s">
         <v>512</v>
       </c>
       <c r="D281" s="6"/>
       <c r="E281" s="11">
         <v>350.0</v>
       </c>
       <c r="F281" s="11">
         <v>175.0</v>
       </c>
     </row>
     <row r="282" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A282" s="14">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B282" s="7" t="s">
         <v>513</v>
       </c>
       <c r="C282" s="8" t="s">
         <v>514</v>
       </c>
       <c r="D282" s="6"/>
       <c r="E282" s="11">
         <v>350.0</v>
       </c>
       <c r="F282" s="11">
         <v>175.0</v>
       </c>
     </row>
     <row r="283" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A283" s="14">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B283" s="7" t="s">
         <v>515</v>
       </c>
       <c r="C283" s="8" t="s">
         <v>516</v>
       </c>
       <c r="D283" s="6"/>
       <c r="E283" s="11">
         <v>350.0</v>
       </c>
       <c r="F283" s="11">
         <v>175.0</v>
       </c>
     </row>
     <row r="284" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A284" s="14">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B284" s="7" t="s">
         <v>517</v>
       </c>
       <c r="C284" s="8" t="s">
         <v>518</v>
       </c>
       <c r="D284" s="6"/>
       <c r="E284" s="11">
         <v>350.0</v>
       </c>
       <c r="F284" s="11">
         <v>175.0</v>
       </c>
     </row>
     <row r="285" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A285" s="14">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B285" s="7" t="s">
         <v>519</v>
       </c>
       <c r="C285" s="8" t="s">
         <v>520</v>
       </c>
       <c r="D285" s="6"/>
       <c r="E285" s="11">
         <v>350.0</v>
       </c>
       <c r="F285" s="11">
         <v>175.0</v>
       </c>
     </row>
     <row r="286" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A286" s="14">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B286" s="7" t="s">
         <v>521</v>
       </c>
       <c r="C286" s="8" t="s">
         <v>522</v>
       </c>
       <c r="D286" s="6"/>
       <c r="E286" s="11">
         <v>350.0</v>
       </c>
       <c r="F286" s="11">
         <v>175.0</v>
       </c>
     </row>
     <row r="287" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A287" s="14">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B287" s="7" t="s">
         <v>523</v>
       </c>
       <c r="C287" s="8" t="s">
         <v>524</v>
       </c>
       <c r="D287" s="6"/>
       <c r="E287" s="11">
         <v>350.0</v>
       </c>
       <c r="F287" s="11">
         <v>175.0</v>
       </c>
     </row>
     <row r="288" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A288" s="14">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B288" s="7" t="s">
         <v>525</v>
       </c>
       <c r="C288" s="8" t="s">
         <v>526</v>
       </c>
       <c r="D288" s="6"/>
       <c r="E288" s="11">
         <v>350.0</v>
       </c>
       <c r="F288" s="11">
         <v>175.0</v>
       </c>
     </row>
     <row r="289" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A289" s="14">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B289" s="7" t="s">
         <v>527</v>
       </c>
       <c r="C289" s="8" t="s">
         <v>528</v>
       </c>
       <c r="D289" s="6"/>
       <c r="E289" s="11">
         <v>350.0</v>
       </c>
       <c r="F289" s="11">
         <v>175.0</v>
       </c>
     </row>
     <row r="290" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A290" s="14">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B290" s="7" t="s">
         <v>529</v>
       </c>
       <c r="C290" s="8" t="s">
         <v>530</v>
       </c>
       <c r="D290" s="6"/>
       <c r="E290" s="11">
         <v>350.0</v>
       </c>
       <c r="F290" s="11">
-        <v>175.0</v>
+        <v>185.0</v>
       </c>
     </row>
     <row r="291" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A291" s="14">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B291" s="7" t="s">
         <v>531</v>
       </c>
       <c r="C291" s="8" t="s">
         <v>532</v>
       </c>
       <c r="D291" s="6"/>
       <c r="E291" s="11">
         <v>350.0</v>
       </c>
       <c r="F291" s="11">
         <v>185.0</v>
       </c>
     </row>
     <row r="292" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A292" s="14">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B292" s="7" t="s">
         <v>533</v>
       </c>
       <c r="C292" s="8" t="s">
         <v>534</v>
       </c>
       <c r="D292" s="6"/>
       <c r="E292" s="11">
         <v>350.0</v>
       </c>
       <c r="F292" s="11">
         <v>185.0</v>
       </c>
     </row>
     <row r="293" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A293" s="14">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B293" s="7" t="s">
         <v>535</v>
       </c>
       <c r="C293" s="8" t="s">
         <v>536</v>
       </c>
       <c r="D293" s="6"/>
       <c r="E293" s="11">
         <v>350.0</v>
       </c>
       <c r="F293" s="11">
         <v>185.0</v>
       </c>
     </row>
     <row r="294" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A294" s="14">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B294" s="7" t="s">
         <v>537</v>
       </c>
       <c r="C294" s="8" t="s">
         <v>538</v>
       </c>
       <c r="D294" s="6"/>
       <c r="E294" s="11">
         <v>350.0</v>
       </c>
       <c r="F294" s="11">
         <v>185.0</v>
       </c>
     </row>
     <row r="295" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A295" s="14">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B295" s="7" t="s">
         <v>539</v>
       </c>
       <c r="C295" s="8" t="s">
         <v>540</v>
       </c>
       <c r="D295" s="6"/>
       <c r="E295" s="11">
         <v>350.0</v>
       </c>
       <c r="F295" s="11">
         <v>185.0</v>
       </c>
     </row>
     <row r="296" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A296" s="14">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B296" s="7" t="s">
         <v>541</v>
       </c>
       <c r="C296" s="8" t="s">
         <v>542</v>
       </c>
       <c r="D296" s="6"/>
       <c r="E296" s="11">
         <v>350.0</v>
       </c>
       <c r="F296" s="11">
         <v>185.0</v>
       </c>
     </row>
     <row r="297" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A297" s="14">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B297" s="7" t="s">
         <v>543</v>
       </c>
       <c r="C297" s="8" t="s">
         <v>544</v>
       </c>
       <c r="D297" s="6"/>
       <c r="E297" s="11">
         <v>350.0</v>
       </c>
       <c r="F297" s="11">
         <v>185.0</v>
       </c>
     </row>
     <row r="298" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A298" s="14">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B298" s="7" t="s">
         <v>545</v>
       </c>
       <c r="C298" s="8" t="s">
         <v>546</v>
       </c>
       <c r="D298" s="6"/>
       <c r="E298" s="11">
         <v>350.0</v>
       </c>
       <c r="F298" s="11">
         <v>185.0</v>
       </c>
     </row>
     <row r="299" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A299" s="14">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B299" s="7" t="s">
         <v>547</v>
       </c>
       <c r="C299" s="8" t="s">
         <v>548</v>
       </c>
       <c r="D299" s="6"/>
       <c r="E299" s="11">
+        <v>500.0</v>
+      </c>
+      <c r="F299" s="11">
         <v>350.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>185.0</v>
       </c>
     </row>
     <row r="300" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A300" s="14">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B300" s="7" t="s">
         <v>549</v>
       </c>
       <c r="C300" s="8" t="s">
         <v>550</v>
       </c>
       <c r="D300" s="6"/>
       <c r="E300" s="11">
         <v>350.0</v>
       </c>
       <c r="F300" s="11">
         <v>185.0</v>
       </c>
     </row>
     <row r="301" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A301" s="14">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B301" s="7" t="s">
         <v>551</v>
       </c>
       <c r="C301" s="8" t="s">
         <v>552</v>
       </c>
       <c r="D301" s="6"/>
       <c r="E301" s="11">
         <v>350.0</v>
       </c>
       <c r="F301" s="11">
-        <v>185.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="302" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A302" s="14">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B302" s="7" t="s">
         <v>553</v>
       </c>
       <c r="C302" s="8" t="s">
         <v>554</v>
       </c>
       <c r="D302" s="6"/>
       <c r="E302" s="11">
         <v>350.0</v>
       </c>
       <c r="F302" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="303" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A303" s="14">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B303" s="7" t="s">
         <v>555</v>
       </c>
       <c r="C303" s="8" t="s">
         <v>556</v>
       </c>
       <c r="D303" s="6"/>
       <c r="E303" s="11">
         <v>350.0</v>
       </c>
       <c r="F303" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="304" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A304" s="14">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B304" s="7" t="s">
         <v>557</v>
       </c>
       <c r="C304" s="8" t="s">
         <v>558</v>
       </c>
       <c r="D304" s="6"/>
       <c r="E304" s="11">
         <v>350.0</v>
       </c>
       <c r="F304" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="305" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A305" s="14">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B305" s="7" t="s">
         <v>559</v>
       </c>
       <c r="C305" s="8" t="s">
         <v>560</v>
       </c>
       <c r="D305" s="6"/>
       <c r="E305" s="11">
         <v>350.0</v>
       </c>
       <c r="F305" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="306" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A306" s="14">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B306" s="7" t="s">
         <v>561</v>
       </c>
       <c r="C306" s="8" t="s">
         <v>562</v>
       </c>
       <c r="D306" s="6"/>
       <c r="E306" s="11">
         <v>350.0</v>
       </c>
       <c r="F306" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="307" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A307" s="14">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B307" s="7" t="s">
         <v>563</v>
       </c>
       <c r="C307" s="8" t="s">
         <v>564</v>
       </c>
       <c r="D307" s="6"/>
       <c r="E307" s="11">
         <v>350.0</v>
       </c>
       <c r="F307" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="308" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A308" s="14">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B308" s="7" t="s">
         <v>565</v>
       </c>
       <c r="C308" s="8" t="s">
         <v>566</v>
       </c>
       <c r="D308" s="6"/>
       <c r="E308" s="11">
         <v>350.0</v>
       </c>
       <c r="F308" s="11">
         <v>0.0</v>
       </c>
     </row>
-    <row r="309" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
-[...3 lines deleted...]
-      <c r="B309" s="7" t="s">
+    <row r="309" spans="1:6" outlineLevel="2">
+      <c r="A309" s="15" t="s">
         <v>567</v>
       </c>
-      <c r="C309" s="8" t="s">
+      <c r="B309" s="2"/>
+      <c r="C309" s="2"/>
+      <c r="D309" s="2"/>
+      <c r="E309" s="9"/>
+      <c r="F309" s="9"/>
+    </row>
+    <row r="310" spans="1:6" outlineLevel="3">
+      <c r="A310" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B310" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C310" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D310" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E310" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F310" s="10" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="311" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A311" s="14">
+        <v>1</v>
+      </c>
+      <c r="B311" s="7" t="s">
         <v>568</v>
       </c>
-      <c r="D309" s="6"/>
-[...8 lines deleted...]
-      <c r="A310" s="15" t="s">
+      <c r="C311" s="8" t="s">
         <v>569</v>
       </c>
-      <c r="B310" s="2"/>
-[...22 lines deleted...]
-        <v>10</v>
+      <c r="D311" s="6"/>
+      <c r="E311" s="11">
+        <v>320.0</v>
+      </c>
+      <c r="F311" s="11">
+        <v>165.0</v>
       </c>
     </row>
     <row r="312" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A312" s="14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B312" s="7" t="s">
         <v>570</v>
       </c>
       <c r="C312" s="8" t="s">
         <v>571</v>
       </c>
       <c r="D312" s="6"/>
       <c r="E312" s="11">
         <v>320.0</v>
       </c>
       <c r="F312" s="11">
         <v>165.0</v>
       </c>
     </row>
     <row r="313" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A313" s="14">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B313" s="7" t="s">
         <v>572</v>
       </c>
       <c r="C313" s="8" t="s">
         <v>573</v>
       </c>
       <c r="D313" s="6"/>
       <c r="E313" s="11">
         <v>320.0</v>
       </c>
       <c r="F313" s="11">
         <v>165.0</v>
       </c>
     </row>
     <row r="314" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A314" s="14">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B314" s="7" t="s">
         <v>574</v>
       </c>
       <c r="C314" s="8" t="s">
         <v>575</v>
       </c>
       <c r="D314" s="6"/>
       <c r="E314" s="11">
         <v>320.0</v>
       </c>
       <c r="F314" s="11">
         <v>165.0</v>
       </c>
     </row>
     <row r="315" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A315" s="14">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B315" s="7" t="s">
         <v>576</v>
       </c>
       <c r="C315" s="8" t="s">
         <v>577</v>
       </c>
       <c r="D315" s="6"/>
       <c r="E315" s="11">
         <v>320.0</v>
       </c>
       <c r="F315" s="11">
         <v>165.0</v>
       </c>
     </row>
     <row r="316" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A316" s="14">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B316" s="7" t="s">
         <v>578</v>
       </c>
       <c r="C316" s="8" t="s">
         <v>579</v>
       </c>
       <c r="D316" s="6"/>
       <c r="E316" s="11">
         <v>320.0</v>
       </c>
       <c r="F316" s="11">
         <v>165.0</v>
       </c>
     </row>
     <row r="317" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A317" s="14">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B317" s="7" t="s">
         <v>580</v>
       </c>
       <c r="C317" s="8" t="s">
         <v>581</v>
       </c>
       <c r="D317" s="6"/>
       <c r="E317" s="11">
         <v>320.0</v>
       </c>
       <c r="F317" s="11">
         <v>165.0</v>
       </c>
     </row>
     <row r="318" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A318" s="14">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B318" s="7" t="s">
         <v>582</v>
       </c>
       <c r="C318" s="8" t="s">
         <v>583</v>
       </c>
       <c r="D318" s="6"/>
       <c r="E318" s="11">
         <v>320.0</v>
       </c>
       <c r="F318" s="11">
         <v>165.0</v>
       </c>
     </row>
     <row r="319" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A319" s="14">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B319" s="7" t="s">
         <v>584</v>
       </c>
       <c r="C319" s="8" t="s">
         <v>585</v>
       </c>
       <c r="D319" s="6"/>
       <c r="E319" s="11">
         <v>320.0</v>
       </c>
       <c r="F319" s="11">
         <v>165.0</v>
       </c>
     </row>
     <row r="320" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A320" s="14">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B320" s="7" t="s">
         <v>586</v>
       </c>
       <c r="C320" s="8" t="s">
         <v>587</v>
       </c>
       <c r="D320" s="6"/>
       <c r="E320" s="11">
         <v>320.0</v>
       </c>
       <c r="F320" s="11">
         <v>165.0</v>
       </c>
     </row>
     <row r="321" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A321" s="14">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B321" s="7" t="s">
         <v>588</v>
       </c>
       <c r="C321" s="8" t="s">
         <v>589</v>
       </c>
       <c r="D321" s="6"/>
       <c r="E321" s="11">
         <v>320.0</v>
       </c>
       <c r="F321" s="11">
         <v>165.0</v>
       </c>
     </row>
     <row r="322" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A322" s="14">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B322" s="7" t="s">
         <v>590</v>
       </c>
       <c r="C322" s="8" t="s">
         <v>591</v>
       </c>
       <c r="D322" s="6"/>
       <c r="E322" s="11">
         <v>320.0</v>
       </c>
       <c r="F322" s="11">
         <v>165.0</v>
       </c>
     </row>
     <row r="323" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A323" s="14">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B323" s="7" t="s">
         <v>592</v>
       </c>
       <c r="C323" s="8" t="s">
         <v>593</v>
       </c>
       <c r="D323" s="6"/>
       <c r="E323" s="11">
-        <v>320.0</v>
+        <v>570.0</v>
       </c>
       <c r="F323" s="11">
-        <v>165.0</v>
+        <v>285.0</v>
       </c>
     </row>
     <row r="324" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A324" s="14">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B324" s="7" t="s">
         <v>594</v>
       </c>
       <c r="C324" s="8" t="s">
         <v>595</v>
       </c>
       <c r="D324" s="6"/>
       <c r="E324" s="11">
         <v>570.0</v>
       </c>
       <c r="F324" s="11">
         <v>285.0</v>
       </c>
     </row>
     <row r="325" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A325" s="14">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B325" s="7" t="s">
         <v>596</v>
       </c>
       <c r="C325" s="8" t="s">
         <v>597</v>
       </c>
       <c r="D325" s="6"/>
       <c r="E325" s="11">
         <v>570.0</v>
       </c>
       <c r="F325" s="11">
         <v>285.0</v>
       </c>
     </row>
     <row r="326" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A326" s="14">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B326" s="7" t="s">
         <v>598</v>
       </c>
       <c r="C326" s="8" t="s">
         <v>599</v>
       </c>
       <c r="D326" s="6"/>
       <c r="E326" s="11">
         <v>570.0</v>
       </c>
       <c r="F326" s="11">
         <v>285.0</v>
       </c>
     </row>
     <row r="327" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A327" s="14">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B327" s="7" t="s">
         <v>600</v>
       </c>
       <c r="C327" s="8" t="s">
         <v>601</v>
       </c>
       <c r="D327" s="6"/>
       <c r="E327" s="11">
         <v>570.0</v>
       </c>
       <c r="F327" s="11">
         <v>285.0</v>
       </c>
     </row>
     <row r="328" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A328" s="14">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B328" s="7" t="s">
         <v>602</v>
       </c>
       <c r="C328" s="8" t="s">
         <v>603</v>
       </c>
       <c r="D328" s="6"/>
       <c r="E328" s="11">
         <v>570.0</v>
       </c>
       <c r="F328" s="11">
         <v>285.0</v>
       </c>
     </row>
     <row r="329" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A329" s="14">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B329" s="7" t="s">
         <v>604</v>
       </c>
       <c r="C329" s="8" t="s">
         <v>605</v>
       </c>
       <c r="D329" s="6"/>
       <c r="E329" s="11">
-        <v>570.0</v>
+        <v>340.0</v>
       </c>
       <c r="F329" s="11">
-        <v>285.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="330" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A330" s="14">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B330" s="7" t="s">
         <v>606</v>
       </c>
       <c r="C330" s="8" t="s">
         <v>607</v>
       </c>
       <c r="D330" s="6"/>
       <c r="E330" s="11">
         <v>340.0</v>
       </c>
       <c r="F330" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="331" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A331" s="14">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B331" s="7" t="s">
         <v>608</v>
       </c>
       <c r="C331" s="8" t="s">
         <v>609</v>
       </c>
       <c r="D331" s="6"/>
       <c r="E331" s="11">
         <v>340.0</v>
       </c>
       <c r="F331" s="11">
         <v>0.0</v>
       </c>
     </row>
     <row r="332" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
       <c r="A332" s="14">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B332" s="7" t="s">
         <v>610</v>
       </c>
       <c r="C332" s="8" t="s">
         <v>611</v>
       </c>
       <c r="D332" s="6"/>
       <c r="E332" s="11">
         <v>340.0</v>
       </c>
       <c r="F332" s="11">
         <v>0.0</v>
       </c>
     </row>
-    <row r="333" spans="1:6" customHeight="1" ht="80" outlineLevel="3">
-[...3 lines deleted...]
-      <c r="B333" s="7" t="s">
+    <row r="333" spans="1:6" outlineLevel="1">
+      <c r="A333" s="13" t="s">
         <v>612</v>
       </c>
-      <c r="C333" s="8" t="s">
+      <c r="B333" s="2"/>
+      <c r="C333" s="2"/>
+      <c r="D333" s="2"/>
+      <c r="E333" s="9"/>
+      <c r="F333" s="9"/>
+    </row>
+    <row r="334" spans="1:6" outlineLevel="2">
+      <c r="A334" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B334" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C334" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D334" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E334" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F334" s="10" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="335" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A335" s="14">
+        <v>1</v>
+      </c>
+      <c r="B335" s="7" t="s">
         <v>613</v>
       </c>
-      <c r="D333" s="6"/>
-[...8 lines deleted...]
-      <c r="A334" s="13" t="s">
+      <c r="C335" s="8" t="s">
         <v>614</v>
       </c>
-      <c r="B334" s="2"/>
-[...22 lines deleted...]
-        <v>10</v>
+      <c r="D335" s="6"/>
+      <c r="E335" s="11">
+        <v>330.0</v>
+      </c>
+      <c r="F335" s="11">
+        <v>175.0</v>
       </c>
     </row>
     <row r="336" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A336" s="14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B336" s="7" t="s">
         <v>615</v>
       </c>
       <c r="C336" s="8" t="s">
         <v>616</v>
       </c>
       <c r="D336" s="6"/>
       <c r="E336" s="11">
         <v>330.0</v>
       </c>
       <c r="F336" s="11">
         <v>175.0</v>
       </c>
     </row>
     <row r="337" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A337" s="14">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B337" s="7" t="s">
         <v>617</v>
       </c>
       <c r="C337" s="8" t="s">
         <v>618</v>
       </c>
       <c r="D337" s="6"/>
       <c r="E337" s="11">
         <v>330.0</v>
       </c>
       <c r="F337" s="11">
         <v>175.0</v>
       </c>
     </row>
     <row r="338" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A338" s="14">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B338" s="7" t="s">
         <v>619</v>
       </c>
       <c r="C338" s="8" t="s">
         <v>620</v>
       </c>
       <c r="D338" s="6"/>
       <c r="E338" s="11">
         <v>330.0</v>
       </c>
       <c r="F338" s="11">
         <v>175.0</v>
       </c>
     </row>
     <row r="339" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A339" s="14">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B339" s="7" t="s">
         <v>621</v>
       </c>
       <c r="C339" s="8" t="s">
         <v>622</v>
       </c>
       <c r="D339" s="6"/>
       <c r="E339" s="11">
-        <v>330.0</v>
+        <v>500.0</v>
       </c>
       <c r="F339" s="11">
-        <v>175.0</v>
+        <v>260.0</v>
       </c>
     </row>
     <row r="340" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A340" s="14">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B340" s="7" t="s">
         <v>623</v>
       </c>
       <c r="C340" s="8" t="s">
         <v>624</v>
       </c>
       <c r="D340" s="6"/>
       <c r="E340" s="11">
         <v>500.0</v>
       </c>
       <c r="F340" s="11">
         <v>260.0</v>
       </c>
     </row>
     <row r="341" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A341" s="14">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B341" s="7" t="s">
         <v>625</v>
       </c>
       <c r="C341" s="8" t="s">
         <v>626</v>
       </c>
       <c r="D341" s="6"/>
       <c r="E341" s="11">
         <v>500.0</v>
       </c>
       <c r="F341" s="11">
         <v>260.0</v>
       </c>
     </row>
     <row r="342" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A342" s="14">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B342" s="7" t="s">
         <v>627</v>
       </c>
       <c r="C342" s="8" t="s">
         <v>628</v>
       </c>
       <c r="D342" s="6"/>
       <c r="E342" s="11">
         <v>500.0</v>
       </c>
       <c r="F342" s="11">
         <v>260.0</v>
       </c>
     </row>
-    <row r="343" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A343" s="14">
+    <row r="343" spans="1:6" outlineLevel="1">
+      <c r="A343" s="13" t="s">
+        <v>629</v>
+      </c>
+      <c r="B343" s="2"/>
+      <c r="C343" s="2"/>
+      <c r="D343" s="2"/>
+      <c r="E343" s="9"/>
+      <c r="F343" s="9"/>
+    </row>
+    <row r="344" spans="1:6" outlineLevel="2">
+      <c r="A344" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B344" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C344" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D344" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B343" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C343" s="8" t="s">
+      <c r="E344" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F344" s="10" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="345" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A345" s="14">
+        <v>1</v>
+      </c>
+      <c r="B345" s="7" t="s">
         <v>630</v>
       </c>
-      <c r="D343" s="6"/>
-[...8 lines deleted...]
-      <c r="A344" s="13" t="s">
+      <c r="C345" s="8" t="s">
         <v>631</v>
       </c>
-      <c r="B344" s="2"/>
-[...6 lines deleted...]
-      <c r="A345" s="3" t="s">
+      <c r="D345" s="6"/>
+      <c r="E345" s="11">
+        <v>450.0</v>
+      </c>
+      <c r="F345" s="11">
+        <v>225.0</v>
+      </c>
+    </row>
+    <row r="346" spans="1:6" outlineLevel="1">
+      <c r="A346" s="13" t="s">
+        <v>632</v>
+      </c>
+      <c r="B346" s="2"/>
+      <c r="C346" s="2"/>
+      <c r="D346" s="2"/>
+      <c r="E346" s="9"/>
+      <c r="F346" s="9"/>
+    </row>
+    <row r="347" spans="1:6" outlineLevel="2">
+      <c r="A347" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B345" s="4" t="s">
+      <c r="B347" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C345" s="5" t="s">
+      <c r="C347" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D345" s="4" t="s">
+      <c r="D347" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="E345" s="10" t="s">
+      <c r="E347" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="F345" s="10" t="s">
+      <c r="F347" s="10" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="346" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A346" s="14">
+    <row r="348" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A348" s="14">
         <v>1</v>
       </c>
-      <c r="B346" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C346" s="8" t="s">
+      <c r="B348" s="7" t="s">
         <v>633</v>
       </c>
-      <c r="D346" s="6"/>
-[...8 lines deleted...]
-      <c r="A347" s="13" t="s">
+      <c r="C348" s="8" t="s">
         <v>634</v>
       </c>
-      <c r="B347" s="2"/>
-[...22 lines deleted...]
-        <v>10</v>
+      <c r="D348" s="6"/>
+      <c r="E348" s="11">
+        <v>700.0</v>
+      </c>
+      <c r="F348" s="11">
+        <v>350.0</v>
       </c>
     </row>
     <row r="349" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A349" s="14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B349" s="7" t="s">
         <v>635</v>
       </c>
       <c r="C349" s="8" t="s">
         <v>636</v>
       </c>
       <c r="D349" s="6"/>
       <c r="E349" s="11">
         <v>700.0</v>
       </c>
       <c r="F349" s="11">
         <v>350.0</v>
       </c>
     </row>
     <row r="350" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A350" s="14">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B350" s="7" t="s">
         <v>637</v>
       </c>
       <c r="C350" s="8" t="s">
         <v>638</v>
       </c>
       <c r="D350" s="6"/>
       <c r="E350" s="11">
-        <v>700.0</v>
+        <v>650.0</v>
       </c>
       <c r="F350" s="11">
-        <v>350.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="351" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A351" s="14">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B351" s="7" t="s">
         <v>639</v>
       </c>
       <c r="C351" s="8" t="s">
         <v>640</v>
       </c>
       <c r="D351" s="6"/>
       <c r="E351" s="11">
+        <v>1300.0</v>
+      </c>
+      <c r="F351" s="11">
         <v>650.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>325.0</v>
       </c>
     </row>
     <row r="352" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A352" s="14">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B352" s="7" t="s">
         <v>641</v>
       </c>
       <c r="C352" s="8" t="s">
         <v>642</v>
       </c>
       <c r="D352" s="6"/>
       <c r="E352" s="11">
         <v>1300.0</v>
       </c>
       <c r="F352" s="11">
         <v>650.0</v>
       </c>
     </row>
     <row r="353" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A353" s="14">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B353" s="7" t="s">
         <v>643</v>
       </c>
       <c r="C353" s="8" t="s">
         <v>644</v>
       </c>
       <c r="D353" s="6"/>
       <c r="E353" s="11">
         <v>1300.0</v>
       </c>
       <c r="F353" s="11">
         <v>650.0</v>
       </c>
     </row>
     <row r="354" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A354" s="14">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B354" s="7" t="s">
         <v>645</v>
       </c>
       <c r="C354" s="8" t="s">
         <v>646</v>
       </c>
       <c r="D354" s="6"/>
       <c r="E354" s="11">
         <v>1300.0</v>
       </c>
       <c r="F354" s="11">
         <v>650.0</v>
       </c>
     </row>
     <row r="355" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A355" s="14">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B355" s="7" t="s">
         <v>647</v>
       </c>
       <c r="C355" s="8" t="s">
         <v>648</v>
       </c>
       <c r="D355" s="6"/>
       <c r="E355" s="11">
         <v>1300.0</v>
       </c>
       <c r="F355" s="11">
         <v>650.0</v>
       </c>
     </row>
     <row r="356" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A356" s="14">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B356" s="7" t="s">
         <v>649</v>
       </c>
       <c r="C356" s="8" t="s">
         <v>650</v>
       </c>
       <c r="D356" s="6"/>
       <c r="E356" s="11">
         <v>1300.0</v>
       </c>
       <c r="F356" s="11">
         <v>650.0</v>
       </c>
     </row>
     <row r="357" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A357" s="14">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B357" s="7" t="s">
         <v>651</v>
       </c>
       <c r="C357" s="8" t="s">
         <v>652</v>
       </c>
       <c r="D357" s="6"/>
       <c r="E357" s="11">
-        <v>1300.0</v>
+        <v>790.0</v>
       </c>
       <c r="F357" s="11">
-        <v>650.0</v>
+        <v>395.0</v>
       </c>
     </row>
     <row r="358" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A358" s="14">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B358" s="7" t="s">
         <v>653</v>
       </c>
       <c r="C358" s="8" t="s">
         <v>654</v>
       </c>
       <c r="D358" s="6"/>
       <c r="E358" s="11">
-        <v>790.0</v>
+        <v>1020.0</v>
       </c>
       <c r="F358" s="11">
-        <v>395.0</v>
+        <v>530.0</v>
       </c>
     </row>
     <row r="359" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A359" s="14">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B359" s="7" t="s">
         <v>655</v>
       </c>
       <c r="C359" s="8" t="s">
         <v>656</v>
       </c>
       <c r="D359" s="6"/>
       <c r="E359" s="11">
         <v>1020.0</v>
       </c>
       <c r="F359" s="11">
         <v>530.0</v>
       </c>
     </row>
     <row r="360" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A360" s="14">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B360" s="7" t="s">
         <v>657</v>
       </c>
       <c r="C360" s="8" t="s">
         <v>658</v>
       </c>
       <c r="D360" s="6"/>
       <c r="E360" s="11">
-        <v>1020.0</v>
+        <v>950.0</v>
       </c>
       <c r="F360" s="11">
-        <v>530.0</v>
+        <v>495.0</v>
       </c>
     </row>
     <row r="361" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A361" s="14">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B361" s="7" t="s">
         <v>659</v>
       </c>
       <c r="C361" s="8" t="s">
         <v>660</v>
       </c>
       <c r="D361" s="6"/>
       <c r="E361" s="11">
         <v>950.0</v>
       </c>
       <c r="F361" s="11">
         <v>495.0</v>
       </c>
     </row>
     <row r="362" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A362" s="14">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B362" s="7" t="s">
         <v>661</v>
       </c>
       <c r="C362" s="8" t="s">
         <v>662</v>
       </c>
       <c r="D362" s="6"/>
       <c r="E362" s="11">
         <v>950.0</v>
       </c>
       <c r="F362" s="11">
         <v>495.0</v>
       </c>
     </row>
     <row r="363" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A363" s="14">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B363" s="7" t="s">
         <v>663</v>
       </c>
       <c r="C363" s="8" t="s">
         <v>664</v>
       </c>
       <c r="D363" s="6"/>
       <c r="E363" s="11">
         <v>950.0</v>
       </c>
       <c r="F363" s="11">
         <v>495.0</v>
       </c>
     </row>
     <row r="364" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A364" s="14">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B364" s="7" t="s">
         <v>665</v>
       </c>
       <c r="C364" s="8" t="s">
         <v>666</v>
       </c>
       <c r="D364" s="6"/>
       <c r="E364" s="11">
-        <v>950.0</v>
+        <v>570.0</v>
       </c>
       <c r="F364" s="11">
-        <v>495.0</v>
+        <v>299.0</v>
       </c>
     </row>
     <row r="365" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A365" s="14">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B365" s="7" t="s">
         <v>667</v>
       </c>
       <c r="C365" s="8" t="s">
         <v>668</v>
       </c>
       <c r="D365" s="6"/>
       <c r="E365" s="11">
         <v>570.0</v>
       </c>
       <c r="F365" s="11">
         <v>299.0</v>
       </c>
     </row>
     <row r="366" spans="1:6" customHeight="1" ht="80" outlineLevel="2">
       <c r="A366" s="14">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B366" s="7" t="s">
         <v>669</v>
       </c>
       <c r="C366" s="8" t="s">
         <v>670</v>
       </c>
       <c r="D366" s="6"/>
       <c r="E366" s="11">
         <v>570.0</v>
       </c>
       <c r="F366" s="11">
-        <v>299.0</v>
-[...16 lines deleted...]
-      <c r="F367" s="11">
         <v>299.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A25:F25"/>
     <mergeCell ref="A31:F31"/>
-    <mergeCell ref="A45:F45"/>
-[...3 lines deleted...]
-    <mergeCell ref="A137:F137"/>
+    <mergeCell ref="A44:F44"/>
+    <mergeCell ref="A62:F62"/>
+    <mergeCell ref="A77:F77"/>
+    <mergeCell ref="A113:F113"/>
+    <mergeCell ref="A136:F136"/>
+    <mergeCell ref="A152:F152"/>
     <mergeCell ref="A153:F153"/>
-    <mergeCell ref="A154:F154"/>
-    <mergeCell ref="A163:F163"/>
+    <mergeCell ref="A162:F162"/>
+    <mergeCell ref="A173:F173"/>
     <mergeCell ref="A174:F174"/>
-    <mergeCell ref="A175:F175"/>
-[...6 lines deleted...]
-    <mergeCell ref="A347:F347"/>
+    <mergeCell ref="A218:F218"/>
+    <mergeCell ref="A226:F226"/>
+    <mergeCell ref="A232:F232"/>
+    <mergeCell ref="A309:F309"/>
+    <mergeCell ref="A333:F333"/>
+    <mergeCell ref="A343:F343"/>
+    <mergeCell ref="A346:F346"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>